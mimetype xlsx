--- v0 (2026-01-10)
+++ v1 (2026-04-18)
@@ -54,9908 +54,9908 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/445/ind_2021001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/445/ind_2021001.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO ASFALTO E REPAROS NOS ACOSTAMENTOS NA RODOVIA DOS AGRICULTORES, VICINAL QUE LIGA ARTUR NOGUEIRA A MOGI MIRIM</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/446/ind_2021002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/446/ind_2021002.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E COLOCAÇÃO DE GUIAS NA CONTINUAÇÃO DA AVENIDA 15 DE NOVEMBRO NO TRECHO QUE LIGA A VICINAL ARTUR NOGUEIRA-MOGI-MIRIM À SP 332</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA ESTRADA DO SÃO BENTO, NO TRECHO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/448/ind_2021004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/448/ind_2021004.pdf</t>
   </si>
   <si>
     <t>SOLICITA PLANO DE INCENTIVO A PEQUENOS E MÉDIOS PRODUTORES RURAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/449/ind_2021005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/449/ind_2021005.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA PEDRO FERNANDES, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/450/ind_2021006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/450/ind_2021006.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA ANTÔNIO DUZZI, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/451/ind_2021007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/451/ind_2021007.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA ACRÍSIO DOS SANTOS, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/452/ind_2021008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/452/ind_2021008.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA OSVALDO CHISTE, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/453/ind_2021009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/453/ind_2021009.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA PAULO RODRIGUES, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/454/ind_2021010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/454/ind_2021010.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UMA ÁREA PARA CONSTRUÇÃO DO NOVO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/455/ind_2021011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/455/ind_2021011.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA LUIZ STRASSA, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/457/ind_2021012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/457/ind_2021012.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA PRESIDENTE CASTELO BRANCO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/458/ind_2021013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/458/ind_2021013.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO NO VALOR DE REFERÊNCIA PARA PAJENS E AUMENTO DE CONTRATAÇÃO DESSES PROFISSIONAIS</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/459/ind_2021014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/459/ind_2021014.pdf</t>
   </si>
   <si>
     <t>SOLICITA EQUIPARAÇÃO DE CARGA HORÁRIA PARA O FUNCIONALISMO PÚBLICO</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/460/ind_2021015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/460/ind_2021015.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A REDUÇÃO DA JORNADA DE TRABALHO DOS AGENTES COMUNITÁRIOS DE SAÚDE DE 40 PARA 30 HORAS SEMANAIS</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/462/ind_2021016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/462/ind_2021016.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI PARA IMPLANTAÇÃO DE JUNTA COMERCIAL NO MUNICÍPIO</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/463/ind_2021017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/463/ind_2021017.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DO TELHADO DA EMEF PREFEITO EDERALDO ROSSETTI - CAIC</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/464/ind_2021018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/464/ind_2021018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM MICRO-ÔNIBUS COM 30 LUGARES PARA O SETOR DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/466/ind_2021019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/466/ind_2021019.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UMA AMBULÂNCIA COM UTI COMPLETA PARA O SETOR DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/467/ind_2021020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/467/ind_2021020.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA AO LADO DA RUA JÚLIO CAETANO, ALTURA DO Nº 231, NO BAIRRO CIDADE JARDIM</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/468/ind_2021021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/468/ind_2021021.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA E UM CAMPO DE MALHA COM COBERTURA, ASSENTOS E ILUMINAÇÃO NA ÁREA VERDE LOCALIZADA NA ESTRADA MUNICIPAL ENTRE O RESIDENCIAL DA TORRE E O PARQUE DAS FLORES,_x000D_
 PRÓXIMA AO Nº 293</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/469/ind_2021022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/469/ind_2021022.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA, UM CAMPO DE MALHA COM COBERTURA, ASSENTOS E ILUMINAÇÃO E UMA ACADEMIA DE TERCEIRA IDADE NA ÁREA VERDE LOCALIZADA NA AVENIDA DA SAUDADE, PROXIMA AO Nº 208</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/471/ind_2021023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/471/ind_2021023.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA E UM CAMPO DE MALHA COM COBERTURA, ASSENTOS E ILUMINAÇÃO NA ÁREA VERDE LOCALIZADA NA RUA JOÃO BOMBO, _x000D_
 PRÓXIMA AO Nº 653</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/472/ind_2021024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/472/ind_2021024.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA E UM CAMPO DE MALHA COM COBERTURA, ASSENTOS E ILUMINAÇÃO NA ÁREA VERDE LOCALIZADA NA RUA MÁRIO DE ALMEIDA, PRÓXIMA AO _x000D_
 Nº 118, NO BAIRRO JARDIM DO LAGO</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/473/ind_2021025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/473/ind_2021025.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA NA RUA FERNANDO REPACHE, PRÓXIMA AO _x000D_
 Nº 348 , NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/474/ind_2021026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/474/ind_2021026.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ GUIDOTTI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/475/ind_2021027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/475/ind_2021027.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA LAURA MIRANDA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/476/ind_2021028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/476/ind_2021028.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA PROF. ALCÍDIA TEIXEIRA WHITAKER MATHEIS, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/477/ind_2021029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/477/ind_2021029.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA VALÉRIO SIA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/478/ind_2021030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/478/ind_2021030.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SINCLAIR ADÃO BOER, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/479/ind_2021031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/479/ind_2021031.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA RAUL GROSSO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/480/ind_2021032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/480/ind_2021032.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA GLICÉRIO CAETANO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/481/ind_2021033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/481/ind_2021033.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA AGOSTINHO ROMOLINI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/482/ind_2021034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/482/ind_2021034.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOÃO PULZ, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/483/ind_2021035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/483/ind_2021035.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ AMARO RODRIGUES FILHO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/484/ind_2021036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/484/ind_2021036.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANTÔNIO MATHEUS, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/485/ind_2021037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/485/ind_2021037.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA MONTEIRO LOBATO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/486/ind_2021038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/486/ind_2021038.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANTÔNIO VILLELA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/487/ind_2021039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/487/ind_2021039.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA BELIZÁRIO FERREIRA DE OLIVEIRA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/488/ind_2021040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/488/ind_2021040.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA FRANCISCO RAMIEL, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/489/ind_2021041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/489/ind_2021041.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA RUI BARBOSA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/490/ind_2021042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/490/ind_2021042.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA FRANCISCO CABRINO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/491/ind_2021043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/491/ind_2021043.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ERNESTO TAGLIARI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/492/ind_2021044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/492/ind_2021044.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA FLORINDO CAETANO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/493/ind_2021045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/493/ind_2021045.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA UBS NO BAIRRO NO BAIRRO FAZENDINHA</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/494/ind_2021046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/494/ind_2021046.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA HUMBERTO ROSSETTI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/495/ind_2021047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/495/ind_2021047.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SÍLVIO GOMES ALVES, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/496/ind_2021048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/496/ind_2021048.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA MARIA MARSON SIA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/497/ind_2021049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/497/ind_2021049.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JÚLIO CAETANO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/498/ind_2021050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/498/ind_2021050.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ BERVINDE, NO TRECHO COMPREENDIDO ENTRE OS Nº 953 A 1003</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/499/ind_2021051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/499/ind_2021051.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA BENEDITO ANTÔNIO FERREIRA, EM TODA SUA EXTENSÃO, NO BAIRRO JD. PLANALTO</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/500/ind_2021052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/500/ind_2021052.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANTÔNIO CÉSAR DRUZIAN, EM TODA SUA EXTENSÃO, NO BAIRRO JD. PLANALTO</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/501/ind_2021053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/501/ind_2021053.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ROMÃO DEL ÁLAMO, EM TODA SUA EXTENSÃO, NO BAIRRO JD. PLANALTO</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/502/ind_2021054.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/502/ind_2021054.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ SATURNO, EM TODA SUA EXTENSÃO, NO BAIRRO JD. SACILOTTO I</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/503/ind_2021055.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/503/ind_2021055.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANGELO TEBALDI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/504/ind_2021056.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/504/ind_2021056.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA TRATADA PARA ATENDER OS BAIRROS PARQUE DOS IPÊS E PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/505/ind_2021057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/505/ind_2021057.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA TRATADA PARA ATENDER OS BAIRROS JARDIM PLANALTO E CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/506/ind_2021058.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/506/ind_2021058.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RESERVATÓRIO  DE ÁGUA TRATADA PARA ATENDER OS BAIRROS JARDIM DO LAGO E PARQUE ITAMARATY</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/507/ind_2021059.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/507/ind_2021059.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA ESTRADA RURAL DO “LIXÃO” ATÉ A CAPTAÇÃO DO RIO POQUINHA</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/508/ind_2021060.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/508/ind_2021060.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO EFETUE AMPLIAÇÃO DO RESERVATÓRIO DE ÁGUA BRUTA DO CÓRREGO POQUINHA, COM A CONSTRUÇÃO DE UMA BARRAGEM</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/509/ind_2021061.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/509/ind_2021061.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO DO CÓRREGO CONTRINS EM TODA SUA EXTENSÃO, COM MELHORIAS NA ILUMINAÇÃO E A CONSTRUÇÃO DE ÁREAS DE LAZER</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/510/ind_2021062.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/510/ind_2021062.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DA CESTA BÁSICA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, POR VALOR EQUIVALENTE EM TÍQUETE ALIMENTAÇÃO OU CARTÃO MAGNÉTICO ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/511/ind_2021063.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/511/ind_2021063.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCLUSÃO DAS OBRAS DO NOVO PISCINÃO DO BAIRRO SÃO VICENTE, COM A MANUTENÇÃO DOS BUEIROS DO LOCAL</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/512/ind_2021064.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/512/ind_2021064.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE REVISÃO DO PLANO DE SANEAMENTO BÁSICO – LEI Nº 3.227/2015</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/513/ind_2021065.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/513/ind_2021065.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA A DOAÇÃO DE TERRENO À ONG RPAA</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/514/ind_2021066.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/514/ind_2021066.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA ESTRADA ATN-345, NO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/515/ind_2021067.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/515/ind_2021067.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA UBS NO BAIRRO NOSSO SONHO (MINHA CASA MINHA VIDA)</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/516/ind_2021068.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/516/ind_2021068.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA BELIZÁRIO ANTÔNIO NEVES, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/517/ind_2021069.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/517/ind_2021069.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA PROF. LUIZ CARLOS CANELLAS, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/518/ind_2021070.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/518/ind_2021070.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA CONTINUAÇÃO DA RUA FRANCISCO MALAGÓ, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/519/ind_2021071.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/519/ind_2021071.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM DISPONIBILIZADOS DOIS HORÁRIOS DE TRANSPORTE DIÁRIO PARA A UNICAMP</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/520/ind_2021072.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/520/ind_2021072.pdf</t>
   </si>
   <si>
     <t>SOLICITA REIMPLANTAÇÃO DA GUARDA MIRIM DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/521/ind_2021073.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/521/ind_2021073.pdf</t>
   </si>
   <si>
     <t>SOLICITA CUSTEIO TOTAL OU PARCIAL DO TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS, QUE ESTUDAM FORA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/522/ind_2021074.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/522/ind_2021074.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM NOVO PSF NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/523/ind_2021075.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/523/ind_2021075.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA REGIÃO CENTRAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/524/ind_2021076.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/524/ind_2021076.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E COLOCAÇÃO DE GUIAS NO CRUZAMENTO DAS RUAS LIMEIRA E SANTO ANTÔNIO DE POSSE, NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/525/ind_2021077.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/525/ind_2021077.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO CUMPRA À LEI COMPLEMENTAR Nº 629 DE 19 DE JUNHO DE 2019, DE MODO A VIABILIZAR AS OBRAS DE IMPLANTAÇÃO DE GUIAS, SARJETAS E ASFALTO NO LOTEAMENTO CHÁCARA BENVENUTO</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/526/ind_2021078.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/526/ind_2021078.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM POSTO DA POLÍCIA MUNICIPAL NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/527/ind_2021079.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/527/ind_2021079.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/528/ind_2021080.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/528/ind_2021080.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA FRANCISCO MALAGÓ</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/529/ind_2021081.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/529/ind_2021081.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE PLANO DE CARREIRA PARA OS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/530/ind_2021082.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/530/ind_2021082.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO BALNEÁRIO MUNICIPAL “GUILHERME CARLINI"</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/531/ind_2021083.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/531/ind_2021083.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO COM PLACAS DE DENOMINAÇÃO DE RUAS, NO PARQUE RESIDENCIAL ITAMARATY</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/532/ind_2021084.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/532/ind_2021084.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO COM PLACAS DE DENOMINAÇÃO DE RUAS, NOS BAIRROS BELA VISTA I E II</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/533/ind_2021085.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/533/ind_2021085.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM POSTO DA POLÍCIA MUNICIPAL NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/534/ind_2021086.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/534/ind_2021086.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA CONTINUAÇÃO DA AVENIDA SANTOS DUMONT, NO TRECHO LOCALIZADO NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/535/ind_2021087.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/535/ind_2021087.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO, COLOCAÇÃO DE GUIAS NA RUA REYNALDO GERMANO STEIN, NO TRECHO COMPREENDIDO ENTRE A RUA VER. JOÃO BENEVIDE MONTOYA E A CAIXA D’ÁGUA DA RUA ATTÍLIO ARRIVABENE, NO BAIRRO JD. LEONOR</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/536/ind_2021088.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/536/ind_2021088.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA MUNICIPAL ATN-345 (PRÓXIMA À TORRE DA RÁDIO)</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/537/ind_2021089.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/537/ind_2021089.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DIPONIBILIZAÇÃO DE CADEIRAS DE RODAS AOS PACIENTES DO SUS</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/538/ind_2021090.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/538/ind_2021090.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO OU PASSAR MÁQUINA NIVELADORA E COLOCAR CASCALHOS NA ESTRADA MUNICIPAL CONHECIDA COMO ALBERTO PORTUGUÊS, NO BAIRRO JD. LEONOR</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/539/ind_2021091.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/539/ind_2021091.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO, ATRAVÉS DA COMISSÃO DE ESPORTES, ORGANIZE O USO DO CAMPO DE FUTEBOL DA RUBRO-NEGRA</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/540/ind_2021092.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/540/ind_2021092.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REALIZE A CONCESSÃO DA LANCHONETE DO CAMPO DE FUTEBOL DA RUBRO-NEGRA</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/541/ind_2021093.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/541/ind_2021093.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE MANILHA(S) NA ÁREA LOCALIZADA ENTRE O CAMPO DA RUBRO-NEGRA E O SALÃO DE FESTAS DA AIDAN</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/542/ind_2021094.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/542/ind_2021094.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS MÉDICOS DA REDE MUNICIPAL DE SÁUDE FAÇAM VISITAS PERIÓDICAS AOS PACIENTES QUE NECESSITAM DE ACOMPANHAMENTO MÉDICO DOMICILIAR</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/543/ind_2021095.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/543/ind_2021095.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO DE PARE NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/544/ind_2021096.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/544/ind_2021096.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO DE PARE NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/545/ind_2021097.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/545/ind_2021097.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/546/ind_2021098.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/546/ind_2021098.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS CRECHES E EMEIS FUNCIONEM EM HORÁRIO ESTENDIDO ATÉ ÀS 20:00</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/547/ind_2021099.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/547/ind_2021099.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA DE TERCEIRA IDADE NA ÁREA VERDE DO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/548/ind_2021100.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/548/ind_2021100.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DO ESPAÇO MÃE E FILHO EM HOSPITAL DE CRIANÇA, COM ATENDIMENTO DE PEDIATRIA 24 HORAS</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/555/ind_2021101.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/555/ind_2021101.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE CANIL MUNICIPAL</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/556/ind_2021102.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/556/ind_2021102.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COBERTURA DO POÇO ARTESIANO LOCALIZADO NO CRUZAMENTO DA AV. SANTO AMARO COM A RUA 15 DE NOVEMBRO, NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/557/ind_2021103.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/557/ind_2021103.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COBERTURA DO POÇO ARTESIANO LOCALIZADO NO CRUZAMENTO DAS RUAS SANTO DE FAVERI E MÁRIO GODOY, NO JARDIM DE FAVERI</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/558/ind_2021104.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/558/ind_2021104.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA COBERTURA DO POÇO ARTESIANO LOCALIZADO NO CRUZAMENTO DAS RUAS WALDEMAR AUGUSTO HOBUS E AGUSTINHO ROMOLINI, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/559/ind_2021105.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/559/ind_2021105.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A POLÍCIA MUNICIPAL DESTAQUE SERVIDORES PARA FICAREM EM PERÍODO INTEGRAL NAS ESCOLAS</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/560/ind_2021106.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/560/ind_2021106.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA 15 DE NOVEMBRO COM A AVENIDA DA SAUDADE</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/561/ind_2021107.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/561/ind_2021107.pdf</t>
   </si>
   <si>
     <t>SOLICITA CUMPRIMENTO DA LEI Nº 3.283/2016, QUE DISCIPLINA O ATENDIMENTO NAS CASA LOTÉRICAS E CORREIOS</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/562/ind_2021108.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/562/ind_2021108.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM ALBERGUE NOTURNO PARA AMPARO TEMPORÁRIO DE MORADORES DE RUA, MIGRANTES E ITINERANTES</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/563/ind_2021109.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/563/ind_2021109.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NO CANTEIRO CENTRAL DA AVENIDA SANTOS DUMONT, ENTRE OS BAIRROS SÃO VICENTE E PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/564/ind_2021110.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/564/ind_2021110.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA RUA MARGINAL, EM FRENTE À IGREJA CONGREGAÇÃO, NO BAIRRO PARQUE DOS IPÊS</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/565/ind_2021111.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/565/ind_2021111.pdf</t>
   </si>
   <si>
     <t>SOLICITA CASCALHAMENTO, PASSAR MÁQUINA E FAZER MANUTENÇÃO PERIÓDICA NA ESTRADA RURAL QUE LIGA OS BAIRROS MUNIZ E PARADA</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/566/ind_2021112.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/566/ind_2021112.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE PROJETO SOCIAL BASEADO EM AULAS DE FUTEBOL ÀS CRIANÇAS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/567/ind_2021113.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/567/ind_2021113.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE TORNEIRAS E COBERTURA NOS POÇOS ARTESIANOS LOCALIZADOS NA RUA RAYMUNDO BERNI, NO JARDIM SACILOTTO I</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/568/ind_2021114.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/568/ind_2021114.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BANCOS E MESAS DE CIMENTO NA PRAÇA SANTANA</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/569/ind_2021115.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/569/ind_2021115.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JACOB STEIN, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/570/ind_2021116.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/570/ind_2021116.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA RICARDO TAGLIARI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/571/ind_2021117.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/571/ind_2021117.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM PONTOS ESTRATÉGICOS DOS BAIRROS RESIDENCIAL DA TORRE E PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/572/ind_2021118.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/572/ind_2021118.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UMA FARMÁCIA POPULAR NO ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/573/ind_2021119.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/573/ind_2021119.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA PRAÇA SANTANA</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/574/ind_2021120.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/574/ind_2021120.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA SEDE PARA O SAMU</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/575/ind_2021121.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/575/ind_2021121.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA ÁREA VERDE LOCALIZADA PRÓXIMO AO GINÁSIO DE ESPORTES DO ITAMARATY</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/576/ind_2021122.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/576/ind_2021122.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOVO PROGRAMA DE INCENTIVO PARA INSTALAÇÃO DE NOVAS EMPRESAS NO BAIRRO INDUSTRIAL BATISTELA</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/577/ind_2021123.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/577/ind_2021123.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOVO PROGRAMA DE INCENTIVO PARA INSTALAÇÃO DE NOVAS EMPRESAS NO PQ RESIDENCIAL INDUSTRIAL ITAMARATY, COM CESSÃO DE DIREITO REAL DE USO DE TERRENOS</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/578/ind_2021124.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/578/ind_2021124.pdf</t>
   </si>
   <si>
     <t>SOLICITA ZELADOR PARA O CAMPO DE FUTEBOL DO ITAMARATY</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/579/ind_2021125.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/579/ind_2021125.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E O HOSPITAL BOM SAMARITANO DE ARTUR NOGUEIRA PARA UTILIZAÇÃO DE LEITOS DE UTI</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/580/ind_2021126.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/580/ind_2021126.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAR CERCA DE ALAMBRADO AO REDOR DO PSF DO JARDIM DO LAGO</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/581/ind_2021127.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/581/ind_2021127.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAR CERCA DE ALAMBRADO AO REDOR DO PSF DO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/582/ind_2021128.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/582/ind_2021128.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA AV. MAGDALENA SANSEVERINO GROSSO, NO BAIRRO JD. REZEK</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/583/ind_2021129.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/583/ind_2021129.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BRAÇOS NA ILUMINAÇÃO NA ÁREA VERDE ENTRE AS RUAS PROFª MAGDALENA SANSEVERINO GROSSO E ANTÔNIO DE SÁ, NO RESIDENCIAL DONA LEDA</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/584/ind_2021130.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/584/ind_2021130.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM NOVO PSF NO BAIRRINHO</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/585/ind_2021131.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/585/ind_2021131.pdf</t>
   </si>
   <si>
     <t>SOLICITA REATIVAÇÃO DO POSTO DA POLÍCIA MUNICIPAL NO BAIRRINHO</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/586/ind_2021132.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/586/ind_2021132.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTAR PONTOS DE ILUMINAÇÃO PÚBLICA DA AVENIDA FLORESTA EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/587/ind_2021133.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/587/ind_2021133.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DO PROJETO DENOMINADO “CASA DO IDOSO"</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/588/ind_2021134.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/588/ind_2021134.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOAÇÃO DE TERRENO À ENTIDADE IEFAN (INSTITUIÇÃO EVANGÉLICA FILADÉLFIA DE ARTUR NOGUEIRA – CASA DA VÓ NAIR)</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/589/ind_2021135.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/589/ind_2021135.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DA LEI Nº 2.944/2009 QUE CRIOU O PROGRAMA DE HORTA COMUNITÁRIA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/590/ind_2021136.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/590/ind_2021136.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DA LEI Nº 2.987/2010 QUE INSTITUIU A SEMANA DO HOMEM</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/591/ind_2021137.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/591/ind_2021137.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGULAMENTAÇÃO DA LEI Nº 3.247/2015 QUE ESTABELECE SANÇÕES A QUEM PRATICAR MAUS-TRATOS A ANIMAIS</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/592/ind_2021138.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/592/ind_2021138.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO CRIE CARGOS DE DIRETORES DE ESCOLAS MUNICIPAIS DE PROVIMENTO EFETIVO, EXTINGUINDO OS CARGOS DE DIRETORES COMISSIONADOS</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/593/ind_2021139.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/593/ind_2021139.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE VÔLEI  E UMA DE FUTEBOL DE AREIA NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/594/ind_2021140.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/594/ind_2021140.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVISÃO DA LEGISLAÇÃO MUNICIPAL QUE TRATA DOS INCENTIVOS FISCAIS CONCEDIDOS A EMPRESAS COM O OBJETIVO DE FOMENTAR A GERAÇÃO DE EMPREGO E RENDA</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/595/ind_2021141.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/595/ind_2021141.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLEMENTAÇÃO DE CURSOS PROFISSIONALIZANTES PARA AS PESSOAS ASSISTIDAS PELA PROMOÇÃO SOCIAL</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/596/ind_2021142.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/596/ind_2021142.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETORNO DAS ATIVIDADES DO PROGRAMA ACESSA SÃO PAULO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/597/ind_2021143.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/597/ind_2021143.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM PROGRAMA DE INCENTIVO COM AJUDA DE CUSTO, PARA ATLETAS NOGUEIRENSES</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/598/ind_2021144.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/598/ind_2021144.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UMA POLÍTICA MUNICIPAL DE RECICLAGEM EM ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/599/ind_2021145.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/599/ind_2021145.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO, CONSTRUÇÃO DE GUIAS E SARJETAS, DRENAGEM E INSTALAÇÃO DE REDE DE ESGOTO NO PARQUE RESIDENCIAL MARTINELLI</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/600/ind_2021146.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/600/ind_2021146.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM PONTO PARA DESCARTE DE LIXO DOS BAIRROS FAZENDINHA, MORADA DO SOL E BOM RETIRO, PRÓXIMO À DERCO CORREIAS, NA ESTRADA PARA HOLAMBRA</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/601/ind_2021147.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/601/ind_2021147.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO, NO MUNICÍPIO, DE INSTITUIÇÃO BASEADA NA CASA DA CRIANÇA PARALÍTICA DE CAMPINAS</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/602/ind_2021148.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/602/ind_2021148.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PASSAGENS PARA PEDESTRES NAS LATERAIS DA PASSARELA QUE LIGA OS BAIRROS SACILOTTO I E II</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/603/ind_2021149.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/603/ind_2021149.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E O HOSPITAL SANTA CASA DE LIMEIRA</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/604/ind_2021150.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/604/ind_2021150.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE INTERNET COM WI-FI NAS PRAÇAS DO CORETO E DA FONTE LUMINOSA</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/605/ind_2021151.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/605/ind_2021151.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO FAÇA VISITA NOS BAIRROS DA CIDADE MENSALMENTE</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/606/ind_2021152.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/606/ind_2021152.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DA “FEIRA DO ROLO” NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/607/ind_2021153.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/607/ind_2021153.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O ÔNIBUS CIRCULAR PASSE A FAZER LINHA NOS BAIRROS RESIDENCIAL CONQUISTA I E II</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/608/ind_2021154.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/608/ind_2021154.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E AMPLIAÇÃO DA CRECHE DO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/609/ind_2021155.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/609/ind_2021155.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LIXEIRAS NO ENTORNO DO CÓRREGO CONTRINS</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/610/ind_2021156.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/610/ind_2021156.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO (UPA), 24HS NO BAIRRO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/611/ind_2021157.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/611/ind_2021157.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA AVENIDA JAPÃO, NO DESMEMBRAMENTO SÃO MIGUEL</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/612/ind_2021158.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/612/ind_2021158.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR CASCALHOS E FAZER MANUTENÇÃO PERIÓDICA NA RUA CELESTINO PEREIRA DA SILVA DO BAIRRO JARDIM BOA ESPERANÇA</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/613/ind_2021159.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/613/ind_2021159.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA DOMINGOS GALLO, NA ALTURA DO Nº 314, NO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/614/ind_2021160.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/614/ind_2021160.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA AVENIDA JAPÃO PRÓXIMO AO  Nº 1.030, NO DESMEMBRAMENTO SÃO MIGUEL</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/615/ind_2021161.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/615/ind_2021161.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA AVENIDA JAPÃO NOS NÚMEROS 679 E 849, NO BAIRRO RESIDENCIAL DAS ORQUIDEAS</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/616/ind_2021162.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/616/ind_2021162.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA PONTE NA RUA JOÃO FRANCISCO BARBOSA, NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/617/ind_2021163.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/617/ind_2021163.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E COLOCAÇÃO DE GUIAS NA CONTINUAÇÃO DA AVENIDA JAPÃO, PRÓXIMO A ALGODOEIRA</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/618/ind_2021164.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/618/ind_2021164.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A RUA ONOFRE FILIPINI, NO BAIRRO JARDIM MEDEIROS PASSE A SER CONSIDERADA ZONA MISTA</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/619/ind_2021165.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/619/ind_2021165.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA DE TERCEIRA IDADE NA ÁREA VERDE DA RUA ANTÔNIO BASÍLIO FERNANDES, NA ALTURA DO Nº 55, AO LADO DA PADARIA PRIMOR</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/620/ind_2021166.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/620/ind_2021166.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RAMPA DE ACESSO PARA DEFICIENTES FÍSICOS, NA RUA ANTÔNIO DA CUNHA CLARO, EM FRENTE À IGREJA “AINDA HÁ SALVAÇÃO – UNIDOS EM CRISTO”, NO BAIRRO SACILOTTO II</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/621/ind_2021167.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/621/ind_2021167.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UMA COOPERATIVA DE RECICLAGEM</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/622/ind_2021168.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/622/ind_2021168.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE ANEL VIÁRIO NA ENTRADA DO MUNICÍPIO DE ARTUR NOGUEIRA, LIGANDO A RODOVIA SP-332 À SP-107, PARA DESVIO DE CAMINHÕES PESADOS</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/623/ind_2021169.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/623/ind_2021169.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NA RUA RICARDO TAGLIARI PRÓXIMO A ROTATÓRIA DA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/624/ind_2021170.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/624/ind_2021170.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA FREDERICO TAGLIARI, NA ALTURA DO Nº 87, NO BAIRRO JD. PLANALTO II</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/625/ind_2021171.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/625/ind_2021171.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE AJUDANTE GERAL DA PREFEITURA E AUTARQUIAS</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/626/ind_2021172.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/626/ind_2021172.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MANDE UMA NOTIFICAÇÃO AOS PROPRIETÁRIOS DE TERRENOS SEM LIMPEZA NO LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/627/ind_2021173.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/627/ind_2021173.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA BENEDITO DE MORAES FILHO, PRÓXIMO AO Nº 61, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/628/ind_2021174.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/628/ind_2021174.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA DE TERCEIRA IDADE NA ÁREA VERDE LOCALIZADA ENTRE OS BAIRROS RESIDENCIAIS CONQUISTA I E II</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/629/ind_2021175.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/629/ind_2021175.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA RICARDO MACEDO MORENO, PRÓXIMO AO Nº 133, NO BAIRRO RESIDENCIAL CONQUISTA II</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/630/ind_2021176.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/630/ind_2021176.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA AMÉLIO TAGLIARI, PRÓXIMO AO Nº 108, NO BAIRRO RESIDENCIAL CONQUISTA II</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/631/ind_2021177.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/631/ind_2021177.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERMANÊNCIA DE UM GUARDA MUNICIPAL NOS HORÁRIOS DE ENTRADA E SAÍDA DE ALUNOS DA ESCOLA MUNICIPAL OSNI JOSÉ DE SOUZA, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/632/ind_2021178.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/632/ind_2021178.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA OSVALDIR CAPELLO, PRÓXIMO AO Nº 334, NO BAIRRO NOSSO SONHO (MINHA CASA, MINHA VIDA)</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/633/ind_2021179.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/633/ind_2021179.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ALCINDO SIMÕES, PRÓXIMO AO Nº 226, NO BAIRRO NOSSO CHÃO</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/634/ind_2021180.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/634/ind_2021180.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PSF PARA OS BAIRROS RESIDENCIAIS CONQUISTA I E II</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/635/ind_2021181.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/635/ind_2021181.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE EMEI (ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL) PARA OS BAIRROS RESIDENCIAIS CONQUISTA I E II</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/636/ind_2021182.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/636/ind_2021182.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CRECHE PARA OS BAIRROS RESIDENCIAIS CONQUISTA I E II</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/637/ind_2021183.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/637/ind_2021183.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BEBEDOUROS DE ÁGUA NO POÇO ARTESIANO DA RUA MANOEL PEREIRA DE CASTRO, NO DESMEMBRAMENTO SÃO MIGUEL</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/638/ind_2021184.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/638/ind_2021184.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PSF NO BAIRRO PARADA</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/639/ind_2021185.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/639/ind_2021185.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E COLOCAÇÃO DE GUIAS NA CONTINUAÇÃO DA RUA DOMINGOS GALLO, NO BAIRRO JARDIM MEDEIROS, NO TRECHO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/640/ind_2021186.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/640/ind_2021186.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ADHEMAR CLÓVIS FONSECA, NA ALTURA DO _x000D_
 Nº 323, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/641/ind_2021187.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/641/ind_2021187.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA SEBASTIÃO PEDRO MIRANDA, NA ALTURA DO _x000D_
 Nº 128, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/642/ind_2021188.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/642/ind_2021188.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA PEDRO PAULO PIRES DE CAMPOS, PRÓXIMO AO Nº 64, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/643/ind_2021189.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/643/ind_2021189.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA RICARDO TAGLIARI, EM FRENTE À IGREJA PENTECOSTAL, NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/644/ind_2021190.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/644/ind_2021190.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ÂNGELO SETIN, NA ALTURA DO Nº 832, NO BAIRRO PQ. DAS FLORES</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/645/ind_2021191.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/645/ind_2021191.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E CANALIZAÇÃO DA ÁGUA EMPOÇADA NO CAMPO DE FUTEBOL DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/646/ind_2021192.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/646/ind_2021192.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA SEBASTIÃO PEDRO MIRANDA, NA ALTURA DO Nº 199, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/647/ind_2021193.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/647/ind_2021193.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES EM TODA A EXTENSÃO DA AV. SANTOS DUMONT</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/648/ind_2021194.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/648/ind_2021194.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA CARLOS DE FAVERI, NA ALTURA DO Nº 219, NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/649/ind_2021195.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/649/ind_2021195.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA EDSON APARECIDO CAPELLO, NA ALTURA DO Nº 149, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/650/ind_2021196.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/650/ind_2021196.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA VITALINA CRIVELARO CARRARI, NA ALTURA DO _x000D_
 Nº 151, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/651/ind_2021197.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/651/ind_2021197.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR CASCALHOS E FAZER MANUTENÇÃO PERIÓDICA NA RUA SÃO JOÃO DOS PINHEIROS, NO BAIRRO ARRIVABENE</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/652/ind_2021198.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/652/ind_2021198.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA BENEDITO DE MORAES FILHO, PRÓXIMO AO Nº 171 NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/653/ind_2021199.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/653/ind_2021199.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR CASCALHOS E FAZER MANUTENÇÃO PERIÓDICA NA ESTRADA RURAL DO BAIRRO PETRONILHA</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/654/ind_2021200.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/654/ind_2021200.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO A ROTA DAS BANDEIRAS PARA FAZER UM RETORNO PRÓXIMO AO BAIRRO PARADA</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/655/ind_2021201.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/655/ind_2021201.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CALÇAMENTO EM TORNO DA ÁREA VERDE LOCALIZADA ENTRE AS RUAS VITALINA CRIVELARO CARRARI E FERNANDO REPACHE, NO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/656/ind_2021202.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/656/ind_2021202.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E COLOCAÇÃO DE GUIAS NA RUA PROF. EDMO WILSON CARDOSO, EM TODA SUA EXTENSÃO, NO BAIRRO NOSSO RECANTO</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/657/ind_2021203.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/657/ind_2021203.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BANCOS E MESAS DE CIMENTO NA PRAÇA DO BAIRRO JD. SACILOTTO II, LOCALIZADA NA RUA MANOEL RODRIGUES JÚNIOR, Nº 171</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/658/ind_2021204.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/658/ind_2021204.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR CASCALHOS E FAZER MANUTENÇÃO PERIÓDICA NA ESTRADA RURAL “SERVIDÃO DITO MENDES”, ATÉ O BAIRRO CHÁCARA BOM RETIRO</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/659/ind_2021205.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/659/ind_2021205.pdf</t>
   </si>
   <si>
     <t>SOLICITA REABERTURA E ASFALTAMENTO DA RUA BRUNO CARLSTRON, ENTRE OS BAIRROS JD. DO BOSQUE E JD. ARRIVABENE III</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/660/ind_2021206.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/660/ind_2021206.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANTÔNIO ARRIVABENE, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/661/ind_2021207.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/661/ind_2021207.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA AVENIDA SANTO AMARO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/662/ind_2021208.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/662/ind_2021208.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA BENEDITO FRANCO DE MORAES, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/663/ind_2021209.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/663/ind_2021209.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA OLYMPIO TAGLIARI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/664/ind_2021210.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/664/ind_2021210.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO IMPLEMENTE O SISTEMA DE ESTACIONAMENTO ROTATIVO (ZONA AZUL) NA ÁREA CENTRAL, NOS TERMOS DA LEI COMPLEMENTAR Nº 620 DE 25 DE MAIO DE 2018</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/665/ind_2021211.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/665/ind_2021211.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO OU PASSAR MÁQUINA NIVELADORA E COLOCAR CASCALHOS E BRAÇOS DE ILUMINAÇÃO PÚBLICA NA VIA MARGINAL, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/666/ind_2021212.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/666/ind_2021212.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DAS CAPIVARAS DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/667/ind_2021213.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/667/ind_2021213.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA 15 DE NOVEMBRO, NA ALTURA DA PRAÇA SANTANA</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/668/ind_2021214.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/668/ind_2021214.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DA BOCA DE LOBO LOCALIZADA NAS PROXIMIDADES DO CRUZAMENTO DAS RUAS ERNESTO TAGLIARI E JOÃO PULZ</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/669/ind_2021215.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/669/ind_2021215.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA AVENIDA PROFª MAGDALENA SANSEVERINO GROSSO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/670/ind_2021216.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/670/ind_2021216.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA AVENIDA DR. FERNANDO ARENS JR., EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/671/ind_2021217.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/671/ind_2021217.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA RUI BARBOSA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/672/ind_2021218.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/672/ind_2021218.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO E IMPLANTAÇÃO DE PROGRAMA PARA CASTRAÇÃO DE CAPIVARAS</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/673/ind_2021219.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/673/ind_2021219.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE PLACA VERTICAL INDICANDO A DIREÇÃO DA RODOVIA SP 332 NA RUA ADHEMAR DE BARROS, NO JARDIM DO TREVO</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/674/ind_2021220.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/674/ind_2021220.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO, DRENAGEM E INSTALAÇÃO DE REDE DE ESGOTO NO RESIDENCIAL DAS ORQUÍDEAS II</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/675/ind_2021221.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/675/ind_2021221.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E INSTALAÇÃO DE REDE DE ESGOTO NAS RUAS DO PARQUE RESIDENCIAL DAS PISCINAS</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/676/ind_2021222.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/676/ind_2021222.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DAS RUAS ÂNGELO SETIN E LUIZ STRASSA</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/677/ind_2021223.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/677/ind_2021223.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA E COLOCAÇÃO DE BRAÇOS NA ILUMINAÇÃO NA PRAÇA LOCALIZADA ENTRE A RUA JACOB STEIN E AVENIDA SANTO AMARO, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/678/ind_2021224.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/678/ind_2021224.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA ÁREA VERDE DO CÓRREGO CONTRINS, ENTRE OS BAIRROS JARDIM SACILOTTO I E SACILOTTO II, AO LADO DA QUADRA DE FUTEBOL SOCIETY</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/679/ind_2021225.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/679/ind_2021225.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA OSVALDIR CAPELLO, PRÓXIMO AO Nº 265, NO BAIRRO NOSSO SONHO (MINHA CASA, MINHA VIDA)</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/680/ind_2021226.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/680/ind_2021226.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PONTE NA CONTINUAÇÃO DA RUA ROSÁRIA MARIA NEVES, PARA INTERLIGAÇÃO DOS BAIRROS JD. SACILOTTO I E JD. MEDEIROS</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/681/ind_2021227.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/681/ind_2021227.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA DOS YPÊS, PRÓXIMO AO Nº 69, NO BAIRRO NOSSO SONHO (MINHA CASA, MINHA VIDA)</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/682/ind_2021228.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/682/ind_2021228.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA HUGO WERNER CARLTRON, PRÓXIMO AO Nº 228, NO BAIRRO NOSSO SONHO (MINHA CASA, MINHA VIDA)</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/683/ind_2021229.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/683/ind_2021229.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTORES DE VELOCIDADE “TIPO LOMBADA”, NA RUA ADHEMAR CLÓVIS FONSECA, PRÓXIMO AOS Nº 118 E 356, NO BAIRRO NOSSO SONHO (MINHA CASA, MINHA VIDA)</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/684/ind_2021230.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/684/ind_2021230.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA SEBASTIÃO PEDRO MIRANDA, PRÓXIMO AO Nº 409, NO BAIRRO NOSSO SONHO (MINHA CASA, MINHA VIDA)</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/685/ind_2021231.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/685/ind_2021231.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA OTACÍLIO FERREIRA NATAL, PRÓXIMO AOS Nº 109 E 354, NO BAIRRO NOSSO SONHO (MINHA CASA, MINHA VIDA)</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/688/ind_2021232.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/688/ind_2021232.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOVO LOCAL PARA ABRIGAR O FUNCIONAMENTO DO PROJETO RETRETA</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/689/ind_2021233.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/689/ind_2021233.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIRO PÚBLICO NA PRAÇA DA FONTE LUMINOSA</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/690/ind_2021234.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/690/ind_2021234.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LIXEIRAS NAS RUAS DUQUE DE CAXIAS E ADHEMAR DE BARROS, NO TRECHO ONDE É REALIZADA A FEIRA LIVRE AOS DOMINGOS</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/692/ind_2021235.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/692/ind_2021235.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA TANCREDO NEVES, PRÓXIMO AO CRUZAMENTO COM A RUA SETE DE SETEMBRO</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/695/ind_2021236.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/695/ind_2021236.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MODIFICAÇÃO DA ROTATÓRIA PARA LIGAÇÃO DA AVENIDA DA SAUDADE COM AS RUAS JOÃO MIRANDA, JUVENAL SIMÕES E REYNALDO GERMANO STEIN</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/697/ind_2021237.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/697/ind_2021237.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVISÃO CONTRATUAL JUNTO AO CONSAB PARA INCLUSÃO DE NOVOS PONTOS LUMINOSOS NOS TRECHOS DO CINTURÃO VERDE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/698/ind_2021238.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/698/ind_2021238.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DE BASES DE CONCRETO EXISTENTES NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS DUQUE DE CAXIAS E ADHEMAR DE BARROS, NO TRECHO ENTRE AS RUAS JOSÉ DE FAVERI E SANTO DE FAVERI</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/699/ind_2021239.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/699/ind_2021239.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADESÃO DO MUNICÍPIO AO PROJETO ESTADUAL 100% ESPORTE PARA TODOS</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/700/ind_2021240.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/700/ind_2021240.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA DIRETORA ESTUDOS VISANDO A CONCESSÃO EM CARÁTER EXCEPCIONAL E TEMPORÁRIO DE UM DOS VEÍCULOS DA CÂMARA MUNICIPAL PARA A PREFEITURA, EM ESPECIAL PARA A ÁREA DA SAÚDE</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/701/ind_2021241.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/701/ind_2021241.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DAS RUAS 15 DE NOVEMBRO E SANTO DE FAVERI</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/702/ind_2021242.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/702/ind_2021242.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DAS RUAS RUI BARBOSA E NOSSA SENHORA DAS DORES, PRÓXIMO AO NÚCLEO ADMINISTRATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/703/ind_2021243.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/703/ind_2021243.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LOMBADA ELEVADA NA RUA RUI BARBOSA ESQUINA COM A RUA 7 DE SETEMBRO</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/704/ind_2021244.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/704/ind_2021244.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA E APOIO AOS RESPONSÁVEIS PELA RECUPERAÇÃO E RESTAURAÇÃO DA CAPELA DE SANTA BÁRBARA NO BAIRRO SANTA CRUZ DA BOA VISTA, NO BAIRRINHO</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/705/ind_2021245.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/705/ind_2021245.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS ENTRADAS E SAÍDAS DO MUNICÍPIO, ESPECIFICAMENTE NA RUA RICARDO TAGLIARI E NA AVENIDA JAPÃO</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/706/ind_2021246.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/706/ind_2021246.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA PRIMEIRO DE JANEIRO, PRÓXIMO AO CRUZAMENTO COM A RUA TANCREDO NEVES</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/707/ind_2021247.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/707/ind_2021247.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS PROGRAMAS DE RECUPERAÇÃO FISCAL (REFIS) DA PREFEITURA PERMITAM O PARCELAMENTO EM ATÉ 36 VEZES COM DESCONTO DE 100% DE MULTA, JUROS E CORREÇÃO MONETÁRIA</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/708/ind_2021248.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/708/ind_2021248.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA PRIMEIRO DE JANEIRO, PRÓXIMO AO Nº 1200</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/709/ind_2021249.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/709/ind_2021249.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM POÇO ARTESIANO OU DE UM RESERVATÓRIO DE ÁGUA TRATADA PARA ATENDER O BAIRRO RECANTO PRIMAVERA</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/710/ind_2021250.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/710/ind_2021250.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E COBERTURA DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA BRUNO CARLSTRON, NO CRUZAMENTO COM A RUA ÂNGELO TEBALDI</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/711/ind_2021251.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/711/ind_2021251.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DA LOMBADA DA RUA 15 DE NOVEMBRO, NA ALTURA DO Nº 1492, POR UMA FAIXA DE PEDESTRES ELEVADA</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/712/ind_2021252.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/712/ind_2021252.pdf</t>
   </si>
   <si>
     <t>SOLICITA PERMISSÃO E DEMARCAÇÃO SINALIZANDO ‘EMBARQUE E DESEMBARQUE’ DE PASSAGEIROS NA RUA 15 DE NOVEMBRO, EM FRENTE À IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/713/ind_2021253.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/713/ind_2021253.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE CASCALHO E MANUTENÇÃO PERIÓDICA NAS RUAS DO BAIRRO CHÁCARA SÃO JOÃO DAS PALMEIRAS</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/714/ind_2021254.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/714/ind_2021254.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM NOTIFICADOS OS PROPRIETÁRIOS DE IMÓVEIS COM VEGETAÇÃO IRREGULAR NOS PASSEIOS PÚBLICOS (CALÇADAS)</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/715/ind_2021255.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/715/ind_2021255.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA EXPEDICIONÁRIOS COM A RUA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/716/ind_2021256.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/716/ind_2021256.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO JUNTO AOS MUNÍCIPES UM TRABALHO DE CONSCIENTIZAÇÃO ATRAVÉS DE DISTRIBUIÇÃO DE PANFLETOS EDUCATIVOS TRATANDO DA LEI 3.105 QUE DISPÕE SOBRE A COLETA DE ENTULHOS</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/717/ind_2021257.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/717/ind_2021257.pdf</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS DE ARBORIZAÇÃO NO CANTEIRO CENTRAL DA RUA FRANCISCA MARIA DE JESUS, NO BAIRRO JARDIM CAROLINA</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/718/ind_2021258.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/718/ind_2021258.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES DA RUA ADHEMAR DE BARROS, TRECHO COMPREENDIDO ENTRE AS RUAS: JOSÉ DE FAVERI COM A AV. SANTOS DUMONT</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/719/ind_2021259.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/719/ind_2021259.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇAMENTO NO “CINTURÃO VERDE”, EM TODA SUA EXTENSÃO, ENTRE AS RUAS ADHEMAR DE BARROS E DUQUE DE CAXIAS</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/720/ind_2021260.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/720/ind_2021260.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INDERCEDA JUNTO A SAEAN QUE REORGANIZE AS ROTAS DE LEITURA DOS HIDRÔMETROS PARA QUE A FATURA NÃO CHEGUE COM ANTECEDÊNCIA AO CONSUMIDOR</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/721/ind_2021261.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/721/ind_2021261.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA HUMBERTO ROSSETTI COM A RUA DEZ DE ABRIL</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/722/ind_2021262.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/722/ind_2021262.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS LOCALIZADO NA RUA 15 DE NOVEMBRO, NA ALTURA DO Nº 1.005</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/723/ind_2021263.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/723/ind_2021263.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE QUE INSTITUA A SEMANA MUNICIPAL DE ORIENTAÇÃO E PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/724/ind_2021264.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/724/ind_2021264.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR CASCALHOS E FAZER MANUTENÇÃO PERIÓDICA NA RUA FLÁVIO ANTÔNIO OLIVÉRIO, NO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/725/ind_2021265.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/725/ind_2021265.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORTAR ÁRVORE QUE ESTÁ NA CALÇADA DA RUA JOHANNES T. DE WITT,Nº 200 AO LADO DO PORTÃO DA EE PROF. MAGDALENA SANSEVERINO GROSSO</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/726/ind_2021266.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/726/ind_2021266.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PERMITIDA A PESCA, NA LAGOA DOS PÁSSAROS, PARA CRIANÇAS E ADOLESCENTES ATÉ 15 ANOS, AO MENOS UMA VEZ POR SEMANA</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/727/ind_2021267.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/727/ind_2021267.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NO CRUZAMENTO DAS RUAS SÃO JOSÉ E ERNESTO TAGLIARI</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/728/ind_2021268.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/728/ind_2021268.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CORTE E A SUBSTITUIÇÃO DE ÁRVORES DA CALÇADA DA RUA 24 DE OUTUBRO, PRÓXIMAS AO Nº 1213, NO BAIRRO JD. DE FAVERI</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/729/ind_2021269.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/729/ind_2021269.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO NO TREVO DO BAIRRO ITAMARATY, ACESSO PARA COMÉRCIO LOCAL (SUPERMERCADO) E PARA ESTRADA DO BAIRRO SÃO BENTO</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/730/ind_2021270.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/730/ind_2021270.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O PAGAMENTO DE 13º SALÁRIO AOS SECRETÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/731/ind_2021271.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/731/ind_2021271.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS TIRADENTES E MARIA SIMÕES DE ANDRADE, NO BAIRRO VILA QUEIROZ</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/732/ind_2021272.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/732/ind_2021272.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO CALÇAMENTO NO ENTORNO DO CENTRO CULTURAL TOM JOBIM</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/733/ind_2021273.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/733/ind_2021273.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA FAIXA ELEVADA COM FAROL PARA PEDESTRES NA AV. FERNANDO ARENS, PRÓXIMOS AO SUPERMERCADO PAGUE MENOS, NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/734/ind_2021274.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/734/ind_2021274.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI COMPLEMENTAR QUE DISPONHA SOBRE ISENCAO TEMPORÁRIA DA COBRANÇA DA TAXA DE ESGOTO PARA IMOVEIS COMPROVADAMENTE DESOCUPADOS</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/735/ind_2021275.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/735/ind_2021275.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS OSWALDO CRUZ E FRANCISCO CABRINO, NO BAIRRO PQ. DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/737/ind_2021276.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/737/ind_2021276.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM SEGUNDO DUTO DE ÁGUA NO PISCINÃO DO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/738/ind_2021277.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/738/ind_2021277.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO À ROTA DAS BANDEIRAS, PARA CONSTRUÇÃO DE VIADUTO NA RODOVIA SP-332, QUE DÊ ACESSO AO BAIRRO JD. BLUMENAU</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/739/ind_2021278.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/739/ind_2021278.pdf</t>
   </si>
   <si>
     <t>SOLICITA RESTAURAÇÃO DO ANTIGO PRÉDIO DO GRUPO ESCOLAR FRANCISCO CARDONA, NO CENTRO</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/740/ind_2021279.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/740/ind_2021279.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE PLANO DE ACESSIBILIDADE PARA PESSOAS COM NECESSIDADES ESPECIAIS E IDOSAS, COM DIFICULDADES DE LOCOMOÇÃO, EM TODOS OS PRÉDIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/741/ind_2021280.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/741/ind_2021280.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO DE LEI COMPLEMENTAR QUE DISPONHA SOBRE A REVISÃO DO PLANO DIRETOR DO MUNICÍPIO - LEI COMPLEMENTAR 441/2007</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/742/ind_2021281.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/742/ind_2021281.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RESTAURAÇÃO DOS TEATROS ‘RENÊ MARCOS POSI’ E ‘O FINGIDOR’</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/743/ind_2021282.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/743/ind_2021282.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE SANITÁRIOS AO LADO DA SALA DE VACINAS, NO “ESPAÇO MÃE E FILHO"</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/744/ind_2021283.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/744/ind_2021283.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI COMPLEMENTAR QUE DISPONHA SOBRE ISENÇÃO DE IPTU E TAXA DE LIXO PARA MUNÍCIPES PORTADORES DE CÂNCER E ENFERMIDADES GRAVES</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/745/ind_2021284.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/745/ind_2021284.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ELABORE UM PROJETO DE CONSTRUÇÃO DE UM NOVO CONJUNTO HABITACIONAL POPULAR, ATRAVÉS DO PROGRAMA DO GOVERNO FEDERAL “CASA VERDE E AMARELA</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/746/ind_2021285.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/746/ind_2021285.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL COM VESTIÁRIOS NO BAIRRO JARDIM CAROLINA, AO LADO DA QUADRA DE GRAMA SINTÉTICA</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/747/ind_2021286.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/747/ind_2021286.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO OU OPERAÇÃO “TAPA BURACOS” NA AVENIDA JAPÃO, NO CRUZAMENTO COM A RUA LUIZ ORLANDINI, NO JARDIM DONA LEDA</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/748/ind_2021287.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/748/ind_2021287.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO OU OPERAÇÃO “TAPA BURACOS” NA AVENIDA JAPÃO, PRÓXIMO AO Nº 1.030, NO JARDIM DONA LEDA</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/749/ind_2021288.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/749/ind_2021288.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, PODA DE MATO E MANUTENÇÃO PERIÓDICA NA AVENIDA JAPÃO, PRÓXIMO AO NÚMERO 1030, NO JARDIM DONA LEDA</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/750/ind_2021289.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/750/ind_2021289.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, PODA DE MATO E MANUTENÇÃO PERIÓDICA NA AVENIDA JAPÃO, PRÓXIMO À EMPRESA TOYOTA, NO JARDIM DONA LEDA</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/751/ind_2021290.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/751/ind_2021290.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE TRATORES APARADORES DE GRAMA PARA USO DA SECRETARIA DE ESPORTES E LAZER</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/752/ind_2021291.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/752/ind_2021291.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA EMEIF NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/753/ind_2021292.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/753/ind_2021292.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA NA ÁREA VERDE LOCALIZADA NA AVENIDA JAPÃO, NO CRUZAMENTO COM A RUA LUIZ ORLANDINI, NO JARDIM DONA LEDA</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/754/ind_2021293.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/754/ind_2021293.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFERÊNCIA DA SALA DE MONITORAMENTO E SALA DO COMANDO PARA O PISO SUPERIOR DA NOVA RODOVIÁRIA</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/755/ind_2021294.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/755/ind_2021294.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA ALAMEDA DOS JATOBÁS, EM TODA SUA EXTENSÃO NO PARQUE DAS ORQUÍDEAS II</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/756/ind_2021295.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/756/ind_2021295.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA ALAMEDA DAS ACÁCIAS, EM TODA SUA EXTENSÃO NO PARQUE DAS ORQUÍDEAS II</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/757/ind_2021296.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/757/ind_2021296.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ERNESTO TAGLIARI, NO TRECHO LOCALIZADO ENTRE AS RUAS TANCREDO NEVES E AVELINO MAGOSSI</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/758/ind_2021297.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/758/ind_2021297.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRORROGAÇÃO DO PRAZO DE VALIDADE DO CONCURSO PÚBLICO Nº 003/2019</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/759/ind_2021298.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/759/ind_2021298.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS E AMBULÂNCIAS NA RUA ARARAS, PRÓXIMAS AO Nº 423, NO BAIRRO BLUMENAU</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/760/ind_2021299.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/760/ind_2021299.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE MUROS NO ENTORNO DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/761/ind_2021300.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/761/ind_2021300.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O TRANSPORTE DA SAÚDE EFETUE TAMBÉM O TRAJETO DE VOLTA ÀS RESIDÊNCIAS DOS PACIENTES</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/762/ind_2021301.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/762/ind_2021301.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PRÉDIO DA FARMÁCIA POPULAR FUNCIONE COMO UM CENTRO DE REABILITAÇÃO DE FISIOTERAPIA, APÓS A FARMÁCIA PASSAR A ATENDER EM OUTRO LOCAL</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/763/ind_2021302.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/763/ind_2021302.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE SEMÁFORO, OU CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA” NO CRUZAMENTO DA_x000D_
 AV. SANTOS DUMONT COM A RUA ADHEMAR DE BARROS</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/764/ind_2021303.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/764/ind_2021303.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES DA ÁREA VERDE LOCALIZADA NA RUA HEITOR CAETANO, NO BAIRRO FLORINDO CAETANO</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/765/ind_2021304.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/765/ind_2021304.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA HEITOR CAETANO, NOS FUNDOS DO ESPAÇO MULTIUSO, ONDE FUNCIONA O “PROJETO JUDÔ”, NO BAIRRO FLORINDO CAETANO</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/766/ind_2021305.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/766/ind_2021305.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA HEITOR CAETANO, NO BAIRRO FLORINDO CAETANO, EM RUA DE SENTIDO ÚNICO</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/774/ind_2021306.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/774/ind_2021306.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE DETECTOR ELETRÔNICO NA AVENIDA DR. FERNANDO ARENS JR., NO TREVO DO ITAMARATY</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/775/ind_2021307.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/775/ind_2021307.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE DETECTOR ELETRÔNICO DE ALTURA NA RUA DUQUE DE CAXIAS, NA ENTRADA DA CIDADE</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/776/ind_2021308.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/776/ind_2021308.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE DETECTOR ELETRÔNICO NA AVENIDA JAPÃO, PRÓXIMO À EMPRESA TOYOTA</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/777/ind_2021309.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/777/ind_2021309.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO TELHADO DA RODOVIÁRIA ‘ORLANDO ARRIVABENE JUNIOR’</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/778/ind_2021310.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/778/ind_2021310.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM POÇO ARTESIANO E INSTALAÇÃO DE CAIXA D’ÁGUA COMO RESERVATÓRIO, PARA ATENDER O BAIRRO JARDIM REZEK</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/779/ind_2021311.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/779/ind_2021311.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA SANTO DE FAVERI COM A RUA MAL. FLORIANO PEIXOTO</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/780/ind_2021312.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/780/ind_2021312.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO QIOSQUE LOCALIZADO AO LADO DO PONTO DE TÁXI, NA RUA ADHEMAR DE BARROS, EM FRENTE À ANTIGA RODOVIÁRIA</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/781/ind_2021313.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/781/ind_2021313.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE, ATRAVÉS DE DECRETO MUNICIPAL, REGULAMENTE A LEI Nº 3403 DE 2018 QUE DISPÕE SOBRE INSTITUIR A SEMANA DE ORIENTAÇÃO E PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/782/ind_2021314.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/782/ind_2021314.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE, ATRAVÉS DE DECRETO MUNICIPAL, REGULAMENTE A LEI Nº 3399 DE 2018 QUE AUTORIZA A CRIAÇÃO DO BANCO MUNICIPAL DE MATERIAIS DE CONSTRUÇÃO</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/783/ind_2021315.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/783/ind_2021315.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE, ATRAVÉS DE DECRETO MUNICIPAL, REGULAMENTE A LEI Nº 3378 DE 2018 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE FARMÁCIAS E DROGARIAS DO MUNICÍPIO DE ARTUR NOGUEIRA, A DISPONIBILIZAR URNAS PARA COLETA DE MEDICAMENTOS VENCIDOS, INSUMOS FARMACÊUTICOS E CORRELATOS, EM LOCAIS VISÍVEIS</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/784/ind_2021316.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/784/ind_2021316.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE, ATRAVÉS DE DECRETO MUNICIPAL, REGULAMENTE A LEI Nº 2943 DE 2009, QUE DISPÕE SOBRE A PROIBIÇÃO DO USO, TRANSPORTE E COMERCIALIZAÇÃO DE “CEROL” OU QUALQUER MATERIAL CORTANTE DE LINHAS OU FIOS, USADOS PARA EMPINAR PIPAS NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/785/ind_2021317.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/785/ind_2021317.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE, ATRAVÉS DE DECRETO MUNICIPAL, REGULAMENTE A LEI Nº 3423 DE 2019 QUE DISPÕE SOBRE A OBRIGATORIEDADE, NO MUNICÍPIO DE ARTUR NOGUEIRA, DA DIVULGAÇÃO DE INFORMAÇÕES SOBRE OBRAS PÚBLICAS PARALISADAS, CONTENDO OS MOTIVOS, TEMPO DE INTERRUPÇÃO E NOVA DATA PREVISTA PARA TÉRMINO, NO WEBSITE DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/786/ind_2021318.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/786/ind_2021318.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE, ATRAVÉS DE DECRETO MUNICIPAL, REGULAMENTE A LEI Nº 3446 DE 2019 QUE ESTABELECE REGRAS E PROIBIÇÕES NA COMUNICAÇÃO VISUAL  NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/787/ind_2021319.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/787/ind_2021319.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE, ATRAVÉS DE DECRETO MUNICIPAL, REGULAMENTE A LEI Nº 3328 DE 2017 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NO SITE OFICIAL E PORTAL DA TRANSPARÊNCIA DA PREFEITURA MUNICIPAL, DAS INFORMAÇÕES SOBRE A APLICAÇÃO DE RECURSOS DERIVADOS DE MULTAS DE TRÂNSITO NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/788/ind_2021320.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/788/ind_2021320.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE, ATRAVÉS DE DECRETO MUNICIPAL, REGULAMENTE A LEI Nº 3321 DE 2017, QUE INSERE NOS PLANOS DE ESTUDOS DO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS MUNICIPAIS DE ARTUR NOGUEIRA/SP, CONTEÚDOS SOBRE A LEI “MARIA DA PENHA</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/789/ind_2021321.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/789/ind_2021321.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM NOVO RESERVATÓRIO DE 5.000 LITROS DE ÁGUA NA ETA II</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/790/ind_2021322.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/790/ind_2021322.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA BENEDITO FRANCO DE MORAES, NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/791/ind_2021323.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/791/ind_2021323.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANTÔNIO ARRIVABENE, NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/792/ind_2021324.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/792/ind_2021324.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA EMEI (PRÉ-ESCOLA) NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/793/ind_2021325.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/793/ind_2021325.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA EMEIEF (PRÉ-ESCOLA E ENSINO FUNDAMENTAL) NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/794/ind_2021326.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/794/ind_2021326.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA AVENIDA SANTO AMARO, NO TRECHO LOCALIZADO NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/795/ind_2021327.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/795/ind_2021327.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS E MANUTENÇÃO NA REPRESA CONTRINS</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/796/ind_2021328.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/796/ind_2021328.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER, PARA CONSTRUÇÃO DE UM ACESSO E RETORNO EM NÍVEL NA RODOVIA PREFEITO AZIZ LIAN (SP-107), NO CRUZAMENTO COM A ESTRADA MUNICIPAL ATN – 381, NO KM 38,615</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/797/ind_2021329.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/797/ind_2021329.pdf</t>
   </si>
   <si>
     <t>SOLICITA VAGA DE ESTACIONAMENTO PARA DEFICIENTES FÍSICOS NA RUA PRIMEIRO DE JANEIRO, NA ALTURA DO Nº 1536, NO CENTRO</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/798/ind_2021330.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/798/ind_2021330.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONVÊNIO COM SENAI E SENAC PARA CURSOS PROFISSIONALIZANTES</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/799/ind_2021331.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/799/ind_2021331.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTES E BRAÇOS DE ILUMINAÇÃO PÚBLICA EM FRENTE À ÀREA COMERCIAL NA AV. 15 DE NOVEMBRO, PRÓXIMO AO Nº 1.140, NO BAIRRO CIDADE JARDIM</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/800/ind_2021332.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/800/ind_2021332.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM NOVO ÔNIBUS PARA O TRANSPORTE PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/801/ind_2021333.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/801/ind_2021333.pdf</t>
   </si>
   <si>
     <t>SOLICITA FLEXIBILIZAÇÃO POR PARTE DO SAEAN PARA QUE OS MUNÍCIPES ADQUIRAM APARELHOS ELIMINADORES DE AR PARA O SISTEMA DE ÁGUA DISPONÍVEIS NO MERCADO</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/802/ind_2021334.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/802/ind_2021334.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS LOCALIZADO NA RUA MAGDALENA SANSEVERINO GROSSO, PRÓXIMO AO CRUZAMENTO COM A AVENIDA DR. TANCREDO NEVES</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/803/ind_2021335.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/803/ind_2021335.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA TELA AO REDOR E COLOCAÇÃO DE COBERTURA EM TELA NA QUADRA DE GRAMA SINTÉTICA DA PRAÇA LOCALIZADA NA RUA ARCANGÊLO CALABREZ, NO BAIRRO JD. SACILOTTO I</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/804/ind_2021336.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/804/ind_2021336.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETARIA DE SAÚDE VISANDO A POSSIBILIDADE DE RETOMADA DA PULVERIZAÇÃO, CONTRA O COVID 19, NAS VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/805/ind_2021337.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/805/ind_2021337.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MEDIDAS VISANDO A RECUPERAÇÃO DA CAPA ASFALTICA NA RUA ERNESTO BOER, NO JARDIM JATOBÁ</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/806/ind_2021338.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/806/ind_2021338.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PRORROGAÇÃO DA DATA PARA O PAGAMENTO DO  IPTU E TAXAS ANEXAS, REFERENTE A PRIMEIRA PARCELA E OU PARA PAGAMENTO A VISTA, EXCEPCIONALMENTE, NESTE MÊS ATÉ O DIA 31 DE MARÇO</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/807/ind_2021339.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/807/ind_2021339.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS BANHEIROS QUÍMICOS DISPONIBILIZADOS NAS FEIRAS LIVRES DO MUNICÍPIO SEJAM POSICIONADOS NAS  EXTREMIDADES E NO CENTRO DAS FEIRA</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/808/ind_2021340.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/808/ind_2021340.pdf</t>
   </si>
   <si>
     <t>SOLICITA O DESTACAMENTO DE PELO MENOS UM GUARDA CIVIL MUNICIPAL (POLÍCIA MUNICIPAL) PARA EFETUAR A SEGURANÇA NAS FEIRAS LIVRE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/809/ind_2021341.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/809/ind_2021341.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CRECHE NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/810/ind_2021342.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/810/ind_2021342.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIGAÇÃO DO ESGOTO DO BAIRRO VILLA NOGUEIRA NA REDE MESTRE</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/811/ind_2021343.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/811/ind_2021343.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE CAMPEONATO DE JET SKI NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/812/ind_2021344.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/812/ind_2021344.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE CARTÓRIO DE REGISTRO OFICIAL DE IMÓVEIS E TÍTULOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/813/ind_2021345.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/813/ind_2021345.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE PEDALINHOS NO BALNEÁRIO MUNICIPAL “GUILHERME CARLINI</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/814/ind_2021346.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/814/ind_2021346.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE EMEIEF (ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E FUNDAMANTAL) NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/815/ind_2021347.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/815/ind_2021347.pdf</t>
   </si>
   <si>
     <t>SOLICITA COBERTURA NA QUADRA DA ESCOLA OSNI JOSÉ DE SOUZA, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/816/ind_2021348.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/816/ind_2021348.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM BOLSÃO DE ESTACIONAMENTO COM VAGAS EM 45 GRAUS NO CANTEIRO CENTRAL DA ALAMEDA MONSENHOR EDISSON VIEIRA LÍCIO NAS PROXIMIDADES DO CRUZAMENTO COM A AVENIDA FLORESTA, NO BAIRRO NOVA ARTUR</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/817/ind_2021349.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/817/ind_2021349.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO UM CANAL ABERTO NO CANTEIRO CENTRAL DA AV. SANTOS DUMONT, PARA ESCOAMENTO DE ÁGUA DO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/818/ind_2021350.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/818/ind_2021350.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM DISPONIBILIZADAS EM TODOS OS PONTOS DE EMBARQUE DE PASSAGEIROS, PLACAS COM OS HORÁRIOS E ITINERÁRIOS DOS ÔNIBUS QUE PRESTAM SERVIÇOS NO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/819/ind_2021351.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/819/ind_2021351.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA VIRGINIA BOER EM RUA DE MÃO ÚNICA</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/820/ind_2021352.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/820/ind_2021352.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DO POSTO DA GUARDA CIVIL MUNICIPAL DA PRAÇA SANTANA, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/821/ind_2021353.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/821/ind_2021353.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NA AVENIDA 15 DE NOVEMBRO (NA ALTURA DO Nº 1305, NO SENTIDO BAIRRO-CENTRO, E NA ALTURA DO Nº 140, NO SENTIDO CENTRO-BAIRRO), NO CRUZAMENTO DE ACESSO À RUA 10 DE ABRIL, NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/825/ind_2021354.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/825/ind_2021354.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVISÃO DA LEI Nº 3.299/2016, QUE DISPÕE SOBRE O FUNCIONAMENTO DAS FEIRAS ITINERANTES</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/826/ind_2021355.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/826/ind_2021355.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA DIRETORA DO LEGISLATIVO MEDIDAS VISANDO ENCAMINHAR CONCOMITANTEMENTE AOS ORGÃOS DE IMPRENSA AS PAUTAS E TODAS AS MATÉRIAS DELA CONSTANTES, COM A MESMA ANTECEDENCIA COM QUE SÃO ENTREGUES AOS VEREADORES</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/827/ind_2021356.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/827/ind_2021356.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE MEDIDAS COM A FINALIDADE DE INIBIR ABUSOS DE VELOCIDADE NA AVENIDA TANCREDO NEVES</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/828/ind_2021357.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/828/ind_2021357.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA ALCIDES VICENSOTTI, NO BAIRRO JARDIM DOS IPÊS, EM RUA DE SENTIDO DUPLO</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/829/ind_2021358.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/829/ind_2021358.pdf</t>
   </si>
   <si>
     <t>SOLICITA DISPONIBILIZAÇÃO DE VEÍCULO PARA A ÁREA DA SAÚDE, PARA QUE OS MÉDICOS E ENFERMEIROS DA REDE MUNICIPAL POSSAM REALIZAR VISITAS MENSAIS AOS PACIENTES QUE NECESSITEM DE ACOMPANHAMENTO DOMICILIAR</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/830/ind_2021359.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/830/ind_2021359.pdf</t>
   </si>
   <si>
     <t>SOLICITA FISCALIZAÇÃO NA FEIRA LIVRE QUE OCORRE ÀS QUARTAS-FEIRAS NO CALÇADÃO DA AV. 15 DE NOVEMBRO, DE MODO A EVITAR QUE OS FEIRANTES ESTACIONEM SEUS VEÍCULOS DE FORMA INADEQUADA, NAS VAGAS DE 45°</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/831/ind_2021360.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/831/ind_2021360.pdf</t>
   </si>
   <si>
     <t>SOLICITA A FISCALIZAÇÃO NAS FEIRAS DO MUNICÍPIO, PARA EVITAR O TRÁFEGO DE BICICLETAS, ANIMAIS SEM A DEVIDA PROTEÇÃO E AMBULANTES NÃO CADASTRADOS</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/832/ind_2021361.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/832/ind_2021361.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO EM TORNO DA CRECHE BELIZÁRIO NEVES, NA RUA JOSÉ APARECIDO NEVES COM A RUA RICCO GUIDOLIM NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/833/ind_2021362.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/833/ind_2021362.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM ISENTADOS DO PAGAMENTO DO IPTU, TODOS OS MORADORES DAS ÁREAS AFETADAS POR ENCHENTE NO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/834/ind_2021363.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/834/ind_2021363.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO DO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/835/ind_2021364.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/835/ind_2021364.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE RETROESCAVADEIRA, MOTONIVELADORA PATROL, PÁ CARREGADEIRA, CAMINHÕES BASCULANTES E ROLOS COMPACTADORES PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/836/ind_2021365.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/836/ind_2021365.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRUÇÃO DE UM CENTRO ESPORTIVO ADEQUADO PARA AS MODALIDADES OFERECIDAS PELO ‘PROJETO ESPORTIVO – CENTRO DE FORMAÇÃO ESPORTIVA’</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/837/ind_2021366.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/837/ind_2021366.pdf</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS DE SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO DAS RUAS 10 DE ABRIL COM A AVENIDA DR. FERNANDO ARENS JR.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/838/ind_2021367.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/838/ind_2021367.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA GAGLIANO FONTANA, PRÓXIMO AO CRUZAMENTO COM A AV. SANTO AMARO, NO JARDIM BELA VISTA, PRIORIZANDO A ÁREA DE LAZER NO LOCAL</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/839/ind_2021368.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/839/ind_2021368.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DA DEMARCAÇÃO  DA ÀREA RESERVADA PARA ‘EMBARQUE E DESEMBARQUE’ DE ALUNOS EM FRENTE À ESCOLA MAGDALENA SANSEVERINO GROSSO, NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/840/ind_2021369.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/840/ind_2021369.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI COMPLEMENTAR QUE DISPONHA SOBRE A CRIAÇÃO DE UM PLANO DE CARREIRA PARA O CARGO DE EDUCADOR INFANTIL NOS MOLDES DO ESTATUTO DO MAGISTÉRIO – LC 392/2004</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/841/ind_2021370.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/841/ind_2021370.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS E DEFICIENTES NA RUA 13 DE MAIO AO LADO DO BANCO DO BRASIL</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/842/ind_2021371.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/842/ind_2021371.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE SINALIZAÇÃO HORIZONTAL NA ESTRADA VICINAL PREFEITO ORLANDO KIOSIA, NOS LIMITES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/843/ind_2021372.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/843/ind_2021372.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE, ÀS SEGUNDAS-FEIRAS, SEJA PRIORIZADA A COLETA DE LIXO E MATERIAIS RECICLÁVEIS NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/844/ind_2021373.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/844/ind_2021373.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM FORNECIDOS EPIS (EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL) AOS FUNCIONÁRIOS QUE TRABALHAM NO SERVIÇO DE LIMPEZA DE RUAS, DA LAGOA DOS PÁSSAROS E DO BALNEÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/845/ind_2021374.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/845/ind_2021374.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO DO CRAEE (CENTRO DE REFERÊNCIA EM ATENDIMENTO EDUCACIONAL ESPECIAL), EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/846/ind_2021375.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/846/ind_2021375.pdf</t>
   </si>
   <si>
     <t>SOLICITA O TÉRMINO DAS OBRAS DO CRAS, NO BAIRRO JARDIM CAROLINA</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/848/ind_2021376.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/848/ind_2021376.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA OS ESTUDOS DE MODO COM QUE SEJA DEVOLVIDO AO EXECUTIVO O SALDO DISPONÍVEL NO LEGISLATIVO REFERENTE À SOBRA DOS DUODÉCIMOS, COM MAIOR FREQUENCIA</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/849/ind_2021377.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/849/ind_2021377.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E AO SECRETÁRIO DE CULTURA MEDIDAS COM O OBJETIVO DE RECUPERAÇÃO E REVITALIZAÇÃO DO LOCAL ONDE ESTÁ ENTERRADO O PROJETO CASULO, NA PRAÇA GOVERNADOR LAUDO NATEL</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/851/ind_2021378.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/851/ind_2021378.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS PACIENTES QUE APRESENTAM APENAS SUSPEITA DE ESTAREM INFECTADOS PELO COVID-19 SEJAM COLOCADOS EM ISOLAMENTO, SEPARADAMENTE DOS PACIENTES TESTADOS POSITIVOS</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/852/ind_2021379.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/852/ind_2021379.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA ANTÔNIO SIA, NA SAÍDA PARA O BAIRRO NOSSO SONHO (CASINHAS)</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/853/ind_2021380.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/853/ind_2021380.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA SAÍDA DA CIDADE, PRÓXIMO À DELEGACIA, NA ESTRADA SÃO BENTO</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/854/ind_2021381.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/854/ind_2021381.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA REYNALDO GERMANO STEIN, NA SAÍDA PARA O BAIRRO RES. DAS ORQUÍDEAS II</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/855/ind_2021382.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/855/ind_2021382.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VOLTA DA USINA DE ASFALTO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/856/ind_2021383.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/856/ind_2021383.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR CASCALHOS E FAZER MANUTENÇÃO PERIÓDICA NA ESTRADA RURAL “LIXÃO”, ATÉ O BAIRRO FILIPADA</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/857/ind_2021384.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/857/ind_2021384.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE CONVÊNIO COM TODOS OS BANCOS DO MUNICÍPIO, PARA RECEBIMENTO DAS CONTAS DA SAEAN E DEMAIS CONTAS PÚBLICAS, A FIM DE EVITAR FILAS NAS CASAS LOTÉRICAS NESTE PERÍODO DE PANDEMIA</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/858/ind_2021385.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/858/ind_2021385.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DEVOLUÇÃO, A TODOS OS INSCRITOS, DO VALOR DA TAXA DE INSCRIÇÃO DO CONCURSO PÚBLICO PARA INGRESSO NO SAEAN, COM EDITAL Nº 01/2020</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/859/ind_2021386.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/859/ind_2021386.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE ESPAÇO PARA IMPLANTAÇÃO DO PROJETO ‘ARENINHA’, NA ÁREA VERDE LOCALIZADA ENTRE A AVENIDA JOÃO MIRANDA E A RUA REYNALDO GERMANO STEIN, NO BAIRRO JD. LEONOR</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/860/ind_2021387.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/860/ind_2021387.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE ESPAÇO PARA IMPLANTAÇÃO DO PROJETO ‘ARENINHA’ ENTRE O ESTÁDIO MUNICIPAL FÁBIO FERRARI E O BALNEÁRIO GUILHERME CARLINI</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/861/ind_2021388.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/861/ind_2021388.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE ESPAÇO PARA IMPLANTAÇÃO DO PROJETO ‘ARENINHA’ NA ÁREA VERDE LOCALIZADA NA RUA JOÃO BOMBO, AO LADO DO GINÁSIO DO ITAMARATI</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/862/ind_2021389.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/862/ind_2021389.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE ESPAÇO PARA IMPLANTAÇÃO DO PROJETO ‘ARENINHA’, NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS LUIZ SPADARO CROPANIZE E MÁRIO DE ALMEIDA, NO DESMEMBRAMENTO JOÃO LEANDRO LOLLI</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/863/ind_2021390.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/863/ind_2021390.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O TRÂNSITO DE VEÍCULOS NO CRUZAMENTO DAS AVENIDAS SANTO AMARO E 15 DE NOVEMBRO, NA ALTURA DO Nº 1.476, PERMANEÇA COM LIVRE ACESSO ININTERRUPTO, INCLUSIVE ÀS QUARTAS-FEIRAS, NO HORÁRIO DA FEIRA LIVRE</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/864/ind_2021391.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/864/ind_2021391.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE, COM ILUMINAÇÃO E BANCOS, E A CONSTRUÇÃO DE UMA QUADRA DE AREIA NA ÁREA VERDE ENTRE AS RUAS NAIR FONTANA RODRIGUES E PROFESSOR EDMO WILSON CARDOSO, NO BAIRRO IDA SIA</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/865/ind_2021392.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/865/ind_2021392.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REGULARIZAÇÃO FUNDIÁRIA DE PARCELAMENTOS IRREGULARES DE SOLO URBANO E RURAL DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/867/ind_2021393.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/867/ind_2021393.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETÁRIA DE SAÚDE MEDIDAS VISANDO A INSTALAÇÃO DE CLIMATIZADOR UMIDIFICADOR NA TENDA DE ATENDIMENTO DA COVID</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/868/ind_2021394.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/868/ind_2021394.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO PROVIDÊNCIAS VISANDO O ENVIO DE PROJETO DE LEI AO LEGISLATIVO BUSCANDO A CRIAÇÃO OU ADEQUAÇÃO DA LEI MUNICIPAL ÀS REGRAS DA LEI Nº 14.017, DE 29 DE JUNHO DE 2020, ‘LEI ALDIR BLANC’ PARA O SETOR DE CULTURA</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/869/ind_2021395.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/869/ind_2021395.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DO CAMPEONATO DE PESCA NA LAGOA DOS PÁSSAROS – ÁREA DE LAZER PREFEITO EDERALDO ROSSETTI EM OUTRA DATA MAIS CONVENIENTE</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/870/ind_2021396.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/870/ind_2021396.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANTER SEMÁFOROS EM ESTADO DE ‘ATENÇÃO’ (AMARELO), NO PERÍODO NOTURNO DE BAIXO FLUXO DE VEÍCULOS</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/871/ind_2021397.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/871/ind_2021397.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO AUTORIZE A VACINAÇÃO CONTRA O COVID-19 PARA OS TAXISTAS E MOTORISTAS DE APLICATIVOS</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/872/ind_2021398.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/872/ind_2021398.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO À SECRETARIA DE SAÚDE E AOS RESPONSÁVEIS PELA PROMOÇÃO SOCIAL UNIÃO E FORMAÇÃO DE UMA CAMPANHA SOLIDÁRIA JUNTO À POPULAÇÃO SOLICITANDO A DOAÇÃO VOLUNTÁRIA DE UM QUILO DE ALIMENTO, QUANDO O CIDADÃO OU CIDADÃ FOR TOMAR A VACINA CONTRA O COVID 19</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/873/ind_2021399.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/873/ind_2021399.pdf</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/874/ind_2021400.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/874/ind_2021400.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA AVENIDA BELIZÁRIO NEVES, NO BAIRRO PQ. RESIDENCIAL IDA SIA, PRÓXIMO À EMPRESA TERRA VIVA</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/875/ind_2021401.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/875/ind_2021401.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA RUA EDMO WILSON CARDOSO, NO BAIRRO NOSSO RECANTO</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/876/ind_2021402.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/876/ind_2021402.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERDIÇÃO DA RUA BRUNO CARLSTRON, ENTRE OS BAIRROS JD. DO BOSQUE E JD. ARRIVABENE III</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/877/ind_2021403.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/877/ind_2021403.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR CASCALHOS E FAZER MANUTENÇÃO PERIÓDICA NA ESTRADA RURAL DO BAIRRO SÃO BENTO</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/878/ind_2021404.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/878/ind_2021404.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA BRUNO CARLSTRON, PRÓXIMO AO Nº 1.000</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/880/ind_2021405.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/880/ind_2021405.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REFAÇA O CONVÊNIO PARA IMPLANTAÇÃO DO BANCO DO POVO NO MUNICÍPIO, A FIM DE ATENDER AS NECESSIDADES DOS EMPRESÁRIOS EM NOSSA CIDADE, PRINCIPALMENTE NESTE MOMENTO DE CRISE PANDÊMICA</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/881/ind_2021406.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/881/ind_2021406.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO À EMPRESA VB TRANSPORTES, PARA QUE ESTA MODIFIQUE A ROTA DO ÔNIBUS QUE VEM DE SÃO PAULO A ARTUR NOGUEIRA, DE MODO QUE VOLTE A PASSAR PELA RUA DUQUE DE CAXIAS, NO BAIRRO JARDIM RESEK, ATÉ A RODOVIÁRIA</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/882/ind_2021407.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/882/ind_2021407.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA JOSÉ SATURNO, EM FRENTE AO NÚMERO 153, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/883/ind_2021408.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/883/ind_2021408.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS CONSULTAS MÉDICAS DOS PSFS SEJAM AGENDADAS  PELO WHATSAPP</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/886/ind_2021409.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/886/ind_2021409.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES DA ÁREA VERDE LOCALIZADA NA RUA ANTÔNIO ARRIVABENE, NA ALTURA DO Nº 118, NO BAIRRO BELA VISTA I</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/887/ind_2021410.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/887/ind_2021410.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE DEDETIZAÇÃO NO BAIRRO NOSSO LAR</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/888/ind_2021411.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/888/ind_2021411.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE DEDETIZAÇÃO NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/889/ind_2021412.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/889/ind_2021412.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE DEDETIZAÇÃO NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/890/ind_2021413.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/890/ind_2021413.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE DEDETIZAÇÃO NO BAIRRO JARDIM MEDEIROS</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/891/ind_2021414.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/891/ind_2021414.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E ROÇAGEM DO MATO NA CRECHE CIDÉRIA LEYNE BOER, NO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/892/ind_2021415.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/892/ind_2021415.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA ANTIGA BIBLIOTECA MUNICIPAL NA AVENIDA DR. FERNANDO ARENS JR.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/893/ind_2021416.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/893/ind_2021416.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO AO SAEAN PARA INSTALAÇÃO DE HIDRÔMETROS NO BAIRRO PARADA</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/894/ind_2021417.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/894/ind_2021417.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE CÂMERAS DE MONITORAMENTO NOS TRANSPORTES PÚBLICOS E NOS TRANSPORTES ESCOLARES</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/895/ind_2021418.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/895/ind_2021418.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE LEITOS DE UTI COM RESPIRADOR NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/896/ind_2021419.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/896/ind_2021419.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPRA DE UNIFORMES E EPIs PARA OS FUNCIONÁRIOS QUE TRABALHAM NO CEMITÉRIO MUNICIPAL EM RAZÃO DO PERÍODO DE PANDEMIA</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/897/ind_2021420.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/897/ind_2021420.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA SINCLAIR ADÃO BOER, NA ALTURA DO Nº 448, NO JARDIM DOS IPÊS</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/898/ind_2021421.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/898/ind_2021421.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA AVENIDA SANTOS DUMONT, PRÓXIMO AO Nº 314, NO BAIRRO SÃO VOCENTE</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/899/ind_2021422.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/899/ind_2021422.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ADHEMAR DE BARROS, PRÓXIMO AO NÚMERO 629, NA REGIÃO CENTRAL</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/900/ind_2021423.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/900/ind_2021423.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE LOMBADA COM FAIXA ELEVADA, NA RUA SETE DE SETEMBRO, EM FRENTE AO COLÉGIO ANGLO</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/901/ind_2021424.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/901/ind_2021424.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MÉDICOS GERIATRAS PARA A REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/902/ind_2021425.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/902/ind_2021425.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS GUIAS E SARJETAS NO ENTORNO DO CÓRREGO CONTRINS</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/903/ind_2021426.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/903/ind_2021426.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE RASPAS DE ASFALTO E FAZER MANUTENÇÃO PERIÓDICA NAS RUAS DO RESIDENCIAL BOA ESPERANÇA</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/904/ind_2021427.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/904/ind_2021427.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INCLUA OS PROFISSIONAIS DA COLETA DE LIXO NOS GRUPOS PRIORITÁRIOS DA VACINAÇÃO CONTRA O COVID-19</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/905/ind_2021428.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/905/ind_2021428.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ÂNGELO TEBALDI, PRÓXIMO AO Nº 418</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/906/ind_2021429.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/906/ind_2021429.pdf</t>
   </si>
   <si>
     <t>SOLICITA AOS DIRIGENTES DO CONSAB-SANEAMENTO AMBIENTAL- MEDIDAS ADMINISTRATIVAS VISANDO UMA EFETIVA VISTORIA GERAL NA ILUMINAÇÃO PÚBLICA DE VIAS, PRAÇAS E LOGRADOUROS PÚBLICOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/907/ind_2021430.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/907/ind_2021430.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO E AO DEPARTAMENTO DE TRÂNSITO ALTERAÇÃO NA MÃO DE DIREÇÃO NO FINAL DA RUA DOS EXPEDICIONÁRIOS NA SAÍDA PARA ENGENHEIRO COELHO</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/908/ind_2021431.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/908/ind_2021431.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS BOLETINS MÉDICOS DOS PACIENTES COM COVID-19, INTERNADOS NO HOSPITAL BOM SAMARITANO, SEJAM INFORMADOS AOS FAMILIARES POR TELEFONE</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/909/ind_2021432.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/909/ind_2021432.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE CICLOVIA NA RUA ADHEMAR DE BARROS, NO TRECHO ENTRE AS RUAS RUI BARBOSA E EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/910/ind_2021433.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/910/ind_2021433.pdf</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS ADMINISTRATIVAS DE MODO A SE EFETUAR A EFETIVA APLICAÇÃO DAS REGRAS CONTIDAS NA LEI Nº. 13.874, PARA FACILITAR A VIDA DE PEQUENOS EMPRESÁRIOS E ABERTURA DE MEIS, LEI DE LIBERDADE ECONÔMICA</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/911/ind_2021434.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/911/ind_2021434.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL COM O OBJETIVO DE FACILITAR O RECEBIMENTO PELA MUNICIPALIDADE DE DOAÇÃO DE BENS MÓVEIS E EQUIPAMENTOS</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/912/ind_2021435.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/912/ind_2021435.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CONCENTRAÇÃO E FORTALECIMENTO DOS VALORES DEVOLVIDOS PELO LEGISLATIVO A TÍTULO DE DEVOLUÇÃO DE DUODÉCIMOS PARA A ÁREA DE SAÚDE, EM ESPECIAL, PARA AQUISIÇÃO DE PRODUTOS E INSUMOS FORTALECENDO A DEFESA DOS CIDADÃOS CONTRA O COVID 19</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/913/ind_2021436.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/913/ind_2021436.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS ASSISTENTES SOCIAIS DA SAÚDE SEJAM TRANSFERIDAS PARA UM LOCAL MAIS PRÓXIMO DO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/914/ind_2021437.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/914/ind_2021437.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO ASFALTO DA RUA BIAGGIO MAURO, NA ALTURA DO Nº 535, ESQUINA COM A RUA JOÃO BOMBO, NO BAIRRO PQ. ITAMARATY</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/915/ind_2021438.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/915/ind_2021438.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE BEBEDOURO DE ÁGUA ENTRE AS ALAMEDAS MONSENHOR EDISSON VIEIRA LÍCIO E NORIVALDO TEODORO DE ABREU (XANFRA), NO BAIRRO NOVA ARTUR</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/916/ind_2021439.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/916/ind_2021439.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CORTE DO MATO E A LIMPEZA DAS GUIAS DA ALAMEDA MONSENHOR EDISSON VIEIRA LÍCIO, NO BAIRRO NOVA ARTUR</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/917/ind_2021440.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/917/ind_2021440.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CORTE DO MATO E A LIMPEZA DAS GUIAS DA ALAMEDA VEREADOR JOÃO CANTARELLI, NO BAIRRO NOVA ARTUR</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/918/ind_2021441.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/918/ind_2021441.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CORTE DO MATO E A LIMPEZA DAS GUIAS DA ALAMEDA NORIVALDO TEODORO DE ABREU (XANFRA), NO BAIRRO NOVA ARTUR</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE LIXEIRA COMUNITÁRIA NA ESTRADA DO SÃO BENTO, ATRÁS DA CAIXA DÁGUA DO MARTINELLI</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/920/ind_2021443.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/920/ind_2021443.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DOS REFLETORES DOS CAMPOS DE FUTEBOL SOCIETY LOCALIZADOS NOS BAIRROS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/921/ind_2021444.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/921/ind_2021444.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÃO DE TESTAGEM EM MASSA DA POPULAÇÃO NOGUEIRENSE, PARA A COVID-19</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/922/ind_2021445.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/922/ind_2021445.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA QUADRA POLIESPORTIVA E CONSERTO DOS BRINQUEDOS DO PLAYGROUND DA ÁREA VERDE LOCALIZADA NA RUA ADHEMAR DE BARROS, NA ALTURA DO Nº 2.025, NO PQ. DAS PAINEIRAS</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/923/ind_2021446.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/923/ind_2021446.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA E COLOCAR CASCALHOS NA CONTINUAÇÃO DA RUA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/924/ind_2021447.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/924/ind_2021447.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/925/ind_2021448.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/925/ind_2021448.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA CRECHE JOSEPHIN TAGLIARI, NO BAIRRO JD, PLANALTO</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/926/ind_2021449.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/926/ind_2021449.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DA RUA SANTO DE FÁVERI COM A AV. SANTO AMARO, NO BAIRRO ARRIVABENE III</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/927/ind_2021450.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/927/ind_2021450.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PODA DA ÁRVORE QUE ESTÁ LOCALIZADA NA RUA SANTO DE FÁVERI, AO LADO DIREITO DO NÚMERO 240, NO BAIRRO ARRIVABENE III</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/928/ind_2021451.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/928/ind_2021451.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, COM RETIRADA DO LIXO RESULTANTE DO CORTE DO MATO E ACÚMULO DE RESÍDUOS, NA RUA SANTO DE FÁVERI, EM FRENTE AOS NÚMEROS 240/252, NO BAIRRO ARRIVABENE III</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/929/ind_2021452.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/929/ind_2021452.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DAS RUAS BRUNO CARLSTRON, ROSÁRIA MARIA NEVES E AV. SANTOS DUMONT</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/930/ind_2021453.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/930/ind_2021453.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE, BRINQUEDOS DE PLAYGROUND E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS JOAQUIM FRANCISCO ALBINO E BENEDITO BUENO DE OLIVEIRA FILHO, NO BAIRRO SACILOTTO I</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/931/ind_2021454.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/931/ind_2021454.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE SISTEMA DE MONITORAMENTO POR CÂMERAS NA PRAÇA GOVERNADOR LAUDO NATEL PROXIMO AO PROJETO CASULO</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/932/ind_2021455.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/932/ind_2021455.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LIXEIRAS NA PRAÇA SANTANA, EM FRENTE A IGREJA DA SANTA RITA NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/933/ind_2021456.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/933/ind_2021456.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTEAMENTO COM BRAÇOS DE ILUMINAÇÃO NA PISTA DE CICLISMO LOCALIZADA NO CANTEIRO CENTRAL DO CINTURÃO VERDE ENTRE AS RUAS JOSÉ GUIDOTTI E RUA DOS EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/934/ind_2021457.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/934/ind_2021457.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MEDIDAS COM O OBJETIVO DE RECUPERAÇÃO E RECONSTRUÇÃO DAS CALÇADAS LATERAIS DAS PRAÇAS EXISTENTES NA ÁREA CENTRAL DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/935/ind_2021458.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/935/ind_2021458.pdf</t>
   </si>
   <si>
     <t>SOLICITA O FORNECIMENTO DE TABLETS PARA A GUARDA MUNICIPAL, PARA O REGISTRO ONLINE DE OCORRÊNCIAS</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/936/ind_2021459.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/936/ind_2021459.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM TERMÔMETRO DIGITAL PARA AFERIR A TEPERATURA DOS VEREADORES E FUNCIONÁRIOS NA ENTRADA DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/937/ind_2021460.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/937/ind_2021460.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUÇÃO DE 50% (CINQUENTA POR CENTO) NO IPTU, ISS E CIP PARA EMPRESAS ESTABELECIDAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/938/ind_2021461.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/938/ind_2021461.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O ÔNIBUS CIRCULAR PASSE A FAZER LINHA NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/939/ind_2021462.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/939/ind_2021462.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA DE TERCEIRA IDADE AO AR LIVRE NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/940/ind_2021463.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/940/ind_2021463.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/941/ind_2021464.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/941/ind_2021464.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UM PSF MÓVEL PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/942/ind_2021465.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/942/ind_2021465.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PSF RURAL NO BAIRRO JARDIM FLAMBOYANT</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/943/ind_2021466.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/943/ind_2021466.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL COM VESTIÁRIOS NO BAIRRO MORADA DO SOL</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/944/ind_2021467.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/944/ind_2021467.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NO BAIRRO FAZENDINHA</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/945/ind_2021468.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/945/ind_2021468.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA  DE FUTEBOL DE AREIA NO BAIRRO BOM RETIRO</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/946/ind_2021469.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/946/ind_2021469.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAR  UM  PONTO DE ÔNIBUS COM COBERTURA NO BAIRRO MORADA DO SOL</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/947/ind_2021470.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/947/ind_2021470.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO AUTORIZE A VACINAÇÃO CONTRA O COVID-19 PARA DEFICIENTES FÍSICOS E PESSOAS COM BAIXA IMUNIDADE</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/948/ind_2021471.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/948/ind_2021471.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA VALÉRIO SIA, NA ALTURA DO Nº 305, NO BAIRRO JARDIM DOS IPÊS</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/949/ind_2021472.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/949/ind_2021472.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BEBEDOUROS DE ÁGUA NO POÇO ARTESIANO DO BAIRRO JARDIM SACILOTTO I</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/950/ind_2021473.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/950/ind_2021473.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BEBEDOUROS DE ÁGUA NO POÇO ARTESIANO DO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/951/ind_2021474.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/951/ind_2021474.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BEBEDOUROS DE ÁGUA NO POÇO ARTESIANO DO BAIRRO PARQUE RESIDENCIAL HUMBERTO ROSSETTI</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/952/ind_2021475.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/952/ind_2021475.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA AVENIDA SANTO AMARO NO TRECHO ENTRE AS RUAS SÃO SEBASTIÃO E ÂNGELA PECIFERRARI</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/953/ind_2021476.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/953/ind_2021476.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM BOLSÃO DE ESTACIONAMENTO COM VAGAS EM 45 GRAUS NA AVENIDA DR. FERNANDO ARENS JR. EM FRENTE À BANCA DO CACO, NA PRAÇA DA FONTE</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/954/ind_2021477.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/954/ind_2021477.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SÃO BENTO, NO TRECHO COMPREENDIDO ENTRE AS RUAS SÃO JOSÉ E LUCIANO ANTÔNIO CARMONA, NO BAIRRO JD. RICARDO DUZZI</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/955/ind_2021478.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/955/ind_2021478.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REESTRUTURAÇÃO DO ARRIMO DE SUSTENTAÇÃO DA CALÇADA, E RECOLOCAÇÃO DA TELA DE PROTEÇÃO QUE CEDEU NA RUA 10 DE ABRIL, SENTIDO BAIRRO-CENTRO, NO LIMITE DA RUA OSVALDO CRUZ COM A ÁREA VERDE, NO BAIRRO SANTA ROSA</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/956/ind_2021479.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/956/ind_2021479.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA NIVELADORA E COLOCAR CASCALHOS NA RUA SANTO ANTÔNIO DE POSSE, NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/957/ind_2021480.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/957/ind_2021480.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, COM RETIRADA DO LIXO ACUMULADO, NA ÁREA VERDE LOCALIZADA NA RUA MIGUEL VICENSOTTI, NO BAIRRO PQ. RESIDENCIAL CAROLINA, PRÓXIMO À CONSTRUÇÃO DO CRAS</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/958/ind_2021481.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/958/ind_2021481.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DAS LOMBADAS LOCALIZADAS NO KM 10 DA RODOVIA DOS AGRICULTORES, PRÓXIMAS AO ECOPONTO</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/959/ind_2021482.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/959/ind_2021482.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA ILUMINAÇÃO E PODA DO MATO DO PLAYGROUND DO CAMPO DO RAPADÃO</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/960/ind_2021483.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/960/ind_2021483.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INCLUA O MUNICÍPIO DE ARTUR NOGUEIRA NO PROGRAMA DE REGULARIZAÇÃO DE IMÓVEIS DO ESTADO</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/961/ind_2021484.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/961/ind_2021484.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE, APÓS A REFORMA DA ESCOLA MODELO, AS SECRETARIAS MUNICIPAIS SEJAM TRANSFERIDAS PARA O REFERIDO LOCAL</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/962/ind_2021485.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/962/ind_2021485.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NOS CANTEIROS EM TODA EXTENSÃO DO CALÇADÃO DA AVENIDA 15 DE NOVEMBRO, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/963/ind_2021486.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/963/ind_2021486.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA CRECHE BELIZÁRIO NEVES, NO BAIRRO PQ. DOS TRABALHADORES</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/964/ind_2021487.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/964/ind_2021487.pdf</t>
   </si>
   <si>
     <t>SOLICITA  COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA  NO TREVO QUE LIGA A VICINAL ARTUR NOGUEIRA A LIMEIRA</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/965/ind_2021488.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/965/ind_2021488.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PODA DO MATO NAS LATERAIS DA AVENIDA FLORESTA</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/966/ind_2021489.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/966/ind_2021489.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO PROCEDA COM A INSTALAÇÃO DE BUEIROS COM GRADES DE CONTENÇÃO DE LIXO</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/967/ind_2021490.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/967/ind_2021490.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA NIVELADORA E COLOCAR CASCALHOS EM TODAS AS RUAS DO BAIRRO BENVENUTO</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/968/ind_2021491.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/968/ind_2021491.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO VAZAMENTO DE ÁGUA NA RUA JÚLIO CAETANO, NAS PROXIMIDADES DO Nº 1.150, NO BAIRRO JARDIM OLINDA</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/969/ind_2021492.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/969/ind_2021492.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE, COLOCAÇÃO DE BRINQUEDOS E CONCLUSÃO DA CONSTRUÇÃO DE CALÇADAS NA ÁREA VERDE ENTRE AS RUAS PROFª MAGDALENA SANSEVERINO GROSSO E ANTÔNIO DE SÁ, NO RESIDENCIAL DONA LEDA</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/970/ind_2021493.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/970/ind_2021493.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA JOÃO TAGLIARI, EM FRENTE AO NÚMERO 227, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/971/ind_2021494.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/971/ind_2021494.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA JOÃO SETIN EM RUA DE MÃO ÚNICA</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/972/ind_2021495.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/972/ind_2021495.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA SANTO DE FAVERI COM A RUA ANTÔNIO SIA</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/973/ind_2021496.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/973/ind_2021496.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA NIVELADORA E COLOCAR RASPAS DE ASFALTO NAS RUAS OSVALDO CHISTE E PAULO RODRIGUES, NO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/974/ind_2021497.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/974/ind_2021497.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA AVENIDA SANTO AMARO, NO TRECHO LOCALIZADO NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/975/ind_2021498.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/975/ind_2021498.pdf</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/976/ind_2021499.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/976/ind_2021499.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CASAS DA CDHU NA ÁREA VERDE LOCALIZADA NA RUA LUIZ CARLOS SIA NO BAIRRO SACILOTTO II</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/977/ind_2021500.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/977/ind_2021500.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA NAIR FONTANA RODRIGUES, EM FRENTE AO NÚMERO 465, NO BAIRRO PARQUE RESIDENCIAL IDA SIA</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/978/ind_2021501.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/978/ind_2021501.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS PARA EFETIVAÇÃO DAS BAIXAS DOS ‘DDA’ EM NOMES DE CONTRIBUINTES QUE JÁ EFETUARAM O PAGAMENTO DE SEUS TRIBUTOS E AINDA CONSTAM COMO PENDENTES NO SISTEMA DDA</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/979/ind_2021502.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/979/ind_2021502.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETARIA DE EDUCAÇÃO MEDIDAS VISANDO DIVULGAÇÃO, ORIENTAÇÃO E INFORMAÇÕES GERAIS SOBRE A EXISTÊNCIA E  TEOR DO CONTEÚDO DO PROJETO CASULO PARA CONHECIMENTO DOS ALUNOS DA REDE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/980/ind_2021503.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/980/ind_2021503.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PRESIDENTE SUPERINTENDENTE DO SAEAN GABRIELA MONTOYA  E AO PREFEITO MUNICIPAL LUCAS SIA RISSATO A EFETIVA E INTENSA IMPLANTAÇÃO DE UMA CAMPANHA DE CONSCIENTIZAÇÃO JUNTO À NOSSA POPULAÇÃO VISANDO A ECONOMIA NO CONSUMO DIÁRIO DE ÁGUA POTÁVEL</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/981/ind_2021504.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/981/ind_2021504.pdf</t>
   </si>
   <si>
     <t>SOLICITA À EMPRESA VIAÇÃO BONAVITA A POSSIBILIDADE DE ALTERAÇÃO DE ITINERÁRIO QUANDO DA CHEGADA DOS ÔNIBUS VINDOS DO SENTIDO CAMPINAS PARA QUE ESTES ADENTREM PELA ENTRADA DO JARDIM REZEK III, ESPECIALMENTE NO PERÍODO NOTURNO</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/982/ind_2021505.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/982/ind_2021505.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FIRME PARCERIA COM CLÍNICA(S) DE APOIO A DEPENDENTES QUÍMICAS DO SEXO FEMININO</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/983/ind_2021506.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/983/ind_2021506.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA BELMIRO ARRIVABENE, NA ALTURA DO Nº 355, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/984/ind_2021507.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/984/ind_2021507.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA VALÉRIO SIA, NA ALTURA DO Nº 465, NO BAIRRO JARDIM DOS IPÊS</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/985/ind_2021508.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/985/ind_2021508.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA NOS ACOSTAMENTOS NA VICINAL QUE LIGA ARTUR NOGUEIRA A COSMÓPOLIS NO TRECHO ENTRE A SP 107 E A DIVISA DOS MUNICÍPIOS</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/986/ind_2021509.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/986/ind_2021509.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL DO ESTÁDIO MUNICIPAL “FÁBIO FERRARI</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/987/ind_2021510.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/987/ind_2021510.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DOS ALAMBRADOS,  PINTURA E REPAROS NA ILUMINAÇÃO DOS CAMPOS DE GRAMA SINTÉTICA DO RAPADÃO, BELA VISTA, CAROLINA E PLANALTO</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/988/ind_2021511.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/988/ind_2021511.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE GERADORES DE ENERGIA PARA A REPRESA DE CAPTAÇÃO DE ÁGUA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/989/ind_2021512.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/989/ind_2021512.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO PERIÓDICA NA PRAÇA SANTANA</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/990/ind_2021513.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/990/ind_2021513.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABERTURA DE PASSAGEM PARA PEDESTRES NO GUARD-RAIL NA RODOVIA SP 332, BEM AO LADO DA PASSARELA QUE LIGA OS BAIRROS JARDIM DO TREVO E JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/991/ind_2021514.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/991/ind_2021514.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETARIA DE EDUCAÇÃO MEDIDAS VISANDO A IMPLANTAÇÃO DE SALA DE AULA PARA MINISTRAR O EJA, CURSOS INICIAIS, NA ESCOLA MARIA PLASCIDINA DE ALMEIDA NO BAIRRINHO</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/992/ind_2021515.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/992/ind_2021515.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO E MANUTENÇÃO DA ÁREA DE LAZER PREFEITO EDERALDO ROSSETTI, CONHECIDA COMO LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/993/ind_2021516.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/993/ind_2021516.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETÁRIA DE EDUCAÇÃO ESTUDOS VISANDO A ELABORAÇÃO DE MAIS UM LIVRO DA HISTÓRIA DA CIDADE EM CONTINUIDADE AOS JÁ EXISTENTES ATUALIZANDO AS INFORMAÇÕES</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/994/ind_2021517.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/994/ind_2021517.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETÁRIA DE EDUCAÇÃO MEDIDAS VISANDO A CRIAÇÃO E IMPLANTAÇÃO DE UMA ESCOLA MUNICIPAL DE MÚSICA OU A CRIAÇÃO DE UMA MATÉRIA NA GRADE CURRICULAR DE ENSINO DE MÚSICA</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/995/ind_2021518.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/995/ind_2021518.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETÁRIA DE SAÚDE A REALIZAÇÃO DE UM DIA “D” PARA VACINAÇÃO CONTRA A GRIPE</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/996/ind_2021519.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/996/ind_2021519.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE SINALIZAÇÃO DE SOLO, NA RUA AMADEU DE FAVERI NO INICIO DA RUA MADALENA PEREIRA GOMES DE CAMPOS NO JARDIM DE COLORES, BEM COMO, INSTALAÇÃO DE PLACAS DE RUA SEM SAÍDA E DE VELOCIDADE PERMITIDA</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES, MARCELO DE OLIVEIRA RIBEIRO, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/997/ind_2021520.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/997/ind_2021520.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO DA ESTAÇÃO DE CAPTAÇÃO DE ÁGUA DO RIO POQUINHA</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/998/ind_2021521.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/998/ind_2021521.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO JUNTO AOS MUNÍCIPES UM TRABALHO DE CONSCIENTIZAÇÃO ATRAVÉS DE DISTRIBUIÇÃO DE PANFLETOS EDUCATIVOS TRATANDO DO USO DE BICICLETAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/999/ind_2021522.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/999/ind_2021522.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DAS MEDIDAS DE FISCALIZAÇÃO E CUMPRIMENTO DAS REGRAS CONTIDAS NA LEI COMPLEMENTAR Nº. 252 – CÓDIGO DE POSTURAS, NO TOCANTE À QUESTÃO DE PERTURBAÇÃO DO SOSSEGO PÚBLICO</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1000/ind_2021523.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1000/ind_2021523.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR OS SERVIÇOS DE REFORMA E REVITALIZAÇÃO DA ENTRADA DA NECRÓPOLE MUNICIPAL E DA CAPELA EXISTENTE NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1001/ind_2021524.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1001/ind_2021524.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO E COLOCAÇÃO DE ILUMINAÇÃO NA PRAÇA EXISTENTE ANEXA AO CAMPO DE FUTEBOL DO CLUBE RECREATIVO FLORESTA COM FRENTE PARA A RUA MARIA SIMÕES DE ANDRADE</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1002/ind_2021525.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1002/ind_2021525.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESTINAÇÃO DE UM ÔNIBUS PARA A SECRETARIA DE ESPORTE E LAZER</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1003/ind_2021526.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1003/ind_2021526.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INTERVENÇÃO PARA A CRIAÇÃO DO CARTÓRIO ELEITORAL EM ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1004/ind_2021527.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1004/ind_2021527.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E ÀS SECRETÁRIAS DE EDUCAÇÃO E DE SAÚDE A FORMULAÇÃO DE UM PROGRAMA DE DIAGNÓSTICO OFTALMOLÓGICO NAS CRIANÇAS ATENDIDAS NAS CRECHES E ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1005/ind_2021528.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1005/ind_2021528.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE RESERVATÓRIO FIXO CONTENDO ÁLCOOL EM GEL NO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1006/ind_2021529.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1006/ind_2021529.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO PERIÓDICA NOS BEBEDOUROS LOCALIZADOS NOS LOCAIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1007/ind_2021530.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1007/ind_2021530.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, CONSTRUÇÃO DE CALÇADA, COLOCAÇÃO DE BANCOS, POÇO ARTESIANO E ILUMINAÇÃO PÚBLICA NA PRAÇA FRANCISCO DE SÁ, NO BAIRRO SANTA IZABEL</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1008/ind_2021531.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1008/ind_2021531.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A REALIZAÇÃO DE CASAMENTO COMUNITÁRIO</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1009/ind_2021532.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1009/ind_2021532.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA DE SAÚDE DO MUNICÍPIO QUE SEJA FEITO MUTIRÃO PARA REALIZAÇÃO DE EXAMES DE OFTALMO, ULTRASSOM, GINECOLOGIA, TOMOGRAFIA E RESSONÂNCIA PARA ZERAR A FILA DE ESPERA</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1010/ind_2021533.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1010/ind_2021533.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ENVIE PROJETO DE LEI AO LEGISLATIVO REALIZANDO ALTERAÇÕES NA LEI COMPLEMENTAR Nº 547/2013 QUE ACRESCENTOU OS INCISOS I,II E III NO ARTIGO 61º DA LEI COMPLEMENTAR Nº 103/1997</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1011/ind_2021534.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1011/ind_2021534.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS AMARELAS EXISTENTES NO POSTEAMENTO DE ILUMINAÇÃO PÚBLICA DAS RUAS NO JARDIM DAS ORQUÍDEAS PARA LÂMPADAS DO TIPO LED E OU OUTRA COM MELHOR QUALIDADE VISANDO MELHORAR A ILUMINAÇÃO DAS VIAS PÚBLICAS DESTE BAIRRO</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1012/ind_2021535.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1012/ind_2021535.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGUARIZAÇÃO DO PÁTIO DE RECOLHIMENTOS DE VEÍCULOS DO DETRAN E REGULAMENTAÇÃO DOS SERVIÇOS DE GUINCHO</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1013/ind_2021536.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1013/ind_2021536.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E AMPLIAÇÃO DA CEMEI JOSÉ AMAZILIO TERESANI LOCALIZADA NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E AMPLIAÇÃO DA CRECHE MUNICIPAL IVONE BARROS DA ROSA LOCALIZADA NO CONJUNTO HABITACIONAL NOSSO SONHO</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1015/ind_2021538.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1015/ind_2021538.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SAEAN REALIZE A INSTALAÇÃO DO SEGUNDO HIDRÔMETRO NAS CASAS DE MEIO TERRENO LOCALIZADAS NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1016/ind_2021539.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1016/ind_2021539.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA QUADRA DE BASQUETE DA LAGOA DOS PÁSSAROS COM A COLOCAÇÃO DE MAIS UMA TABELA COM CESTA</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1017/ind_2021540.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1017/ind_2021540.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS LUIZ STRASSA e ÂNGELO SETIN, NO BAIRRO PQ. DAS PALMEIRAS</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1018/ind_2021541.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1018/ind_2021541.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA RAYMUNDO BERNI COM A RUA ALBERTINO FONTANA</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1019/ind_2021542.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1019/ind_2021542.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA PROFESSOR ICÍLIO D. DE VASCONCELOS COM A RUA RICARDO TAGLIARI, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1020/ind_2021543.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1020/ind_2021543.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NOS LOCAIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1021/ind_2021544.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1021/ind_2021544.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS DÁRIO CAETANO, Nº 472, E AFONSO FACINI, Nº 397, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1022/ind_2021545.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1022/ind_2021545.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MUDANÇA DE REFERÊNCIA SALARIAL DOS CONDUTORES DE AMBULÂNCIAS/SOCORRISTAS DO SETOR 192, DE 27 PARA 37</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1023/ind_2021546.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1023/ind_2021546.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE RASPAS DE ASFALTO E MANUTENÇÃO PERIÓDICA NA ESTRADA ATN-345, NO RESIDENCIAL DA TORRE E A CONSTRUÇÃO DE MANILHAS NO TRECHO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1024/ind_2021547.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1024/ind_2021547.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA DENOMINADA “PRAÇA DOS CACTOS”, NA ÁREA VERDE PRÓXIMA À “PISTA DE SKATE HUGO DELGADO CARLSTRON”</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1025/ind_2021548.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1025/ind_2021548.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE ESTRUTURAS DO TIPO “PERGOLADO” NAS EXTREMIDADES DA PRAÇA DOS CACTOS, LOCALIZADA NA ÁREA VERDE PRÓXIMA À “PISTA DE SKATE HUGO DELGADO CARLSTRON”</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1026/ind_2021549.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1026/ind_2021549.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CAMPO DE BOCHA PRÓXIMO À RÉPLICA DA ESTAÇÃO, NO CENTRO.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1027/ind_2021550.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1027/ind_2021550.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PISTA DE AULAS PRÁTICAS DE DIREÇÃO SEJA TRANSFERIDA PARA O BALNEÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1028/ind_2021551.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1028/ind_2021551.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PLANTIO DE ÁRVORES E A COLOCAÇÃO DE BANCOS NA ÁREA VERDE LOCALIZADA NO PARQUE IMPERIAL</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1029/ind_2021552.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1029/ind_2021552.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1030/ind_2021553.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1030/ind_2021553.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REALIZE PARCERIA COM O CENTRO UNIVERSITÁRIO ADVENTISTA DE ENGENHEIRO COELHO - UNASP</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1031/ind_2021554.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1031/ind_2021554.pdf</t>
   </si>
   <si>
     <t>INDICA MEDIDAS VISANDO A ALTERAÇÃO NAS DATAS PARA PAGAMENTO DE IPTU E TAXAS DO EXERCÍCIO DE 2022 E SEGUINTES PARA QUE A DATA DOS VENCIMENTOS MENSAIS SEJAM ALTERADAS PARA PAGAMENTO COM VENCIMENTO NO ULTIMO DIA UTIL DO MÊS SUBSEQUENTE</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1032/ind_2021555.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1032/ind_2021555.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANTEIRO CENTRAL COM POSTES DE ILUMINAÇÃO NA ENTRADA DA CIDADE, MAIS PRECISAMENTE EM TODA A EXTENSÃO EM FRENTE AO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1033/ind_2021556.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1033/ind_2021556.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA  NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1034/ind_2021557.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1034/ind_2021557.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA AO LADO DO GINÁSIO DE ESPORTES  MAURICIO SIA</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1035/ind_2021558.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1035/ind_2021558.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGULAMENTAÇÃO DA LEI COMPLEMENTAR Nº 652 DE 10 DE JUNHO DE 2021 PARA FIXAR O VALOR MENSAL DO CARTÃO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS EM NO MÍNIMO 150 REAIS</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1036/ind_2021559.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1036/ind_2021559.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BARREIRAS QUE PROIBAM A PASSAGEM DE MOTOS NAS PASSARELAS DO CORREGO CONTRINS QUE LIGAM OS BAIRROS SACILOTTO I E II E PARQUE INDUSTRIAL BATISTELA</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1037/ind_2021560.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1037/ind_2021560.pdf</t>
   </si>
   <si>
     <t>SOLICITA DISTRIBUIÇÃO GRATUITA DE ABSORVENTES FEMININOS OU COLETORES MENSTRUAIS EM ESPAÇOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1038/ind_2021561.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1038/ind_2021561.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ELVIRA VICENSOTTI, NAS PROXIMIDADES DA ‘CASA DO CAMINHO’, NO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1039/ind_2021562.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1039/ind_2021562.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM PLANO DE CARREIRA PARA OS MOTORISTAS DE AMBULÂNCIA</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1040/ind_2021563.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1040/ind_2021563.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À PRESIDENTE SUPERINTENDENTE DO SAEAN A APLICAÇÃO DAS REGRAS CONTIDAS NA LEI Nº. 2754, DE 27/12/2004, DENOMINADA ‘LEI DA SOLIDARIEDADE’, DISPONDO SOBRE A POSSIBILIDADE DE SE EFETUAR DOAÇÕES VOLUNTÁRIAS, POR PARTE DOS MUNÍCIPES, DE VALORES NAS CONTAS MENSAIS DE ÁGUA E ESGOTO A SEREM DESTINADAS ÀS ENTIDADES ASSISTÊNCIAIS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1041/ind_2021564.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1041/ind_2021564.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES LOCALIZADAS NA RUA SERVIDÃO 03, Nº 07, NO BAIRRO CHÁCARA BENVENUTO</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1042/ind_2021565.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1042/ind_2021565.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE ÁREAS COBERTAS EM TORNO DO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1043/ind_2021566.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1043/ind_2021566.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO À EMPRESA DE TRANSPORTE INTERMUNICIPAL, PARA QUE A ROTA DO ÔNIBUS SEJA ESTENDIDA ATÉ O BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1044/ind_2021567.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1044/ind_2021567.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DELIMITAÇÃO DE UM CALÇADÃO COMERCIAL NA AVENIDA FERNANDO ARENS, QUE SE ESTENDA DESDE O CRUZAMENTO COM A RUA DUQUE DE CAXIAS, ATÉ O CRUZAMENTO COM A RUA FLORIANO PEIXOTO</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1045/ind_2021568.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1045/ind_2021568.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA EM 3D DE TODAS AS FAIXAS DE PEDESTRES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1046/ind_2021569.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1046/ind_2021569.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE CÂMERAS DE MONITORAMENTO PRÓXIMAS AOS BALCÕES DE ATENDIMENTO DE TODOS OS PSFS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1047/ind_2021570.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1047/ind_2021570.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTORES DE VELOCIDADE “TIPO LOMBADA”, NA ALAMEDA ANTÔNIO DE FAVERI NETO, NA ALTURA DOS _x000D_
 Nº 1.440 E 1.880, NO BAIRRO RESIDENCIAL VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1048/ind_2021571.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1048/ind_2021571.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA DE TERCEIRA IDADE NA ÁREA VERDE LOCALIZADA NA RUA DIEGO GARCIA, NO BAIRRO JARDIM MEDEIROS</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1049/ind_2021572.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1049/ind_2021572.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA JOSÉ RUIVO EVANGELISTA COM A RUA LUIZ ROSSETTI</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1050/ind_2021573.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1050/ind_2021573.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA HUMBERTO ROSSETTI COM A RUA DEZ DE ABRIL</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1051/ind_2021574.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1051/ind_2021574.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA JOSÉ SIA COM A RUA LUIZ ROSSETTI</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1052/ind_2021575.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1052/ind_2021575.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA ANTÔNIO DOS SANTOS COM A RUA LUIZ ROSSETTI</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1053/ind_2021576.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1053/ind_2021576.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM POÇO ARTESIANO NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS PROFESSORA MAGDALENA SANSEVERINO GROSSO E ANTÔNIO DE SÁ, NO RESIDENCIAL DONA LEDA</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1054/ind_2021577.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1054/ind_2021577.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A RECUPERAÇÃO E O CONSERTO DA GRADE DE PROTEÇÃO DO BUEIRO EXISTENTE NA RUA COSTABILE ROMANO, NA VILA SÃO VICENTE</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1055/ind_2021578.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1055/ind_2021578.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE SINALIZAÇÃO DE SOLO, COM PINTURAS DE FAIXA DEMARCATÓRIA E INDICAÇÃO DE TRÂNSITO COM COLOCAÇÃO DE PLACAS INDICATIVAS NA AVENIDA FLORESTA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1056/ind_2021579.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1056/ind_2021579.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A RECONSTRUÇÃO DA VALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA CAETANO MARTINELI COM A RUA ANTONIO SIA</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1057/ind_2021580.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1057/ind_2021580.pdf</t>
   </si>
   <si>
     <t>INDICA ALTERAÇÃO DE TRÂNSITO, EM MÃO DE DIREÇÃO, NA RUA ANTONIO MATHEUS, NA VILA QUEIROZ</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1058/ind_2021581.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1058/ind_2021581.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS UNIDADES MUNICIPAIS DE SAÚDE REALIZEM ATENDIMENTO OBRIGATÓRIO E INTEGRAL DE PESSOAS EM SITUAÇÃO DE VIOLÊNCIA SEXUAL</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1059/ind_2021582.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1059/ind_2021582.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NO SISTEMA DE REGISTRO DE GUIAS DE TAXAS E TRIBUTOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1060/ind_2021583.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1060/ind_2021583.pdf</t>
   </si>
   <si>
     <t>SOLICITA AJUSTE NOS HORÁRIOS DOS ÔNIBUS CIRCULARES DO MUNICÍPIO E CONFECÇÃO DE PANFLETOS COM OS NOVOS HORÁRIOS PARA SEREM DISTRIBUIDOS A POPULAÇÃO</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1061/ind_2021584.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1061/ind_2021584.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORE LOCALIZADA NA RUA DOMINGOS GALLO, NA ALTURA DO Nº 1.522, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1062/ind_2021585.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1062/ind_2021585.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE 5 ÁRVORES LOCALIZADAS NA RUA BRUNO CARLSTRON, NA ALTURA DO Nº 266, NO BAIRRO JD. PLANALTO</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1063/ind_2021586.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1063/ind_2021586.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA SEBASTIÃO RODRIGUES, NA ALTURA DO Nº 873, NO BAIRRO PARQUE ORLANDO CORREIA BARBOSA</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1064/ind_2021587.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1064/ind_2021587.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA PAULO RODRIGUES, NA ALTURA DOS Nº 90 E 116, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1065/ind_2021588.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1065/ind_2021588.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA EROSÃO CAUSADA PELOS DANOS ÀS MANILHAS DO CÓRREGO CONTRINS, NA RUA DOMINGOS GALLO, NA ALTURA DO Nº 642, NO JARDIM MEDEIROS</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1066/ind_2021589.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1066/ind_2021589.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA DO CORETO</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1067/ind_2021590.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1067/ind_2021590.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PISTA DE SKATE</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1068/ind_2021591.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1068/ind_2021591.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SAEAN COMPRE UMA ÁREA PARA FAZER SUA SEDE PRÓPRIA</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1069/ind_2021592.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1069/ind_2021592.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO À EMPRESA DE TRANSPORTE INTERMUNICIPAL, PARA QUE A ROTA DO ÔNIBUS SEJA ESTENDIDA ATÉ O BAIRRO RESIDENCIAL DA TORRE, PASSANDO PELO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1070/ind_2021593.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1070/ind_2021593.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INCLUA O BAIRRO CHÁCARA FLAMBOYANT NO ‘PROGRAMA CIDADE LEGAL’, DO GOVERNO DO ESTADO</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1071/ind_2021594.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1071/ind_2021594.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JÚLIO CAETANO, NO TRECHO COMPREENDIDO ENTRE AS RUAS JOSÉ AMARO RODRIGUES E HUMBERTO ROSSETTI, NO JARDIM OURO BRANCO</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1072/ind_2021595.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1072/ind_2021595.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA HUMBERTO ROSSETTI, NO TRECHO COMPREENDIDO ENTRE A RUA JÚLIO CAETANO E A AV. XV DE NOVEMBRO, NO JARDIM OURO BRANCO</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1073/ind_2021596.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1073/ind_2021596.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA LUCIANO ANTÔNIO CARMONA, NO TRECHO COMPREENDIDO ENTRE AS RUAS ELYSIO QUINTEIRO E FRANCISCO CABRINO, NO BAIRRO JOSÉ ALVES CARNEIRO</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1074/ind_2021597.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1074/ind_2021597.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SETE DE SETEMBRO, NO TRECHO COMPREENDIDO ENTRE AS RUAS LUCIANO ANTÔNIO CARMONA E JOSÉ AMARO RODRIGUES FILHO, NO JARDIM SÃO JOSÉ</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1075/ind_2021598.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1075/ind_2021598.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DA PORTA PRINCIPAL DE ACESSO E A COLOCAÇÃO DE VIDRO NA ENTRADA DO LADO DIREITO DO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1076/ind_2021599.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1076/ind_2021599.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI COMPLEMENTAR QUE ALTERE A LC 392/2004 (ESTATUTO DO MAGISTÉRIO) PARA ADEQUAR O SALÁRIO BASE DOS PROFESSORES DA REDE MUNICIPAL AO PISO NACIONAL</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1077/ind_2021600.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1077/ind_2021600.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JOSÉ SATURNO, NAS PROXIMIDADES DO Nº 143, NO JARDIM PLANALTO III</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1078/ind_2021601.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1078/ind_2021601.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E DESOBSTRUÇÃO DO BUEIRO LOCALIZADO NA RUA ADELINO FRANCISCO GUIMARO NA ALTURA DO Nº 177, PRÓXIMO AO CRUZAMENTO COM A RUA SETE DE SETEMBRO, NO JARDIM RESEK</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1079/ind_2021602.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1079/ind_2021602.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INTERCEDA JUNTO A ELEKTRO PARA QUE O POSTE DE ILUMINAÇÃO PÚBLICA LOCALIZADO NO CRUZAMENTO DA RUA ALBERTO CAPELLO COM A AV. SANTO AMRO, SEJA REMOVIDO PARA OUTRO PONTO</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1080/ind_2021603.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1080/ind_2021603.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DA FAIXA DE PEDESTRES NO CRUZAMENTO DA RUA 10 DE ABRIL COM A RUA SANTO DE FÁVERI</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1081/ind_2021604.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1081/ind_2021604.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ AMARO RODRIGUES, NO TRECHO COMPREENDIDO ENTRE AS RUAS ROBERTO AMARAL GREEN E BOA VISTA, NO JARDIM AMARO</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1082/ind_2021605.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1082/ind_2021605.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA EROSÃO, DE GRANDE PROPORÇÃO, LOCALIZADA NA RUA LIMEIRA, NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1083/ind_2021606.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1083/ind_2021606.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORE NA RUA JAGUARIÚNA, NA ALTURA DO Nº 261, NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1084/ind_2021607.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1084/ind_2021607.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE MELHORIAS NA PASSAGEM QUE LIGA A ENTRADA DO CENTRO DE ESPECIALIDADES AO ESTACIONAMENTO, DE MODO A FAVORECER O TRÂNSITO DE CADEIRANTES E IDOSOS</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1085/ind_2021608.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1085/ind_2021608.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS E MANUTENÇÃO DA CAIXA DE RETENÇÃO DE ESGOTO DO BAIRRO NOSSO SONHO (CASINHAS)</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1086/ind_2021609.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1086/ind_2021609.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE MELHORIAS NO CALÇAMENTO DO ENTORNO DO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1087/ind_2021610.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1087/ind_2021610.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RAMPA DE ACESSO PARA CADEIRANTES NO PRÉDIO DO POSTO DE FISIOTERAPIA DO BAIRRO ITAMARATY E REPAROS NO ESTACIONAMENTO</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1088/ind_2021611.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1088/ind_2021611.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE BANHEIROS QUÍMICOS, AOS FINAIS DE SEMANA E FERIADOS NO BALNEÁRIO MUNICIPAL “GUILHERME CARLINI</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1089/ind_2021612.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1089/ind_2021612.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA MONTADA UMA SALA DE VACINAÇÃO NA USF DO PARQUE DOS TRABALHADORES - YPE</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1090/ind_2021613.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1090/ind_2021613.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E COBERTURA DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA ALBERTINO STOCCO AO LADO DO CAMPO ARESPMAN</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1091/ind_2021614.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1091/ind_2021614.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1092/ind_2021615.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1092/ind_2021615.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS VEREADOR MARCÍLIO CONS E RICARDO TAGLIARI</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1093/ind_2021616.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1093/ind_2021616.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS MÁRIO DE ALMEIDA E ANTÔNIO SIA</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1094/ind_2021617.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1094/ind_2021617.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA AVENIDA SANTOS DUMONT, NO TRECHO LOCALIZADO ENTRE AS RUAS FRANCISCA MARIA DE JESUS E EUGÊNIA TONIOLO CAPELO, NO BAIRRO JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1095/ind_2021618.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1095/ind_2021618.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A APLICAÇÃO DA LEI Nº. 2731, DE 12/04/2004, DENOMINADA ‘PROGRAMA DE DOAÇÃO DE PLACAS’, QUE DISPÕE SOBRE A POSSIBILIDADE RECEBIMENTO DE PLACAS INDICATIVAS, DE PESSOAS FÍSICAS, JURÍDICAS, ENTRE OUTROS, PARA IMPLANTAR SINALIZAÇÃO EM NOSSAS VIAS E LOGRADOUROS PÚBLICOS, NOS BAIRROS QUE AINDA NÃO DISPÕE DESTES EQUIPAMENTOS</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1096/ind_2021619.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1096/ind_2021619.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE MÁQUINAS DE VARRER RUAS</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1097/ind_2021620.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1097/ind_2021620.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DA LEI Nº 3.174, DE ABRIL DE 2014, QUE DISPÕE SOBRE A CRIAÇÃO DA SEMANA DE CONSCIENTIZAÇÃO DA EPILEPSIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1098/ind_2021621.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1098/ind_2021621.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO CALÇAMENTO DA PRAÇA LOCALIZADA NO CRUZAMENTO DAS RUAS DUQUE DE CAXIAS E EXPEDICIONÁRIOS, NO CENTRO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1099/ind_2021622.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1099/ind_2021622.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ANTÔNIO SIA, NA ALTURA DO Nº 1288, NO BAIRRO JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1100/ind_2021623.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1100/ind_2021623.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REALIZE PARCERIA COM O CENTRO UNIVERSITÁRIO ADVENTISTA DE ENGENHEIRO COELHO – UNASP, PARA A REALIZAÇÃO DO PROUNI MUNICIPAL</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1101/ind_2021624.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1101/ind_2021624.pdf</t>
   </si>
   <si>
     <t>SOLICITA A FINALIZAÇÃO DAS OBRAS NO PRÉDIO EM FRENTE AO 192, NO PRONTO SOCORRO MUNICIPAL, PARA ALOCAR AS ASSISTENTES SOCIAIS DA SAÙDE</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1102/ind_2021625.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1102/ind_2021625.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REALIZE UM LEVANTAMENTO DE QUANTAS RESIDÊNCIAS NÃO CONTAM COM RESERVATÓRIO DE ÁGUA, PARA REALIZAÇÃO DE FUTURA CAMPANHA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1103/ind_2021626.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1103/ind_2021626.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SETE DE SETEMBRO, NO TRECHO COMPREENDIDO ENTRE AS RUA ADELINO FRANCISCO GUIMARO E AVELINO MAGOSSI, NO JARDIM REZEK III</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1104/ind_2021627.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1104/ind_2021627.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA CONTINUAÇÃO DO CALÇADÃO DA XV DE NOVEMBRO ATÉ A ROTATÓRIA</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1105/ind_2021628.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1105/ind_2021628.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE LIXEIRAS EM TODAS AS PRAÇAS DO “CINTURÃO VERDE”, ENTRE AS RUAS DR. ADHEMAR DE BARROS E DUQUE DE CAXIAS</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1106/ind_2021629.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1106/ind_2021629.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE MELHORIAS NA PRAÇA E PLAYGROUND LOCALIZADOS NO CRUZAMENTO DAS RUAS PRIMEIRO DE JANEIRO E MAL. FLORIANO PEIXOTO, NO CENTRO</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1107/ind_2021630.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1107/ind_2021630.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE ASSEGURE A PROFISSIONAIS E ALUNOS NO ÂMBITO DAS ESCOLAS MUNICIPAIS O DIREITO À INSTITUIÇÃO, PELO PODER PÚBLICO, DE PROGRAMA EDUCACIONAL DE PREVENÇÃO À VIOLÊNCIA DOMÉSTICA (MARIA DA PENHA NAS ESCOLAS)</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1108/ind_2021631.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1108/ind_2021631.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CANCELADO  O CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E O HOSPITAL BOM SAMARITANO E FAÇA UM CONVÊNIO COM A SANTA CASA DE MISERICÓRDIA DE COSMÓPOLIS</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1109/ind_2021632.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1109/ind_2021632.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DO PROGRAMA CASA DA MULHER NO MUNICÍPIO’</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1110/ind_2021633.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1110/ind_2021633.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRAZER AO MUNICÍPIO A CARRETA MÓVEL PARA EXAMES DE MAMOGRAFIA GRATUITOS, DO PROGRAMA ‘MULHERES DE PEITO’</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1111/ind_2021634.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1111/ind_2021634.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE OBSTRUÇÃO FÍSICA DO TIPO LOMBADA NA AVENIDA PROFESSORA MAGDALENA SANSEVERINO GROSSO, MAIS PRECISAMENTE NA ALTURA DO JARDIM REZEK IV E PARQUE IMPERIAL, QUE SÃO BAIRROS CONTÍGUOS</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1112/ind_2021635.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1112/ind_2021635.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE SINALIZAÇÃO COM PLACAS E OUTROS MEIOS DE INDICAÇÃO DE TRÂNSITO PROIBIDO PARA VEÍCULOS LONGOS E PESADOS NO INÍCIO DA AVENIDA PROFESSORA MAGDALENA SANSEVERINO GROSSO, SENTIDO BAIRRO CENTRO COM ACESSO A OUTROS BAIRROS CENTRAIS</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1113/ind_2021636.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1113/ind_2021636.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDOS VISANDO COM QUE OS CARNÊS DE IPTU E TAXAS SEJAM ENVIADOS AOS CONTRIBUINTES POR E-MAIL OU OUTRO MEIO ELETRÔNICO</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1114/ind_2021637.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1114/ind_2021637.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOTIFICAÇÃO DA EMPRESA CONTRATADA PARA TÉRMINO DA REFORMA DO GINÁSIO DO ITAMARATY</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1115/ind_2021638.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1115/ind_2021638.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UM CAMINHÃO DE AREIA COM MANUTENÇÃO PERIÓDICA NO PLAYGROUND DA CRECHE MARIA PIVA TAGLIARI, NO PQ. ITAMARATY</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1116/ind_2021639.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1116/ind_2021639.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DA CIDADE MIRIM NO BALNEÁRIO MUNICIPAL PARA UTILIZAÇÃO EM AULAS DE TRÂNSITO AOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1117/ind_2021640.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1117/ind_2021640.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UM PROJETO PARA FORNECER ALIMENTAÇÃO NO PERÍODO NOTURNO, AOS MORADORES DE RUA</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1118/ind_2021641.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1118/ind_2021641.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE CICLOVIA NO ENTORNO DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1119/ind_2021642.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1119/ind_2021642.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO PSF DO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1120/ind_2021643.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1120/ind_2021643.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PISTA DE SKATE NA LAGOA DOS PÁSSAROS, BEM COMO A REALIZAÇÃO DE MELHORIAS NA QUADRA DE VÔLEI DE AREIA EXISTENTE NO LOCAL</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1121/ind_2021644.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1121/ind_2021644.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA AVENIDA ANTÔNIO SIA, PRÓXIMO AO CRUZAMENTO COM A RUA MIGUEL VICENSOTTI, NO JARDIM CAROLINA</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1122/ind_2021645.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1122/ind_2021645.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DAS MANILHAS DA REDE DE ÁGUAS PLUVIAIS DA RUA AGOSTINHO BERNE NO BAIRRO PARQUE DOS IPÊS</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1123/ind_2021646.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1123/ind_2021646.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO AUTORIZE A TERCEIRA DOSE DA VACINAÇÃO CONTRA O COVID-19 PARA OS PROFISSIONAIS DA ÁREA DE SAÚDE</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1124/ind_2021647.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1124/ind_2021647.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RODOVIA DOS AGRICULTORES, QUE LIGA ARTUR NOGUEIRA A MOGI MIRIM</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1125/ind_2021648.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1125/ind_2021648.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABERTURA DE CONCURSO PÚBLICO PARA A POLÍCIA MUNICIPAL</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1126/ind_2021649.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1126/ind_2021649.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI COMPLEMENTAR QUE PERMITA A VENDA, PELAS LOTEADORAS, DE LOTES DE 130M², 150M² E 200M²</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1127/ind_2021650.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1127/ind_2021650.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE TERRENO DESTINADO À CONSTRUÇÃO DE UMA EMEF (ESCOLA DE ENSINO FUNDAMENTAL) NO BAIRRINHO, COM RECURSOS RECEBIDOS PELA SECRETARIA DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1128/ind_2021651.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1128/ind_2021651.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA DOS EXPEDICIONÁRIOS, NAS PROXIMIDADES DOS Nº 871 E 1.081, NO JARDIM DEL ÁLAMO</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1129/ind_2021652.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1129/ind_2021652.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REALIZE ESTUDO DE IMPACTO ORÇAMENTÁRIO COM PLANEJAMENTO PARA REAJUSTE DE 20% PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, A PARTIR DE JANEIRO DE 2022</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1130/ind_2021653.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1130/ind_2021653.pdf</t>
   </si>
   <si>
     <t>SOLICITA REESTUDO PARA APLICAÇÃO DA MASSA ASFÁLTICA A SER RECEBIDA PELA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA COMO CONTRAPARTIDA DA DOAÇÃO AO DER-SP, CONFORME A LEI Nº 3.301/2016</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1131/ind_2021654.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1131/ind_2021654.pdf</t>
   </si>
   <si>
     <t>INDICA A SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS DE ILUMINAÇÃO PÚBLICA DAS RUAS DA CIDADE PARA LÂMPADAS DO TIPO LED OU OUTRA TECNOLOGIA COM MELHOR QUALIDADE VISANDO MELHORAR A ILUMINAÇÃO DAS VIAS PÚBLICAS BARATEAMENTO DOS CUSTOS BUSCANDO ADESÃO NO PROGRAMA CIDADES INTELIGENTES DO GOVERNO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1132/ind_2021655.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1132/ind_2021655.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE MATERNIDADE NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1133/ind_2021656.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1133/ind_2021656.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UMA DELEGACIA DA MULHER EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1134/ind_2021657.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1134/ind_2021657.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PRESENÇA DA BASE MÓVEL DA GUARDA CIVIL MUNICIPAL NA PRAÇA SANTANA, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1135/ind_2021658.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1135/ind_2021658.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FORNEÇA UNIFORMES E BOLAS PARA AS EQUIPES PARTICIPANTES DOS CAMPEONATOS DE FUTEBOL MUNICIPAIS NAS CATEGORIAS ‘AMADORES E VETERANOS’</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1136/ind_2021659.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1136/ind_2021659.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO AOS CORREIOS PARA QUE A AGÊNCIA DE ARTUR NOGUEIRA RETORNE O ATENDIMENTO NO HORÁRIO NORMAL, DAS 09 AS 17H</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1137/ind_2021660.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1137/ind_2021660.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EQUIPAMENTO DE TOMOGRAFIA PARA UTILIZAÇÃO NO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1138/ind_2021661.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1138/ind_2021661.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EQUIPAMENTO DE ULTRASSOM PARA UTILIZAÇÃO NO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1139/ind_2021662.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1139/ind_2021662.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EQUIPAMENTO DE ENDOSCOPIA PARA UTILIZAÇÃO NO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1140/ind_2021663.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1140/ind_2021663.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO VIABILIZE VEÍCULO(S) PARA VISITAS DE FAMILIARES À SANTA CASA DE MISERICÓRDIA DE COSMÓPOLIS</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1141/ind_2021664.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1141/ind_2021664.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO CONCEDA ISENÇÃO DE IPTU ÀS IGREJAS QUE FUNCIONAM EM PRÉDIOS ALUGADOS</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1142/ind_2021665.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1142/ind_2021665.pdf</t>
   </si>
   <si>
     <t>SOLICITA POSSIBILIDADE DE PARCELAMENTO DE MULTAS, EM ESPECIAL DAS INFRAÇÕES À LEI Nº 3.191/2014</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1143/ind_2021666.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1143/ind_2021666.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO GERAL E PINTURA DA USF DO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1144/ind_2021667.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1144/ind_2021667.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EQUIPAMENTO DE RESSONÂNCIA MAGNÉTICA PARA UTILIZAÇÃO NO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1145/ind_2021668.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1145/ind_2021668.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIGAÇÃO DE REDE DE ESGOTO NO LOTEAMENTO CHÁCARA BENVENUTO</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1146/ind_2021669.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1146/ind_2021669.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM CENTRO DE ATENDIMENTO AO AUTISMO</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1147/ind_2021670.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1147/ind_2021670.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DA LEI Nº 3.321, DE MAIO DE 2017, QUE ‘INSERE NOS PLANOS DE ESTUDOS DO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS MUNICIPAIS DE ARTUR NOGUEIRA/SP, CONTEÚDOS SOBRE A LEI MARIA DA PENHA E DÁ OUTRAS PROVIDÊNCIAS’</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1148/ind_2021671.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1148/ind_2021671.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, COM RETIRADA DE ENTULHO E CONSTRUÇÃO DE CALÇADA COM COLOCAÇÃO DE ALAMBRADO NO CRUZAMENTO DAS RUAS LUIZ SCANDOLARA NETO E LOURENÇO ARRIVABENE, NO PARQUE RESIDENCIAL ARRIVABENE</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1149/ind_2021672.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1149/ind_2021672.pdf</t>
   </si>
   <si>
     <t>SOLICITA O DESENVOLVIMENTO DE TRABALHO DE GRUPOS SOCIAIS E PSICOEDUCATIVOS COM HOMENS ENVOLVIDOS EM VIOLÊNCIA DOMÉSTICA, EM PARCERIA COM A PROMOTORIA</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1150/ind_2021673.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1150/ind_2021673.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE UMA FUNCIONÁRIA PARA ATENDIMENTO A MULHERES NA DELEGACIA MUNICIPAL</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1151/ind_2021674.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1151/ind_2021674.pdf</t>
   </si>
   <si>
     <t>SOLICITA O DESENVOLVIMENTO DE CAMPANHA PUBLICITÁRIA SOBRE O ‘BOTÃO DO PÂNICO’ A SER VEICULADA NOS PRÉDIOS PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1152/ind_2021675.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1152/ind_2021675.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE DUAS LIXEIRAS FIXAS, COM CAPACIDADE DE 300 LITROS, NO CRUZAMENTO DAS RUAS FRANCISCO CABRINO E TIRADENTES  E NO CRUZAMENTO DAS RUAS FRANCISCO CABRINO E JOÃO PULZ (ÁREA DE LAZER PREFEITO EDERALDO ROSSETTI - LAGOA DOS PÁSSAROS)</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1153/ind_2021676.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1153/ind_2021676.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A GERAÇÃO DE BENEFÍCIOS FISCAIS A EMPRESAS DO SETOR DE ALIMENTAÇÃO LOCALIZADAS PRÓXIMAS A ÁREAS DE LAZER NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1154/ind_2021677.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1154/ind_2021677.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E ÀS SECRETÁRIAS DE EDUCAÇÃO E DE SAÚDE A FORMULAÇÃO DE UM PROGRAMA DE DIAGNÓSTICO AUDIOLÓGICO NAS CRIANÇAS ATENDIDAS NAS CRECHES E ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1155/ind_2021678.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1155/ind_2021678.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO EM TORNO DA PRAÇA MARIA ISABELA ZORZETTO BRANDÃO, EM FRENTE AO INSS</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1156/ind_2021679.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1156/ind_2021679.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA ÁREA VERDE LOCALIZADA NO QUARTEIRÃO COMPREENDIDO ENTRE AS RUAS ADHEMAR DE BARROS, GUSTAVO BECK, DUQUE DE CAXIAS E MÁRIO SIA, NO FINAL DO CINTURÃO VERDE</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1157/ind_2021680.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1157/ind_2021680.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOAÇÃO DE LÂMPADAS DE LED PARA AS FAMÍLIAS CARENTES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1158/ind_2021681.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1158/ind_2021681.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXA DE PEDESTRES NA AVENIDA DA SAUDADE, EM FRENTE AO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1159/ind_2021682.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1159/ind_2021682.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO NÃO SOLTE FOGOS DE ARTIFÍCIO EM COMEMORAÇÃO AS FESTAS DE FINAL DE ANO</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1161/ind_2021683.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1161/ind_2021683.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NA RUA ANTÔNIO PELOIA, NO TRECHO COMPREENDIDO ENTRE AS RUAS GUSTAVO STRASSA NETO E AMADEU JORGE TERESANI, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1162/ind_2021684.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1162/ind_2021684.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL, PINTURA E MANUTENÇÃO DA PARTE ELÉTRICA E ELETRÔNICA DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1163/ind_2021685.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1163/ind_2021685.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EQUIPAMENTOS PARA A BASE DO 192 DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1165/ind_2021686.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1165/ind_2021686.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA O CAPS (CENTRO DE ATENÇÃO PSICOSSOCIAL)</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1166/ind_2021687.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1166/ind_2021687.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PSF NO BAIRRO LARANJEIRAS</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1168/ind_2021688.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1168/ind_2021688.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO TELHADO,  CALHAS E PINTURA DO PSF DO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1172/ind_2021689.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1172/ind_2021689.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AS PROVIDÊNCIAS ADMINISTRATIVAS JUNTO AO GOVERNO DO ESTADO DE SÃO PAULO COM O OBJETIVO DE PLEITEAR EM DOAÇÃO PARA O NOSSO MUNICÍPIO O ANTIGO PRÉDIO DA DELEGACIA DE POLÍCIA</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1173/ind_2021690.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1173/ind_2021690.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PRORROGAÇÃO DO PRAZO PARA O REFIS DE 2021, DA PREFEITURA MUNICIPAL E DO SAEAN, EM PELO MENOS MAIS QUINZE DIAS, OU SEJA, ATÉ O DIA 15 DE DEZEMBRO</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1174/ind_2021691.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1174/ind_2021691.pdf</t>
   </si>
   <si>
     <t>SOLICITA APLICAÇÃO DA LEI Nº 3.448/2019 QUE DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DA LISTAGEM DE REMÉDIOS DISPONÍVEIS NO PORTAL DA TRANSPARÊNCIA</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1175/ind_2021692.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1175/ind_2021692.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE LOMBADA COM FAIXA ELEVADA, NOS DOIS LADOS DA AVENIDA DR. FERNANDO ARENS JR., EM FRENTE AO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1176/ind_2021693.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1176/ind_2021693.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCESSÃO DO RATEIO DAS SOBRAS DO FUNDEB AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO, NOS TERMOS DA LEI FEDERAL Nº 14.113/2020</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1177/ind_2021694.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1177/ind_2021694.pdf</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1178/ind_2021695.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1178/ind_2021695.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA ENTRE O EXECUTIVO E OS ESTABELECIMENTOS COMERCIAIS DO ENTORNO DA LAGOA DOS PÁSSAROS, PARA A REALIZAÇÃO DO ‘NATAL DE LUZES’</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1179/ind_2021696.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1179/ind_2021696.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CAPS SEJA TRANSFERIDO PARA O PRÉDIO ONDE ATUALMENTE FUNCIONA A FARMÁCIA POPULAR, ASSIM QUE ESTA FOR INAUGURADA AO LADO DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1180/ind_2021697.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1180/ind_2021697.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PSF NO BAIRRO JARDIM DONA LEDA</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1181/ind_2021698.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1181/ind_2021698.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES E RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA MARIA SIMÕES DE ANDRADE, NO TRECHO COMPREENDIDO ENTRE OS NÚMEROS 433 E 638, NO BAIRRO JD. DONA LEDA</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1182/ind_2021699.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1182/ind_2021699.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA OSWALDO CRUZ, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1183/ind_2021700.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1183/ind_2021700.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SANTO ANTÔNIO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1184/ind_2021701.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1184/ind_2021701.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA MARIA SIMÕES ANDRADE, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1185/ind_2021702.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1185/ind_2021702.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA MÁRIO GODOY, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1186/ind_2021703.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1186/ind_2021703.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA CONSTABILE ROMANO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1187/ind_2021704.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1187/ind_2021704.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ BERVINDE, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1188/ind_2021705.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1188/ind_2021705.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E GUIAS E SINALIZAÇÃO DE PARE NOS BAIRROS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1189/ind_2021706.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1189/ind_2021706.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE PLACAS PROIBINDO O TRÂNSITO DE MOTOS NAS DUAS PONTES QUE SEPARAM OS BAIRROS JARDIM SACILOTTO I DO JARDIM SACILOTTO II E JARDIM PARAÍSO DO JARDIM SACILOTTO II, NO CÓRREGO COTRINS</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1190/ind_2021707.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1190/ind_2021707.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI ALTERANDO O ARTIGO 3º DA LEI ORDINÁRIA Nº 3.191 DE 2014, QUE VERSA SOBRE APLICAÇÃO DE MULTA AOS QUE FIZEREM USO INDISCRIMINADO DA ÁGUA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1193/ind_2021708.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1193/ind_2021708.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MEDIDAS ADMINISTRATIVAS, ISOLADAMENTE OU EM CONJUNTO COM O EXECUTIVO DE HOLAMBRA, PARA PLEITEAR AOS ORGÃOS GOVERNAMENTAIS DO ESTADO DE SÃO PAULO, VISANDO A BUSCA DE RECURSOS FINANCEIROS PARA O ASFALTAMENTO DA ATN 371, CONHECIDA COMO ESTRADA DO BAIRRINHO ATÉ O BAIRRO PALMEIRINHA NO MUNCIÍPIO DE HOLAMBRA</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1194/ind_2021709.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1194/ind_2021709.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A ADOÇÃO DE AÇÕES ADMINSTRATIVAS JUNTO AO DER CAMPINAS COM O OBJETIVO DE PLEITEAR A CONSTRUÇÃO DE UMA ROTATÓRIA NA RODOVIA PREFEITO AZIZ LIAN NA ALTURA DO BAIRRINHO EM FRENTE À IGREJA E AO CLUBE</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1195/ind_2021710.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1195/ind_2021710.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA BELMIRO ARRIVABENE, NA ALTURA DO Nº 114, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1196/ind_2021711.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1196/ind_2021711.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENDIMENTO SEMANAL DE GINECOLOGISTA NOS POSTOS DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1197/ind_2021712.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1197/ind_2021712.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETORNO DAS ATIVIDADES DA PADARIA MUNICIPAL</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1198/ind_2021713.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1198/ind_2021713.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAR PONTOS DE ÔNIBUS COM COBERTURA NOS DOIS LADOS DA RODOVIA SP 107, NA ALTURA DO KM 39, NO BAIRRINHO</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1199/ind_2021714.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1199/ind_2021714.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM MEMORIAL DE TROFÉUS ESPORTIVOS</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1200/ind_2021715.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1200/ind_2021715.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS DIEGO GARCIA E ONOFRE FILIPINI, PRÓXIMA AO Nº 212 A, NO BAIRRO JD. MEDEIROS</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1201/ind_2021716.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1201/ind_2021716.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O MUNICÍPIO EFETUE AS OBRAS DE ASFALTAMENTO POR MEIO DO PROGRAMA ‘NOSSA RUA’, DO GOVERNO DO ESTADO</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1202/ind_2021717.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1202/ind_2021717.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTORES DE VELOCIDADE “TIPO LOMBADA”, NA ALAMEDA ANTÔNIO DE FAVERI NETO, NA ALTURA DO _x000D_
 Nº 1.904, NO BAIRRO RESIDENCIAL VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1203/ind_2021718.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1203/ind_2021718.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, REMOÇÃO DE GALHOS E MANUTENÇÃO PERIÓDICA DO PISCINÃO LOCALIZADO NO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1204/ind_2021719.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1204/ind_2021719.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E RETIRADA DE ENTULHOS NA RUA AFONSO FACINI, NA ALTURA DO Nº 127, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1205/ind_2021720.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1205/ind_2021720.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MÉDICO CIRURGIÃO PARA REALIZAR PEQUENAS CIRURGIAS NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1206/ind_2021721.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1206/ind_2021721.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RESERVATÓRIO DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA AVENIDA XV DE NOVEMBRO, Nº 1.696, ENTRE OS BAIRROS BELA VISTA I E BOM JARDIM</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1207/ind_2021722.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1207/ind_2021722.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PARA-RAIOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1208/ind_2021723.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1208/ind_2021723.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO DISPONIBILIZE À POPULAÇÃO UM APLICATIVO PARA INTEGRAR OS SERVIÇOS DE SAÚDE</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1209/ind_2021724.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1209/ind_2021724.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O MUNICÍPIO BUSQUE FINANCIAMENTO JUNTO AO PROGRAMA FINISA DA CAIXA ECONÔMICA FEDERAL PARA CUSTEAR OBRAS DE INFRAESTRUTRA E SANEAMENTO</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1210/ind_2021725.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1210/ind_2021725.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE TELECONSULTAS COM MÉDICO UROLOGISTA</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/ind_2021726.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/ind_2021726.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN QUE TORNE PÚBLICOS OS PROJETOS DE REESTRUTURAÇÃO DOS POÇOS ARTESIANOS E INDIQUE POSSÍVEIS PRAZOS DE CONCLUSÃO PARA CADA OBRA</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/ind_2021727.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/ind_2021727.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA PROFESSORA ALCÍDIA TEIXEIRA WITAKER MATTEIS, NO TRECHO COMPREENDIDO ENTRE OS CRUZAMENTOS COM AS RUAS ANTÔNIO MATHEUS E VEREADOR JÚLIO DE FÁVERI, NO JARDIM JOSÉ ALVES CARNEIRO</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/ind_2021728.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/ind_2021728.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA RUI BARBOSA, NA ALTURA DO Nº 684, NO CENTRO</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1214/ind_2021729.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1214/ind_2021729.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI QUE ESTABELEÇA AOS GRANDES COMÉRCIOS E SERVIÇOS ESSENCIAIS DO MUNICÍPIO A ADOÇÃO DE HORÁRIOS ESPECIAIS COM EFEITOS LUMINOSOS E SONOROS REDUZIDOS</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1215/ind_2021730.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1215/ind_2021730.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERMANÊNCIA DE AGENTE DE TRÂNSITO NOS HORÁRIOS DE ENTRADA E SAÍDA DE ALUNOS DA EMEF PREFEITO EDERALDO ROSSETTI – CAIC, NO BAIRRO PQ. DOS TRABALHADORES</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1216/ind_2021731.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1216/ind_2021731.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE VENTILADOR NA RECEPÇÃO DO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1217/ind_2021732.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1217/ind_2021732.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA EM TODA A EXTENSÃO DAS CICLOVIAS LOCALIZADAS NA AVENIDA BELIZÁRIO NEVES E NA RUA ANTÔNIO SIA</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1218/ind_2021733.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1218/ind_2021733.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UM CENTRO DE HEMODIÁLISE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1219/ind_2021734.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1219/ind_2021734.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DO CONSELHO E DO FUNDO MUNICIPAL DE AMPARO AO ESPORTE E ATIVIDADE FÍSICA</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1220/ind_2021735.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1220/ind_2021735.pdf</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS ADMINISTRATIVAS DE TRÂNSITO VISANDO A PERMISSÃO DE ESTACIONAMENTO DE VEÍCULOS DOS DOIS LADOS DA RUA FLORIANO PEIXOTO DESDE A RUA SÃO JOSÉ ATÉ A AVENIDA PROFESSORA MAGDALENA SANSEVERINO GROSSO, ESQUINA DA COMUNIDADE NOSSA SENHORA APARECIDA</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1221/ind_2021736.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1221/ind_2021736.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA VIA MARGINAL NA SEQUENCIA DA RUA TIRADENTES PASSANDO O CONDOMÍNIO MANHATAN ATÉ A ROTATÓRIA DO TREVO DO BAIRRO ITAMARATY, NAS PROXIMIDADES DO SUPERMERCADO PAGUE MENOS, DE FORMA PARALELA À VIA PÚBLICA JÁ UTILIZADA PARA ENTRADA E SAÍDA DA CIDADE</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1222/ind_2021737.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1222/ind_2021737.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE CANTEIRO CENTRAL NA AVENIDA FLORESTA EM TRECHO QUE HAJA POSSIBILIDADE TÉCNICA</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1223/ind_2021738.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1223/ind_2021738.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS PARA REALIZAÇÃO DOS SERVIÇOS DE REPAROS NA CALÇADA EXISTENTE NO PORTÃO DE ENTRADA DOS ALUNOS NA ESCOLA ALCIDIA TEIXEIRA WHITAKER MATTEIS NO BAIRRO ITAMARATY ELIMINANDO AS RAÍZES QUE ESTÃO LEVANTANDO OS PISOS DESTA CALÇADA</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1224/ind_2021739.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1224/ind_2021739.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO SALARIAL PARA AS COZINHEIRAS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1225/ind_2021740.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1225/ind_2021740.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA OU MANUTENÇÃO DO BEBEDOURO DE ÁGUA DO CENTRO DE REABILITAÇÃO PÓS COVID</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1226/ind_2021741.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1226/ind_2021741.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE PERÍODO INTEGRAL NA EMEI REGINA APARECIDA POSI DE OLIVEIRA, NO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1227/ind_2021742.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1227/ind_2021742.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E AMPLIAÇÃO DA EMEI REGINA APARECIDA POSI DE OLIVEIRA, NO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1228/ind_2021743.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1228/ind_2021743.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN A COLOCAÇÃO DE UMA PLACA NO POÇO ARTESIANO DO JARDIM PLANALTO INFORMANDO O PRAZO DA CONCLUSÃO DAS OBRAS NO LOCAL</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1229/ind_2021744.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1229/ind_2021744.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO QUE ALTERE A LEI MUNICIPAL Nº 3.104 DE 2013, QUE DISPÕE SOBRE A LIMPEZA DOS IMÓVEIS URBANOS</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1230/ind_2021745.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1230/ind_2021745.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO  ESTUDOS VISANDO A POSSIBILIDADE DE CONCESSÃO DE SUBVENÇÃO MENSAL OU OUTRO TIPO DE AUXÍLIO FINANCEIRO PARA A ‘ANL’ – ACADEMIA NOGUEIRENSE DE LETRAS</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1231/ind_2021746.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1231/ind_2021746.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O ENVIO DE PROJETO DE LEI VISANDO A CRIAÇÃO DO LIVRO DE REGISTRO DE DENOMINAÇÕES OFICIAIS NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1232/ind_2021747.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1232/ind_2021747.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O ENVIO DE PROJETO DE LEI VISANDO A CRIAÇÃO DO LIVRO TOMBO NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1233/ind_2021748.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1233/ind_2021748.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NA RUA 15 DE NOVEMBRO NO JARDIM PLANALTO NAS PROXIMIDADES DA FARMÁCIA DRUGSTORE FARMA 10</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1234/ind_2021749.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1234/ind_2021749.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO SENTIDO DE QUE O ÔNIBUS CIRCULAR GRATUITO DA MUNICIPALIDADE INCLUA EM SEU ROTEIRO OS BAIRROS JARDIM DAS ORQUÍDEAS, PARQUE IMPERIAL E DESMEMBRAMENTO SÃO MIGUEL, COM AUMENTO DE PONTOS DE EMBARQUE/DESEMBARQUE NO SEU TRAJETO</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1235/ind_2021750.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1235/ind_2021750.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O ENVIO DE PROJETO DE LEI PARA A CONSTITUIÇÃO DE UM CONSELHO MUNICIPAL DE DEFESA E PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO, CULTURAL, ETNOLÓGICO E AMBIENTAL DE ARTUR NOGUEIRA - CONDEPPHAN</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1236/ind_2021751.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1236/ind_2021751.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE IDENTIFICADORES DE SOLO LUMINOSOS (OLHOS DE GATO) COM FUNCIONAMENTO DE ILUMINAÇÃO INTERMITENTES NAS CICLOVIAS EXISTENTES NAS ÁREAS E VIAS PÚBLICAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1237/ind_2021752.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1237/ind_2021752.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O ENVIO DE PROJETO DE LEI QUE INSTITUA LEGISLAÇÃO A FIM DE ATENDER À RECEPTAÇÃO DA TECNOLOGIA DO SINAL 5G</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1238/ind_2021753.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1238/ind_2021753.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM FRALDÁRIO NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1239/ind_2021754.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1239/ind_2021754.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CRECHE PARA O BAIRRO JD. DAS ORQUÍDEAS</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1240/ind_2021755.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1240/ind_2021755.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO EM FRENTE À EMEF MARIA PLACIDINA DE ALMEIDA FILIPPINI (ESCOLA DO BAIRRINHO)</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1241/ind_2021756.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1241/ind_2021756.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRUÇÃO DE UM ‘CANALETÃO’ DE ÁGUAS PLUVIAIS NO BAIRRO JD. DOS IPÊS</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1242/ind_2021757.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1242/ind_2021757.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE UMA ESCOLA DE ARTES EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1243/ind_2021758.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1243/ind_2021758.pdf</t>
   </si>
   <si>
     <t>SOLICITA DISPONIBILIZAÇÃO DO CASTRAMÓVEL EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1244/ind_2021759.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1244/ind_2021759.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM PLANO DE CARREIRA PARA OS FUNCIONÁRIOS DA ÁREA DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1245/ind_2021760.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1245/ind_2021760.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM PLANO DE CARREIRA PARA OS AGENTES DE TRÂNSITO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1246/ind_2021761.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1246/ind_2021761.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM PLANO DE CARREIRA PARA OS FUNCIONÁRIOS DA ÁREA DE LIMPEZA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1247/ind_2021762.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1247/ind_2021762.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO EFETUE OBRAS DE AMPLIAÇÃO DA CAPACIDADE DA REPRESA DE CAPTAÇÃO DE ÁGUA DO MUNICÍPIO, MAIS CONHECIDA COMO ‘REPRESA DO EDERALDO’</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1248/ind_2021763.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1248/ind_2021763.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DO FUNDO MUNICIPAL DE SEGURANÇA</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_2021764.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_2021764.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA LOCALIZADA ENTRE AS RUAS DÁRIO CAETANO, ARMANDO BECK E ROSA ARRIVABENE RODRIGUES, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_2021765.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_2021765.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA LOCALIZADA ENTRE AS RUAS MANOEL RODRIGUES JÚNIOR E DÁRIO CAETANO, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_2021766.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_2021766.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA LOCALIZADA ENTRE A RUA REYNALDO GERMANO STEIN E A AVENIDA JOÃO MIRANDA, AO LADO DA ESCOLA DO JD. LEONOR</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_2021767.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_2021767.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A NOVA FARMÁCIA POPULAR DO MUNICÍPIO FUNCIONE COM ATENDIMENTO 24 HORAS, TODOS OS DIAS DA SEMANA, DE SEGUNDA A SEGUNDA, OU PELO MENOS ATÉ ÀS 22H, DIARIAMENTE</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_2021768.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_2021768.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA LOCALIZADA ENTRE AS RUAS BASÍLIO ANTÔNIO FERNANDES E FLORINDO CAETANO</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_2021769.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_2021769.pdf</t>
   </si>
   <si>
     <t>SOLICITA CASSAÇÃO DE ALVARÁS DE FUNCIONAMENTO DE EMPRESAS QUE FOREM FLAGRADAS COM PRODUTOS DE ORIGEM ILEGAL</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_2021770.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_2021770.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA  CLÓVIS ROSSETTI, NA ALTURA DO Nº 567, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_2021771.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_2021771.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE  O EXECUTIVO ESTUDE A POSSIBILIDADE DE AUMENTAR  EM 4 SALÁRIOS MÍNIMOS A SUBVENÇÃO REPASSADA MENSALMENTE PARA A COMUNIDADE VIDA MELHOR</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1276/req_2021001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1276/req_2021001.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTITUIÇÃO DE COMISSÃO DE VEREADORES PARA ESTUDOS E REVISÃO GERAL DA ‘LOMAN’ - LEI ORGÂNICA DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1277/req_2021002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1277/req_2021002.pdf</t>
   </si>
   <si>
     <t>REQUER CRIAÇÃO DE COMISSÃO DE VEREADORES PARA REVISÃO GERAL DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1278/req_2021003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1278/req_2021003.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PRESTAÇÃO DE CONTAS DO LAR RENASCER</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1279/req_2021004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1279/req_2021004.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PRESTAÇÃO DE CONTAS DA COMUNIDADE VIDA MELHOR</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1280/req_2021005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1280/req_2021005.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PRESTAÇÃO DE CONTAS DA IEFAN – INSTITUIÇÃO EVANGÉLICA FILADÉLFIA DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1281/req_2021006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1281/req_2021006.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EMENDA PARLAMENTAR DO DEPUTADO ESTADUAL ALEXANDRE PEREIRA QUE DESTINOU R$ 500.000,00 (QUINHENTOS MIL REAIS) PARA ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1282/req_2021007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1282/req_2021007.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS VALORES RECEBIDOS PELO MUNICÍPIO PARA APLICAÇÃO NOS SERVIÇOS E NO ENFRENTAMENTO NOS PROCEDIMENTOS PARA COMBATER A PANDEMIA DO COVID 19</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1283/req_2021008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1283/req_2021008.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE SITUAÇÃO DOS VEÍCULOS QUE ESTÃO NO PÁTIO EM SITUAÇÃO DE ABANDONO E POSSÍVEL LEILÃO</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1284/req_2021009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1284/req_2021009.pdf</t>
   </si>
   <si>
     <t>REQUER PRORROGAÇÃO DO PRAZO DE FUNCIONAMENTO DA COMISSÃO DE VEREADORES PARA ESTUDO E REVISÃO GERAL DA ‘LOMAN’ - LEI ORGÂNICA DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1285/req_2021010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1285/req_2021010.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS VALORES GASTOS PELA MUNICIPALIDADE COM A CONFECÇÃO E DISTRIBUIÇÃO DOS CARNÊS DE IPTU DE 2021</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1286/req_2021011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1286/req_2021011.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE DÉBITOS DE CLIENTES JUNTO AO SAEAN</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1287/req_2021012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1287/req_2021012.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REALIZAÇÃO DOS CONCURSOS PÚBLICOS Nº 001 E 002/2020</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1288/req_2021013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1288/req_2021013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REALIZAÇÃO DO CONCURSO PÚBLICO Nº 001/2020</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1289/req_2021014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1289/req_2021014.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE DÉBITOS DE CLIENTES JUNTO AO SAEAN</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1290/req_2021015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1290/req_2021015.pdf</t>
   </si>
   <si>
     <t>REQUER PRORROGAÇÃO DO PRAZO DE FUNCIONAMENTO DA COMISSÃO DE VEREADORES PARA ESTUDO E REVISÃO GERAL DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1291/req_2021016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1291/req_2021016.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A FOLHA DE PAGAMENTO DO FUNCIONALISMO MUNICIPAL E SOBRE CARGOS COMISSIONADOS</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1292/req_2021017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1292/req_2021017.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS PARCELAMENTOS DE DÉBITOS JUNTO AO FUNPREMAN</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1293/moc_2021001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1293/moc_2021001.pdf</t>
   </si>
   <si>
     <t>APELA AO GOVERNO DO ESTADO DE SÃO PAULO PARA QUE CRIE UM PLANO ECONOMICO DE SOCORRO AOS EMPREENDEDORES INDIVIDUAIS, EMPRESAS DE PEQUENO PORTE E MICROEMPRESAS</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1294/moc_2021002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1294/moc_2021002.pdf</t>
   </si>
   <si>
     <t>APELA À ASSEMBLÉIA LEGISLATIVA DO ESTADO DE SÃO PAULO PARA QUE SEJA APROVADA A PEC 06/20 QUE DÁ NOVA REDAÇÃO AO ARTIGO 136 E 138 DA CONSTITUIÇÃO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1295/moc_2021003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1295/moc_2021003.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APELO AO GOVERNO DO ESTADO, PARA QUE SEJA REALIZADO RECAPEAMENTO DO PAVIMENTO ASFÁLTICO E CONSTRUÇÃO DE ACOSTAMENTOS NA RODOVIA DOS AGRICULTORES, VICINAL QUE LIGA OS MUNICÍPIOS DE ARTUR NOGUEIRA E MOGI-MIRIM</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1296/moc_2021004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1296/moc_2021004.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A ISABELA ESPERANÇA, ALUNA DA ESCOLA ESTADUAL JOSÉ APARECIDO MUNHOZ, PELA MEDALHA DE OURO CONQUISTADA NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA DE 2020</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1297/moc_2021005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1297/moc_2021005.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS CIVIS MUNICIPAIS QUE PARTICIPARAM DO SALVAMENTO DO SENHOR ALVIM LIMA, DE 74 ANOS, QUE ESTAVA DESAPARECIDO</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1298/moc_2021006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1298/moc_2021006.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS ÀS SENHORAS FRANCINEIDE SILVA SANTOS E SUELY SILVA, PELA CRIAÇÃO DO PROJETO ‘MESA SOLIDÁRIA – QUEM TEM DOA, QUEM NÃO TEM LEVA’</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1299/moc_2021007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1299/moc_2021007.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ATLETA ANDRÉ RYUMA OTO ALEIXO PELA CONQUISTA DO TÍTULO NA LIGA PORTUGUESA DE VOLEIBOL</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1300/moc_2021008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1300/moc_2021008.pdf</t>
   </si>
   <si>
     <t>MANIFESTA PESAR PELO FALECIMENTO DA SENHORA NEUSA DEL BIANCO BARBOSA</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1301/moc_2021009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1301/moc_2021009.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO JOVEM BRUNO SCANDOLARA PELO DESENVOLVIMENTO DO VÍDEO EM HOMENAGEM À NOSSA CIDADE, DENOMINADO ‘ARTHUR NOGUEIRA: A CONSTRUÇÃO DO BERÇO DA AMIZADE</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1302/moc_2021010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1302/moc_2021010.pdf</t>
   </si>
   <si>
     <t>APELA AO PRESIDENTE DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - ‘EBCT’  PELA AMPLIAÇÃO E MELHORIA NA QUALIDADE DOS SERVIÇOS PRESTADOS PELO CORREIO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1303/moc_2021011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1303/moc_2021011.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO À INDICAÇÃO Nº 1437 DE 2021, DE AUTORIA DO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA, QUE TRATA SOBRE A CONSTRUÇÃO DE MINIUSINAS DE OXIGÊNIO NOS HOSPITAIS PÚBLICOS, NOS HOSPITAIS UNIVERSITÁRIOS E NAS SANTAS CASAS DO ESTADO</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1304/moc_2021012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1304/moc_2021012.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À SENHORA ‘SEBASTIANA BERVINDE DA ROCHA’ PELOS 42 ANOS DE SERVIÇOS JUNTO À MUNICIPALIDADE</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1305/moc_2021013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1305/moc_2021013.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EMPRESA NEXT PROMOTORA</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1306/moc_2021014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1306/moc_2021014.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO À INDICAÇÃO Nº 1977 DE 2021, DE AUTORIA DO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA, QUE SOLICITA A IMPLANTAÇÃO DO PROGRAMA “VIDA LONGA” NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1307/moc_2021015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1307/moc_2021015.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SR. DAVI CÉSAR FERNANDES</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1308/moc_2021016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1308/moc_2021016.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À SECRETÁRIA DE SAÚDE DO MUNICÍPIO SRA. VILMA ZACHARIAS SIA</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1309/moc_2021017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1309/moc_2021017.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE DE ENFERMEIROS DA REDE MUNICIPAL DE SAÚDE PELA SEMANA DA ENFERMAGEM</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1310/moc_2021018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1310/moc_2021018.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A AMARILDO BOER E SIMONE SIA RISSATO PELA CAMPANHA CONEXÃO SOLIDÁRIA</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1311/moc_2021019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1311/moc_2021019.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A ROBERTO JOSÉ DAHER SECRETÁRIO DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1312/moc_2021020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1312/moc_2021020.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A HIDÉRICO DIAS DO PRADO COORDENADOR DA FISCALIZAÇÃO DE POSTURAS</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1313/moc_2021021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1313/moc_2021021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO À INDICAÇÃO Nº 2310 DE 2021, DE AUTORIA DO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA, QUE SOLICITA A IMPLANTAÇÃO DO PROGRAMA “MEU PET” NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1314/moc_2021022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1314/moc_2021022.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO JUDOCA LUCAS BRITO PELA CONQUISTA DA FAIXA PRETA PELA CONFEDERAÇÃO BRASILEIRA DE JUDÔ</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1315/moc_2021023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1315/moc_2021023.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À CORPORAÇÃO MUSICAL 24 DE JUNHO PELO TRANSCURSO DE ANIVERSÁRIO DOS SEUS 97 ANOS DE FUNDAÇÃO E TRABALHO EM FAVOR DO ENSINO E DIFUSÃO DA MÚSICA</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1317/moc_2021024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1317/moc_2021024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES A SRA. ANGELA PULZ DELGADO, MD COORDENADORA DA VIGILÂNCIA SANITÁRIA EM ARTUR NOGUEIRA.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1318/moc_2021025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1318/moc_2021025.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SECRETÁRIO  MUNICIPAL DE CULTURA E TURISMO, RENATO CARLINI, PELO TRABALHO DE PRESERVAÇÃO DAS PRAÇAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1319/moc_2021026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1319/moc_2021026.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS  ORGANIZADORES, APOIADORES E PARTICIPANTES DO PRIMEIRO FESTIVAL GASTRONÔMICO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1320/moc_2021027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1320/moc_2021027.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO JOGADOR IVAN BARBOSA SILVA, PELA CONQUISTA DO TÍTULO DE ‘GOLEIRO MENOS VAZADO’ DO CAMPEONATO REGIONAL DE FUTEBOL DE CAMPO DE 2021</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1321/moc_2021028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1321/moc_2021028.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME ITAMARATY FUTEBOL CLUBE PELA CONQUISTA DO CAMPEONATO REGIONAL DE FUTEBOL 2021</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1322/moc_2021029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1322/moc_2021029.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A CARLOS EDUARDO SOARES PELA PARTICIPAÇÃO NO EVENTO GOURMETOUR 2021, SEDIADO NO MÉXICO</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1323/moc_2021030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1323/moc_2021030.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO DEPUTADO ESTADUAL JOSÉ ANTÔNIO BARROS MUNHOZ</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1324/moc_2021031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1324/moc_2021031.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SR. WILSON VITÓRIO BORTOLOSSO, MD PRIMEIRO SARGENTO REFORMADO DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1325/moc_2021032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1325/moc_2021032.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA DANIELA FERNANDES, PELA CONQUISTA DO 3º LUGAR EM SUA CATEGORIA, NO ABSOLUTO DO CAMPEONATO BRASILEIRO DE JIU-JÍTSU, DA CONFEDERAÇÃO BRASILEIRA DE JIU-JITSU</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1326/moc_2021033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1326/moc_2021033.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS ORGANIZADORES DA 1ª FEIRA DO VERDE EM ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1327/moc_2021034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1327/moc_2021034.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À DIRETORIA DA EQUIPE DE FUTEBOL DO ITAMARATY, PELA REALIZAÇÃO DA FESTA EM COMEMORAÇÃO AO DIA DAS CRIANÇAS</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1328/moc_2021035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1328/moc_2021035.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ESTUDANTE BRUNNO EDWARD TOWSEND LUCKE, PELA CONQUISTA DO 3º LUGAR NO CONCURSO “EPTV NA ESCOLA 2021</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1329/moc_2021036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1329/moc_2021036.pdf</t>
   </si>
   <si>
     <t>APELA AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SÃO PAULO PARA QUE COLOQUE EM VOTAÇÃO O PROJETO DE LEI COMPLEMENTAR Nº 52 DE 25 DE JUNHO DE 2019, QUE ALTERA A LEI COMPLEMENTAR Nº 1.291, DE 22 DE JUNHO DE 2016, QUE INSTITUI A LEI DE INGRESSO NA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1330/moc_2021037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1330/moc_2021037.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE ‘OS CRAQUES FUTEBOL CLUBE’, PELA REALIZAÇÃO DO 1º FESTIVAL DO DIA DAS CRIANÇAS</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1331/moc_2021038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1331/moc_2021038.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SR. LUIZ CORRÊA, PELOS SERVIÇOS PRESTADOS AO MUNICÍPIO POR MAIS DE 30 ANOS</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1332/moc_2021039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1332/moc_2021039.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE ‘PURA AMIZADE ESPORTE CLUBE’, PELA REALIZAÇÃO DA FESTA EM COMEMORAÇÃO AO _x000D_
 DIA DAS CRIANÇAS</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1333/moc_2021040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1333/moc_2021040.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE FEMININA DE VÔLEI DE ARTUR NOGUEIRA, PELA CONQUISTA DO PRIMEIRO LUGAR NO CAMPEONATO ESTADUAL DE VÔLEI DE PRAIA DA APV</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1334/moc_2021041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1334/moc_2021041.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE MASCULINA DE VÔLEI DE ARTUR NOGUEIRA, PELA CONQUISTA DO TERCEIRO LUGAR NO CAMPEONATO ESTADUAL DE VÔLEI DE PRAIA DA APV</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1335/moc_2021042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1335/moc_2021042.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO SENHOR WALDNEY CONCEIÇÃO ALVES DE MENEZES, PROFISSIONALMENTE CONHECIDO COMO NEY CONCEIÇÃO</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1336/moc_2021043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1336/moc_2021043.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO SENHOR FRANCISCO CARLOS DE OLIVEIRA, PROFISSIONALMENTE TRATADO CARINHOSAMENTE POR CHIQUINHO OLIVEIRA</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1337/moc_2021044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1337/moc_2021044.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ESTUDANTE DA ESCOLA ESTADUAL ARMANDO FALCONE, LUIZ GUSTAVO DE ALMEIDA, PELA CONQUISTA DO 1º LUGAR NO FESTIVAL AFROMINUTO FLINK SAMPA 2021</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1338/moc_2021045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1338/moc_2021045.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO SENHOR GILBERTO CORREIA PONTES</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1339/moc_2021046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1339/moc_2021046.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS POLICIAIS MILITARES QUE SALVARAM A VIDA DE UMA CRIANÇA EM ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1340/moc_2021047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1340/moc_2021047.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE MASCULINA DE VÔLEI DE ARTUR NOGUEIRA PELA CONQUISTA DA PRATA NO CAMPEONATO ESTADUAL DA ASSOCIAÇÃO PRÓ-VOLEIBOL (APV) 2021</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1341/moc_2021048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1341/moc_2021048.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE FEMININA DE VÔLEI DE ARTUR NOGUEIRA PELA CONQUISTA DO BRONZE NO CAMPEONATO ESTADUAL DA ASSOCIAÇÃO PRÓ-VOLEIBOL (APV) 2021</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1342/moc_2021049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1342/moc_2021049.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO CLUBE RECREATIVO FLORESTA PELA REALIZAÇÃO DO ‘BALLET MULAN’</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1343/moc_2021050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1343/moc_2021050.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AOS ORGANIZADORES DA ‘FEIRA CULTURAL: DO PASSADO AO PRESENTE’, REALIZADA PELA ESCOLA ESTADUAL PROFESSOR ARMANDO FALCONE</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1344/moc_2021051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1344/moc_2021051.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APELO AOS ORGÃOS GOVERNAMENTAIS DO ESTADO DE SÃO PAULO SOLICITANDO A EFETIVA IMPLANTAÇÃO DE OBRAS VIÁRIAS VISANDO A MELHORIA DO TRÁFEGO DE VEÍCULOS NA RODOVIA PREFEITO AZIZ LIAN (SP 107) BEM COMO OBRAS NA ATN 381 NO BAIRRO BAIRRINHO NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1345/moc_2021052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1345/moc_2021052.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO À CAMPANHA SALARIAL UNIFICADA DE VALORIZAÇÃO DOS POLICIAIS PAULISTAS</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>LUCAS SIA RISSATO</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO CAPUT DO ART. 1° DA LEI MUNICIPAL N° 2981/2010 QUE DEFINE OS PROCEDIMENTOS PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR, PREVISTAS NO § 3° DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/3/pl_002-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/3/pl_002-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL SUPLEMENTADA POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR, EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/4/pl_003-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/4/pl_003-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO ‘REVITALIZAR’ QUE DISPÕE SOBRE PERMISSÃO DE USO DE PRÓPRIOS MUNICIPAIS PARA FINS DE PAISAGISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/5/pl_004-2021_-_praca_clovis_sia_com_anexos.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/5/pl_004-2021_-_praca_clovis_sia_com_anexos.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À PRAÇA PÚBLICA QUE ESPECIFICA NO JARDIM AMARO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/6/pl_005-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/6/pl_005-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE BARES, RESTAURANTES E CASAS NOTURNAS ADOTAREM MEDIDAS DE AUXÍLIO À MULHER QUE SE SINTA EM SITUAÇÃO DE RISCO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/7/pl_006-2021_-_com_protocolo.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/7/pl_006-2021_-_com_protocolo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SORTEIOS DE PRÊMIOS EM FAVOR DE CONTRIBUINTES DE IPTU E DA TAXA DE COLETA E REMOÇÃO DE LIXO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/8/pl_007-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/8/pl_007-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A INSTITUIR AS DIRETRIZES DE ATUAÇÃO DA PATRULHA MARIA DA PENHA NO MUNICÍPIO DE ARTUR NOGUEIRA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/9/pl_008-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/9/pl_008-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO ÀS DOENÇAS OCUPACIONAIS DO EDUCADOR E DE TODOS OS SERVIDORES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/10/pl_009-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/10/pl_009-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E REMANEJAMENTO POR ANULAÇÃO DE DOTAÇÃO PARA A SEGUINTE CLASSIFICAÇAO ORÇAMENTÁRIA DISCRIMINADA ABAIXO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/11/pl_010-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/11/pl_010-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CÂMERA CIDADÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/12/pl_011-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/12/pl_011-2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/13/pl_012-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/13/pl_012-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO NOVO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – CACS/ FUNDEB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/14/pl_013-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/14/pl_013-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E ORGANIZAÇÃO DO CONSELHO MUNICIPAL DE CULTURA E DO FUNDO MUNICIPAL DE CULTURA DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/15/pl_014-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/15/pl_014-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DO ESTADO DE CALAMIDADE PÚBLICA NO MUNICÍPIO DE ARTUR NOGUEIRA PELA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA EM VIRTUDE DA CONTAGIOSA PROLIFERAÇÃO DO VÍRUS COVID-19 (CORONAVÍRUS) E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/16/pl_015-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/16/pl_015-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR FICHA DE DOTAÇÃO ORÇAMENTÁRIA EM FAVOR DA AUTARQUIA DE SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA - SAEAN E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/17/pl_016-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/17/pl_016-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SANÇÕES PELO NÃO CUMPRIMENTO E DESRESPEITO DA ORDEM DE VACINAÇÃO CONTRA O CORONAVIRUS E MEDIDAS DE COMBATE A FRAUDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRAÇA PÚBLICA QUE INDICA, EM HOMENAGEM ÀS VÍTIMAS FATAIS DO NOVO CORONAVÍRUS NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/19/pl_018-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/19/pl_018-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS ESTABELECIMENTOS ÓPTICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA DENOMINAÇÃO OFICIAL DA RUA VITÓRIA NO LOTEAMENTO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/21/pl_020-2021_-_oficio_pl_e_justificativa.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/21/pl_020-2021_-_oficio_pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERAVIT FINANCEIRO DO EXERCÍCIO ANTERIOR E EXCESSO DE ARRECAÇÃO DE CONVÊNIO, PARA AS SEGUINTES CLASSIFICAÇÕES ORÇAMENTÁRIAS QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/22/pl_021-2021_com_anexos.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/22/pl_021-2021_com_anexos.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À PRAÇA PÚBLICA QUE ESPECIFICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/23/pl_022-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/23/pl_022-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REQUISITOS NECESSÁRIOS PARA APRESENTAÇÃO DE PROJETOS DE DENOMINAÇÃO</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/24/pl_023-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/24/pl_023-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DA LIBERDADE RELIGIOSA NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/25/pl_024-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/25/pl_024-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO ENTRE O MUNICÍPIO DE ARTUR NOGUEIRA E O ESTADO DE SÃO PAULO, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO ECONÔMICO, NA QUALIDADE DE ÓRGÃO GESTOR DO FUNDO DE INVESTIMENTOS DE CRÉDITO PRODUTIVO POPULAR DE SÃO PAULO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/26/pl_025-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/26/pl_025-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO ENTRE O MUNICÍPIO DE ARTUR NOGUEIRA E O ESTADO DE SÃO PAULO, POR MEIO DA COMPANHIA DE PROCESSAMENTO DE DADOS DO ESTADO DE SÃO PAULO- PRODESP, VISANDO A OPERACIONALIZAÇÃO E ADMINISTRAÇÃO DE POSTO DE SERVIÇOS DO POUPATEMPO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/27/pl_026-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/27/pl_026-2021.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ART. 1° DA LEI MUNICIPAL N° 3.499, DE 07 DE ABRIL DE 2021 QUE CRIOU FICHA DE DOTAÇÃO ORÇAMENTÁRIA EM FAVOR DO SERVIÇO DE ÁGUA DE ESGOTO DE ARTUR NOGUEIRA – SAEAN</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/28/pl_027-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/28/pl_027-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.° 3.010, DE 21 DE DEZEMBRO DE 2010, QUE INSTITUI O PROGRAMA DINHEIRO DIRETO NA ESCOLA - PMDDE</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/29/pl_028-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/29/pl_028-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS A SEREM ADOTADAS PELO MUNICÍPIO PARA FINS DE DISPENSA DA EXIGÊNCIA DO ALVARÁ DE LICENÇA PARA LOCALIZAÇÃO E DEMAIS LICENCIAMENTOS MUNICIPAIS, CONFORME A LEI FEDERAL Nº 13.874, DE 20 DE SETEMBRO 2019, QUE INSTITUIU A DECLARAÇÃO DE DIREITOS DA LIBERDADE ECONÔMICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/30/pl_029-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/30/pl_029-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, COMPETÊNCIA E FUNCIONAMENTO DO CONSELHO MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/31/pl_030-2021_-_integra.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/31/pl_030-2021_-_integra.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL A ESTRADA MUNICIPAL QUE ESPECIFICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/32/pl_031-2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/33/pl_032-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/32/pl_031-2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/33/pl_032-2021.pdf</t>
   </si>
   <si>
     <t>TOMBA, COMO BEM DE NATUREZA IMATERIAL E CULTURAL DA CIDADE DE ARTUR NOGUEIRA, O PROJETO RETRETA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/34/pl_033-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/34/pl_033-2021.pdf</t>
   </si>
   <si>
     <t>TOMBA, COMO BEM DE NATUREZA IMATERIAL E CULTURAL DA CIDADE DE ARTUR NOGUEIRA, A ORQUESTRA SINFÔNICA JOVEM DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/35/pl_034-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/35/pl_034-2021.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DE ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAL PARA A POPULAÇÃO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/36/pl_035-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/36/pl_035-2021.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO DE CONVÊNIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/37/pl_036-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/37/pl_036-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/38/pl_037-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/38/pl_037-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PLANO DE AMPLIAÇÃO DOS SERVIÇOS DE CAPTAÇÃO E TRATAMENTO DE ÁGUA JUNTO AO SAEAN, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/39/pl_038-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/39/pl_038-2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL N° 3.376/2018 QUE AUTORIZOU O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PRODUTORES RURAIS DE ARTUR NOGUEIRA - APR</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/40/pl_039-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/40/pl_039-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRODUÇÃO E O ARQUIVAMENTO DE DOCUMENTOS EM MEIOS ELETROMAGNÉTICOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/41/pl_040-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/41/pl_040-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O DIA DA CONSCIENTIZAÇÃO E ENFRENTAMENTO A SÍNDROME DE DIGEORGE</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/42/pl_041-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/42/pl_041-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N.° 3.508, DE 01 DE JUNHO DE 2021 QUE INSTITUIU A CRIAÇÃO, COMPOSIÇÃO, COMPETÊNCIA E FUNCIONAMENTO DO CONSELHO MUNICIPAL DA JUVENTUDE DO MUNICIPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/43/pl_042-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/43/pl_042-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE ARTUR NOGUEIRA A CELEBRAR CONVÊNIO COM O REGISTRO CIVIL DAS PESSOAS NATURAIS, INTERDIÇÕES, TUTELAS E TABELIÃO DE NOTAS DA SEDE DA COMARCA DE ARTUR NOGUEIRA, OBJETIVANDO O APERFEI-ÇOAMENTO DO CADASTRO IMOBILIÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/46/pl_043-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/46/pl_043-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL SUPLEMENTADO POR EXCESSO DE ARRECADAÇÃO DE CONVÊNIOS E POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/50/pl_044-2021_-_ppa_2022-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/50/pl_044-2021_-_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE INVESTIMENTOS – PPA, DO PERÍODO 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/51/pl_045-2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/51/pl_045-2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/52/pl_046-2021_-_ossuario_cemiterio.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/52/pl_046-2021_-_ossuario_cemiterio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE OSSUÁRIO MUNICIPAL NO CEMITÉRIO DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/53/pl_047-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/53/pl_047-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE ARTUR NOGUEIRA A CELEBRAR CONVÊNIO COM O OFICIAL DO REGISTRO CIVIL DAS PESSOAS NATURAIS, INTERDIÇÕES, TUTELAS E TABELIÃO DE NOTAS DA SEDE DA COMARCA DE ARTUR NOGUEIRA, OBJETIVANDO O APERFEIÇOAMENTO DO CADASTRO IMOBILIÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/54/pl_048-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/54/pl_048-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DOS SERVIÇOS DE ÁGUA E ESGOTO DE PRÉDIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE REGULARIZAÇÃO FISCAL - REFIS/2021 PERANTE O SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/56/pl_050-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/56/pl_050-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, REGULAMENTAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E RENDA – CMTER E O FUNDO MUNICIPAL DO TRABALHO, EMPREGO E RENDA - FMTER DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/57/pl_051-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/57/pl_051-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA, MATERIAL E OPERACIONAL ENTRE O MUNICÍPIO DE ARTUR NOGUEIRA E O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/58/pl_052-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/58/pl_052-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI N.º 2.781, DE 23 DE NOVEMBRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/61/pl_053-2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/62/pl_054-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/61/pl_053-2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/62/pl_054-2021.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL A VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL NOVA CONQUISTA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/63/pl_055-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/63/pl_055-2021.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL A VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL JARDIM DO SOL</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/64/pl_056-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/64/pl_056-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO – DER/SP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/65/pl_057-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/65/pl_057-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À PERMISSÃO DE USO DE BEM PUBLICO PERTENCENTE AO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/67/pl_058-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/67/pl_058-2021.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA DOTAÇÕES DO ORÇAMENTO VIGENTE NO SAEAN – SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA, NO VALOR DE R$ 1.984.000,00</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/68/pl_059-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/68/pl_059-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SUPLEMENTAÇÃO POR PROVÁVEL EXCESSO DE ARRECAÇÃO DO FPM - FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/69/pl_060-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/69/pl_060-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, REGULAMENTAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA – COMPEDE E DO FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA – FUMPEDE DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/70/pl_061-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/70/pl_061-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE ACORDO DE PARCELAMENTO E CONFISSÃO DE DÉBITOS COM O CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTAVEL - CONDESU</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/71/pl_062-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/71/pl_062-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SANTA CASA DE MISERICÓRDIA DE COSMÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/72/pl_063-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/72/pl_063-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE LÂMPADAS DE LED (DIODO EMISSOR DE LUZ) NA REDE DE ILUMINAÇÃO PÚBLICA EM NOVOS LOTEAMENTOS E EMPREENDIMENTOS IMOBILIÁRIOS NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/73/pl_064-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/73/pl_064-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA LISTAGEM DE MEDICAMENTOS DISPONÍVEIS E EM FALTA NA REDE MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/75/pl_065-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/75/pl_065-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO PODER EXECUTIVO MUNICIPAL DE DAR PUBLICIDADE ANUALMENTE À APLICAÇÃO DAS EMENDAS PARLAMENTARES RECEBIDAS PELO MUNICÍPIO DE ARTUR NOGUEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/76/pl_066-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/76/pl_066-2021.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO CONVÊNIO, SUPERAVIT FINANCEIRO DO EXERCICIO ANTERIOR E POR ANULAÇÃO DE DOTAÇÃO E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/77/pl_067-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/77/pl_067-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.191/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/78/pl_068-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/78/pl_068-2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO VI NO ART. 4º DA LEI N.º 3.487, DE 16 DE DEZEMBRO DE 2020</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/79/pl_069-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/79/pl_069-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NO MUNICÍPIO DE ARTUR NOGUEIRA, ESTABELECE PENALIDADES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/80/pl_070-2021_-_integra.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/80/pl_070-2021_-_integra.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL EM HOMENAGEM E GRATIDÃO AOS PROFISSIONAIS DA SAÚDE QUE ATUARAM NA  LINHA  DE FRENTE CONTRA A COVID-19 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/81/pl_071-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/81/pl_071-2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARTUR NOGUEIRA PARA O EXERCÍCIO DE 2022, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/82/pl_072-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/82/pl_072-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INFORMAÇÃO DE EXISTÊNCIA DE DÍVIDA ATIVA DO CONTRIBUINTE NA GUIA ANUAL DO IPTU</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/83/pl_073-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/83/pl_073-2021.pdf</t>
   </si>
   <si>
     <t>TOMBA COMO BEM DE NATUREZA IMÓVEL MATERIAL, HISTÓRICA, CULTURAL E AMBIENTAL DA CIDADE DE ARTUR NOGUEIRA A ÁRVORE FIGUEIRA SITUADA NA AVENIDA BELIZÁRIO NEVES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/84/pl_074-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/84/pl_074-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE ACORDO DE CONFISSÃO E PAGAMENTO DE DÉBITOS COM EMPRESA ESTRE SPI AMBIENTAL S.A.</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/85/pl_075-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/85/pl_075-2021.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 3° DA LEI MUNICIPAL N.° 3191/2014   QUE DISPÔS SOBRE A SITUAÇÃO DE EMERGÊNCIA NO MUNICÍPIO DE ARTUR NOGUEIRA, EM DECORRENCIA DA FORTE ESTIAGEM QUE AFETA O ABASTECIMENTO DE ÁGUA DA POPULAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/86/pl_076-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/86/pl_076-2021.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL SUPLEMENTADA POR EXCESSO DE ARRECADAÇÃO E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/87/pl_077-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/87/pl_077-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DA BÍBLIA NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/88/pl_078-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/88/pl_078-2021.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À VIA PÚBLICA DO LOTEAMENTO JARDIM DE COLORES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/89/pl_079-2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/90/pl_080-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/89/pl_079-2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/90/pl_080-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DA BANDEIRA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/91/pl_081-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/91/pl_081-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DO BRASÃO DE ARMAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/92/pl_082-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/92/pl_082-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DO HINO A ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/93/pl_083-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/93/pl_083-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DO COGNOME DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/94/pl_084-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/94/pl_084-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA A PROMOVER A VENDA DE BENS INSERVÍVEIS DA AUTARQUIA MEDIANTE LEILÃO PÚBLICO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/98/pl_085-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/98/pl_085-2021.pdf</t>
   </si>
   <si>
     <t>REVOGA IN TOTUM A LEI N° 3.322, 22 DE JUNHO DE 2017, QUE INSTITUIU O ARTUR NOGUEIRA RODEO FESTIVAL COMO RODEIO E EXPOSIÇÃO AGROPECUÁRIA, COMERCIAL E INDUSTRIAL OFICIAL DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/99/pl_086-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/99/pl_086-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.184/1.983, ESTABELECENDO AS ATRIBUIÇÕES DO CARGO QUE ESPECIFICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/100/pl_087-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/100/pl_087-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SECRETARIA MUNICIPAL DE FINANÇAS A GERAR OS EMPENHOS DE REPASSE DE RECURSOS ORIUNDOS DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE ÀS ENTIDADES CADASTRADAS NO CMDCA/FUNDECAN, PARA EXECUÇÃO DE PROJETOS APROVADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/101/pl_088-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/101/pl_088-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DAS POLÍTICAS PÚBLICAS DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/102/pl_089-2021_-_corrigido.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/102/pl_089-2021_-_corrigido.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE ARTUR NOGUEIRA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – RPPS</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/199/plc_001-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/199/plc_001-2021.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AOS ARTIGOS 42 E 43 DA LEI COMPLEMENTAR MUNICIPAL N° 639/2019  QUE DISPÕE SOBRE A IMPLANTAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES EFETIVOS DA GUARDA CIVIL MUNICIPAL DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/200/plc_002-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/200/plc_002-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º E OS RESPECTIVOS PARÁGRAFOS DA LEI COMPLEMENTAR Nº 632 DE 04 DE SETEMBRO DE 2019 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/201/plc_003-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/201/plc_003-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 255 DE 28 DE DEZEMBRO DE 2001 E DA LEI COMPLEMENTAR Nº 103 DE 24 DE JUNHO 1997.</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/202/plc_004_-_2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/202/plc_004_-_2021.pdf</t>
   </si>
   <si>
     <t>REVOGA IN TOTUM A LEI COMPLEMENTAR MUNICIPAL Nº 548, DE 25 DE OUTUBRO DE 2013, QUE AUTORIZOU O PODER EXECUTIVO MUNICIPAL A ALIENAR POR DOAÇÃO, ÁREA DE TERRENO E SUAS BENFEITORIAS, DE PROPRIEDADE DO MUNICÍPIO AO CENTRO ESTADUAL DE EDUCAÇÃO TECNOLÓGICA “PAULA SOUZA” – CEETEPS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/203/plc_005-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/203/plc_005-2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA §3 AO ARTIGO 4º DA LEI COMPLEMENTAR N.º 392, DE 17 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/204/plc_006-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/204/plc_006-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ITEM II DO ARTIGO 1º E O ARTIGO 2º DA LEI COMPLEMENTAR Nº 632 DE 04 DE SETEMBRO DE 2019 E AINDA O ARTIGO 3º ALTERADO PELA LEI COMPLEMENTAR 648 DE 12 DE FEVEREIRO DE 2021</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/205/plc_007-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/205/plc_007-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL CARTÃO AUXÍLIO ALIMENTAÇÃO, REVOGA A LEI COMPLEMENTAR 373 DE JUNHO DE 2004 E O DECRETO 25 DE JANEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/207/plc_008-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/207/plc_008-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E DISCIPLINA A CESSÃO E O RECEBIMENTO EM CESSÃO DE SERVIDOR PÚBLICO DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/208/plc_009-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/208/plc_009-2021.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE E ALTERA USO DE ÁREAS PÚBLICAS PARA FINS QUE ESPECIFICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/209/plc_010-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/209/plc_010-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ANTECIPAÇÃO DO PAGAMENTO DO ABONO DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS EM RAZÃO DA EMERGÊNCIA DECORRENTE DO NOVO CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/210/plc_11-2021_e_dispensa_pareceres.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/210/plc_11-2021_e_dispensa_pareceres.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARTUR NOGUEIRA A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2021 “VOCÊ EM DIA E A CIDADE AVANÇANDO” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/211/plc_012-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/211/plc_012-2021.pdf</t>
   </si>
   <si>
     <t>INTRODUZ MODIFICAÇÕES NA LEI COMPLEMENTAR Nº 103 DE 24 DE JUNHO DE 1997</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/212/plc_013-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/212/plc_013-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA BASE DE CÁLCULO DO VALOR VENAL DE REFERÊNCIA DOS IMÓVEIS, PARA FINS DE APURAÇÃO E CÁLCULO DO IMPOSTO SOBRE A TRANSMISSÃO "INTER VIVOS" DE BENS IMÓVEIS (ITBI), ALTERANDO OS DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL N° 255, DE 28 DE DEZEMBRO DE 2001, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICIPIO DE ARTUR NOGUEIRA  E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/213/plc_014-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/213/plc_014-2021.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 4° DA LEI COMPLEMENTAR N° 514/2012 QUE CRIOU E REGULAMENTOU A CONTRIBUIÇÃO COMPULSORIA DE CARATER SUPLEMENTAR DO FUNPREMAN - FUNDO DE PREVIDÊNCIA E BENEFÍCIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/214/plc_no_015-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/214/plc_no_015-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI DENOMINAÇÃO PRÓPRIA, COMPETÊNCIAS E ATRIBUIÇÕES DOS CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DO SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/215/plc_016-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/215/plc_016-2021.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI COMPLEMENTAR MUNICIPAL N.º 356, DE 12 DE ABRIL DE 2004, QUE DISPÕE SOBRE A ALIENAÇÃO POR DOAÇÃO DE ÁREA DE TERRENO DE PROPRIEDADE DO MUNICÍPIO À EMPRESA MECANICA EDI LTDA-ME</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/216/plc_017-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/216/plc_017-2021.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI COMPLEMENTAR MUNICIPAL N.º 489, DE 13 DE SETEMBRO DE 2010, QUE DISPÕE SOBRE A ALIENAÇÃO POR DOAÇÃO DE ÁREA DE TERRENO DE PROPRIEDADE DO MUNICÍPIO À EMPRESA TORCIDA BABY DO BRASIL LTDA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/217/plc_018-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/217/plc_018-2021.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI COMPLEMENTAR MUNICIPAL N.º 335, DE 27 DE NOVEMBRO 2003, QUE DISPÕE SOBRE A ALIENAÇÃO POR DOAÇÃO DE ÁREA DE TERRENO DE PROPRIEDADE DO MUNICÍPIO À EMPRESA FATRI IMPORTAÇÃO E EXPORTAÇÃO, COMERCIO DE MOLDES E COMPONENTES PARA INJEÇÃO DE PLÁSTICOS LTDA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/218/plc_019-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/218/plc_019-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL N° 392/2004 QUE INSTITUIU O NOVO ESTATUTO E O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/219/plc_020-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/219/plc_020-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI ABONO SALARIAL EXCEPCIONAL AOS INTEGRANTES DO QUADRO DO MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/220/plc_021-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/220/plc_021-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO REGIME DE PREVIDÊNCIA COMPLEMENTAR (RPC) DO MUNICÍPIO DE ARTUR NOGUEIRA, NO ÂMBITO DO PODER EXECUTIVO, DAS AUTARQUIAS E FUNDAÇÕES, E DO PODER LEGISLATIVO; FIXA O LIMITE MÁXIMO DAS APOSENTADORIAS E PENSÕES POR MORTE A SEREM CONCEDIDAS PELO REGIME PRÓPRIO DE PREVIDÊNCIA MUNICIPAL (RPPS), NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 103/2019; AUTORIZA A ADESÃO DO PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/221/plc_022-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/221/plc_022-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 595/2016, MODIFICANDO A  NOMENCLATURA E ESTABELECENDO AS ATRIBUIÇÕES DO CARGO QUE ESPECIFICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/222/plc_022-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/222/plc_022-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DE CARREIRA DA GUARDA CIVIL MUNICIPAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/223/plc_024-2021_-_corrigido.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/223/plc_024-2021_-_corrigido.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REFORMA DA PREVIDÊNCIA NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA, GERIDO PELO FUNDO DE PREVIDÊNCIA E BENEFÍCIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA – FUNPREMAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/224/plc_025-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/224/plc_025-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR N.º 255, DE 28 DE DEZEMBRO DE 2001 – CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1414/pr_003-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1414/pr_003-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 143 DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1413/pr_004-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1413/pr_004-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL A FIRMAR ACORDO DE COOPERAÇÃO TÉCNICA COM O SENADO FEDERAL ATRAVÉS DO INSTITUTO LEGISLATIVO BRASILEIRO PARA FINS DE IMPLANTAÇÃO DO PROGRAMA INTERLEGIS</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1357/pdl_002-2021_-_damaris.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1357/pdl_002-2021_-_damaris.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ NOGUEIRENSE À SRA. DAMARIS DIAS MOURA KUO</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/206/projeto-nova-lei-organica-artur-nogueira-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/206/projeto-nova-lei-organica-artur-nogueira-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORGÂNICA DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_emenda_a_loman_003-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_emenda_a_loman_003-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS PARA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ARTUR NOGUEIRA/SP DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103/2019</t>
   </si>
   <si>
     <t>DISP</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/96/dispensa_pl_2021-084.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/96/dispensa_pl_2021-084.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 084-2021</t>
   </si>
   <si>
     <t>RET</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 042-2021</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/59/solicita_retirada_pl_0522021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/59/solicita_retirada_pl_0522021.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 052/2021</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/66/retirada_pl_057-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/66/retirada_pl_057-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 057-2021</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/74/retirada_pl_064-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/74/retirada_pl_064-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 064-2021</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/97/retirada_dispensa_pl_084-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/97/retirada_dispensa_pl_084-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PL 084-2021.</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDIR</t>
   </si>
   <si>
     <t>ATA DA 29ª SESSÃO ORDINÁRIA DE 2021</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GABPRES</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DE 2021</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/95/emenda_modificativa_001_ao_pl_2021-084.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/95/emenda_modificativa_001_ao_pl_2021-084.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PL 084-2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10262,67 +10262,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/445/ind_2021001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/446/ind_2021002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/448/ind_2021004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/449/ind_2021005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/450/ind_2021006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/451/ind_2021007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/452/ind_2021008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/453/ind_2021009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/454/ind_2021010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/455/ind_2021011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/457/ind_2021012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/458/ind_2021013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/459/ind_2021014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/460/ind_2021015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/462/ind_2021016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/463/ind_2021017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/464/ind_2021018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/466/ind_2021019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/467/ind_2021020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/468/ind_2021021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/469/ind_2021022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/471/ind_2021023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/472/ind_2021024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/473/ind_2021025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/474/ind_2021026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/475/ind_2021027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/476/ind_2021028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/477/ind_2021029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/478/ind_2021030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/479/ind_2021031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/480/ind_2021032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/481/ind_2021033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/482/ind_2021034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/483/ind_2021035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/484/ind_2021036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/485/ind_2021037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/486/ind_2021038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/487/ind_2021039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/488/ind_2021040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/489/ind_2021041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/490/ind_2021042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/491/ind_2021043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/492/ind_2021044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/493/ind_2021045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/494/ind_2021046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/495/ind_2021047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/496/ind_2021048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/497/ind_2021049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/498/ind_2021050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/499/ind_2021051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/500/ind_2021052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/501/ind_2021053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/502/ind_2021054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/503/ind_2021055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/504/ind_2021056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/505/ind_2021057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/506/ind_2021058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/507/ind_2021059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/508/ind_2021060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/509/ind_2021061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/510/ind_2021062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/511/ind_2021063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/512/ind_2021064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/513/ind_2021065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/514/ind_2021066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/515/ind_2021067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/516/ind_2021068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/517/ind_2021069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/518/ind_2021070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/519/ind_2021071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/520/ind_2021072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/521/ind_2021073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/522/ind_2021074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/523/ind_2021075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/524/ind_2021076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/525/ind_2021077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/526/ind_2021078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/527/ind_2021079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/528/ind_2021080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/529/ind_2021081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/530/ind_2021082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/531/ind_2021083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/532/ind_2021084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/533/ind_2021085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/534/ind_2021086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/535/ind_2021087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/536/ind_2021088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/537/ind_2021089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/538/ind_2021090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/539/ind_2021091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/540/ind_2021092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/541/ind_2021093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/542/ind_2021094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/543/ind_2021095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/544/ind_2021096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/545/ind_2021097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/546/ind_2021098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/547/ind_2021099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/548/ind_2021100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/555/ind_2021101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/556/ind_2021102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/557/ind_2021103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/558/ind_2021104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/559/ind_2021105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/560/ind_2021106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/561/ind_2021107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/562/ind_2021108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/563/ind_2021109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/564/ind_2021110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/565/ind_2021111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/566/ind_2021112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/567/ind_2021113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/568/ind_2021114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/569/ind_2021115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/570/ind_2021116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/571/ind_2021117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/572/ind_2021118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/573/ind_2021119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/574/ind_2021120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/575/ind_2021121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/576/ind_2021122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/577/ind_2021123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/578/ind_2021124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/579/ind_2021125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/580/ind_2021126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/581/ind_2021127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/582/ind_2021128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/583/ind_2021129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/584/ind_2021130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/585/ind_2021131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/586/ind_2021132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/587/ind_2021133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/588/ind_2021134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/589/ind_2021135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/590/ind_2021136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/591/ind_2021137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/592/ind_2021138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/593/ind_2021139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/594/ind_2021140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/595/ind_2021141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/596/ind_2021142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/597/ind_2021143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/598/ind_2021144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/599/ind_2021145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/600/ind_2021146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/601/ind_2021147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/602/ind_2021148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/603/ind_2021149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/604/ind_2021150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/605/ind_2021151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/606/ind_2021152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/607/ind_2021153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/608/ind_2021154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/609/ind_2021155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/610/ind_2021156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/611/ind_2021157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/612/ind_2021158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/613/ind_2021159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/614/ind_2021160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/615/ind_2021161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/616/ind_2021162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/617/ind_2021163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/618/ind_2021164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/619/ind_2021165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/620/ind_2021166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/621/ind_2021167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/622/ind_2021168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/623/ind_2021169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/624/ind_2021170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/625/ind_2021171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/626/ind_2021172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/627/ind_2021173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/628/ind_2021174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/629/ind_2021175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/630/ind_2021176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/631/ind_2021177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/632/ind_2021178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/633/ind_2021179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/634/ind_2021180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/635/ind_2021181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/636/ind_2021182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/637/ind_2021183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/638/ind_2021184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/639/ind_2021185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/640/ind_2021186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/641/ind_2021187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/642/ind_2021188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/643/ind_2021189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/644/ind_2021190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/645/ind_2021191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/646/ind_2021192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/647/ind_2021193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/648/ind_2021194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/649/ind_2021195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/650/ind_2021196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/651/ind_2021197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/652/ind_2021198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/653/ind_2021199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/654/ind_2021200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/655/ind_2021201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/656/ind_2021202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/657/ind_2021203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/658/ind_2021204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/659/ind_2021205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/660/ind_2021206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/661/ind_2021207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/662/ind_2021208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/663/ind_2021209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/664/ind_2021210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/665/ind_2021211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/666/ind_2021212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/667/ind_2021213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/668/ind_2021214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/669/ind_2021215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/670/ind_2021216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/671/ind_2021217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/672/ind_2021218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/673/ind_2021219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/674/ind_2021220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/675/ind_2021221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/676/ind_2021222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/677/ind_2021223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/678/ind_2021224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/679/ind_2021225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/680/ind_2021226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/681/ind_2021227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/682/ind_2021228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/683/ind_2021229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/684/ind_2021230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/685/ind_2021231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/688/ind_2021232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/689/ind_2021233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/690/ind_2021234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/692/ind_2021235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/695/ind_2021236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/697/ind_2021237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/698/ind_2021238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/699/ind_2021239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/700/ind_2021240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/701/ind_2021241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/702/ind_2021242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/703/ind_2021243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/704/ind_2021244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/705/ind_2021245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/706/ind_2021246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/707/ind_2021247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/708/ind_2021248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/709/ind_2021249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/710/ind_2021250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/711/ind_2021251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/712/ind_2021252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/713/ind_2021253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/714/ind_2021254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/715/ind_2021255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/716/ind_2021256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/717/ind_2021257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/718/ind_2021258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/719/ind_2021259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/720/ind_2021260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/721/ind_2021261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/722/ind_2021262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/723/ind_2021263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/724/ind_2021264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/725/ind_2021265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/726/ind_2021266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/727/ind_2021267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/728/ind_2021268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/729/ind_2021269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/730/ind_2021270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/731/ind_2021271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/732/ind_2021272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/733/ind_2021273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/734/ind_2021274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/735/ind_2021275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/737/ind_2021276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/738/ind_2021277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/739/ind_2021278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/740/ind_2021279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/741/ind_2021280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/742/ind_2021281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/743/ind_2021282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/744/ind_2021283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/745/ind_2021284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/746/ind_2021285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/747/ind_2021286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/748/ind_2021287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/749/ind_2021288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/750/ind_2021289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/751/ind_2021290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/752/ind_2021291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/753/ind_2021292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/754/ind_2021293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/755/ind_2021294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/756/ind_2021295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/757/ind_2021296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/758/ind_2021297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/759/ind_2021298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/760/ind_2021299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/761/ind_2021300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/762/ind_2021301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/763/ind_2021302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/764/ind_2021303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/765/ind_2021304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/766/ind_2021305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/774/ind_2021306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/775/ind_2021307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/776/ind_2021308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/777/ind_2021309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/778/ind_2021310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/779/ind_2021311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/780/ind_2021312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/781/ind_2021313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/782/ind_2021314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/783/ind_2021315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/784/ind_2021316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/785/ind_2021317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/786/ind_2021318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/787/ind_2021319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/788/ind_2021320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/789/ind_2021321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/790/ind_2021322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/791/ind_2021323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/792/ind_2021324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/793/ind_2021325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/794/ind_2021326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/795/ind_2021327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/796/ind_2021328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/797/ind_2021329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/798/ind_2021330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/799/ind_2021331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/800/ind_2021332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/801/ind_2021333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/802/ind_2021334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/803/ind_2021335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/804/ind_2021336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/805/ind_2021337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/806/ind_2021338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/807/ind_2021339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/808/ind_2021340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/809/ind_2021341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/810/ind_2021342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/811/ind_2021343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/812/ind_2021344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/813/ind_2021345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/814/ind_2021346.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/815/ind_2021347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/816/ind_2021348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/817/ind_2021349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/818/ind_2021350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/819/ind_2021351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/820/ind_2021352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/821/ind_2021353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/825/ind_2021354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/826/ind_2021355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/827/ind_2021356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/828/ind_2021357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/829/ind_2021358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/830/ind_2021359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/831/ind_2021360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/832/ind_2021361.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/833/ind_2021362.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/834/ind_2021363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/835/ind_2021364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/836/ind_2021365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/837/ind_2021366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/838/ind_2021367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/839/ind_2021368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/840/ind_2021369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/841/ind_2021370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/842/ind_2021371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/843/ind_2021372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/844/ind_2021373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/845/ind_2021374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/846/ind_2021375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/848/ind_2021376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/849/ind_2021377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/851/ind_2021378.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/852/ind_2021379.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/853/ind_2021380.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/854/ind_2021381.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/855/ind_2021382.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/856/ind_2021383.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/857/ind_2021384.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/858/ind_2021385.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/859/ind_2021386.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/860/ind_2021387.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/861/ind_2021388.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/862/ind_2021389.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/863/ind_2021390.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/864/ind_2021391.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/865/ind_2021392.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/867/ind_2021393.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/868/ind_2021394.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/869/ind_2021395.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/870/ind_2021396.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/871/ind_2021397.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/872/ind_2021398.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/873/ind_2021399.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/874/ind_2021400.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/875/ind_2021401.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/876/ind_2021402.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/877/ind_2021403.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/878/ind_2021404.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/880/ind_2021405.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/881/ind_2021406.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/882/ind_2021407.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/883/ind_2021408.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/886/ind_2021409.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/887/ind_2021410.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/888/ind_2021411.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/889/ind_2021412.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/890/ind_2021413.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/891/ind_2021414.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/892/ind_2021415.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/893/ind_2021416.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/894/ind_2021417.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/895/ind_2021418.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/896/ind_2021419.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/897/ind_2021420.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/898/ind_2021421.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/899/ind_2021422.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/900/ind_2021423.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/901/ind_2021424.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/902/ind_2021425.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/903/ind_2021426.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/904/ind_2021427.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/905/ind_2021428.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/906/ind_2021429.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/907/ind_2021430.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/908/ind_2021431.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/909/ind_2021432.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/910/ind_2021433.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/911/ind_2021434.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/912/ind_2021435.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/913/ind_2021436.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/914/ind_2021437.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/915/ind_2021438.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/916/ind_2021439.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/917/ind_2021440.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/918/ind_2021441.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/920/ind_2021443.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/921/ind_2021444.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/922/ind_2021445.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/923/ind_2021446.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/924/ind_2021447.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/925/ind_2021448.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/926/ind_2021449.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/927/ind_2021450.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/928/ind_2021451.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/929/ind_2021452.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/930/ind_2021453.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/931/ind_2021454.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/932/ind_2021455.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/933/ind_2021456.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/934/ind_2021457.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/935/ind_2021458.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/936/ind_2021459.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/937/ind_2021460.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/938/ind_2021461.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/939/ind_2021462.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/940/ind_2021463.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/941/ind_2021464.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/942/ind_2021465.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/943/ind_2021466.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/944/ind_2021467.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/945/ind_2021468.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/946/ind_2021469.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/947/ind_2021470.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/948/ind_2021471.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/949/ind_2021472.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/950/ind_2021473.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/951/ind_2021474.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/952/ind_2021475.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/953/ind_2021476.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/954/ind_2021477.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/955/ind_2021478.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/956/ind_2021479.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/957/ind_2021480.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/958/ind_2021481.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/959/ind_2021482.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/960/ind_2021483.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/961/ind_2021484.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/962/ind_2021485.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/963/ind_2021486.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/964/ind_2021487.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/965/ind_2021488.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/966/ind_2021489.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/967/ind_2021490.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/968/ind_2021491.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/969/ind_2021492.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/970/ind_2021493.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/971/ind_2021494.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/972/ind_2021495.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/973/ind_2021496.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/974/ind_2021497.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/975/ind_2021498.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/976/ind_2021499.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/977/ind_2021500.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/978/ind_2021501.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/979/ind_2021502.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/980/ind_2021503.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/981/ind_2021504.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/982/ind_2021505.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/983/ind_2021506.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/984/ind_2021507.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/985/ind_2021508.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/986/ind_2021509.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/987/ind_2021510.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/988/ind_2021511.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/989/ind_2021512.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/990/ind_2021513.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/991/ind_2021514.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/992/ind_2021515.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/993/ind_2021516.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/994/ind_2021517.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/995/ind_2021518.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/996/ind_2021519.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/997/ind_2021520.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/998/ind_2021521.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/999/ind_2021522.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1000/ind_2021523.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1001/ind_2021524.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1002/ind_2021525.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1003/ind_2021526.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1004/ind_2021527.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1005/ind_2021528.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1006/ind_2021529.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1007/ind_2021530.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1008/ind_2021531.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1009/ind_2021532.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1010/ind_2021533.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1011/ind_2021534.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1012/ind_2021535.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1013/ind_2021536.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1015/ind_2021538.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1016/ind_2021539.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1017/ind_2021540.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1018/ind_2021541.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1019/ind_2021542.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1020/ind_2021543.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1021/ind_2021544.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1022/ind_2021545.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1023/ind_2021546.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1024/ind_2021547.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1025/ind_2021548.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1026/ind_2021549.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1027/ind_2021550.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1028/ind_2021551.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1029/ind_2021552.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1030/ind_2021553.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1031/ind_2021554.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1032/ind_2021555.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1033/ind_2021556.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1034/ind_2021557.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1035/ind_2021558.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1036/ind_2021559.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1037/ind_2021560.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1038/ind_2021561.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1039/ind_2021562.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1040/ind_2021563.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1041/ind_2021564.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1042/ind_2021565.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1043/ind_2021566.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1044/ind_2021567.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1045/ind_2021568.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1046/ind_2021569.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1047/ind_2021570.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1048/ind_2021571.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1049/ind_2021572.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1050/ind_2021573.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1051/ind_2021574.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1052/ind_2021575.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1053/ind_2021576.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1054/ind_2021577.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1055/ind_2021578.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1056/ind_2021579.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1057/ind_2021580.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1058/ind_2021581.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1059/ind_2021582.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1060/ind_2021583.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1061/ind_2021584.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1062/ind_2021585.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1063/ind_2021586.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1064/ind_2021587.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1065/ind_2021588.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1066/ind_2021589.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1067/ind_2021590.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1068/ind_2021591.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1069/ind_2021592.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1070/ind_2021593.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1071/ind_2021594.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1072/ind_2021595.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1073/ind_2021596.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1074/ind_2021597.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1075/ind_2021598.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1076/ind_2021599.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1077/ind_2021600.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1078/ind_2021601.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1079/ind_2021602.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1080/ind_2021603.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1081/ind_2021604.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1082/ind_2021605.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1083/ind_2021606.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1084/ind_2021607.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1085/ind_2021608.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1086/ind_2021609.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1087/ind_2021610.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1088/ind_2021611.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1089/ind_2021612.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1090/ind_2021613.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1091/ind_2021614.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1092/ind_2021615.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1093/ind_2021616.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1094/ind_2021617.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1095/ind_2021618.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1096/ind_2021619.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1097/ind_2021620.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1098/ind_2021621.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1099/ind_2021622.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1100/ind_2021623.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1101/ind_2021624.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1102/ind_2021625.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1103/ind_2021626.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1104/ind_2021627.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1105/ind_2021628.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1106/ind_2021629.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1107/ind_2021630.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1108/ind_2021631.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1109/ind_2021632.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1110/ind_2021633.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1111/ind_2021634.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1112/ind_2021635.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1113/ind_2021636.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1114/ind_2021637.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1115/ind_2021638.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1116/ind_2021639.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1117/ind_2021640.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1118/ind_2021641.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1119/ind_2021642.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1120/ind_2021643.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1121/ind_2021644.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1122/ind_2021645.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1123/ind_2021646.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1124/ind_2021647.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1125/ind_2021648.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1126/ind_2021649.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1127/ind_2021650.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1128/ind_2021651.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1129/ind_2021652.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1130/ind_2021653.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1131/ind_2021654.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1132/ind_2021655.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1133/ind_2021656.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1134/ind_2021657.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1135/ind_2021658.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1136/ind_2021659.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1137/ind_2021660.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1138/ind_2021661.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1139/ind_2021662.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1140/ind_2021663.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1141/ind_2021664.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1142/ind_2021665.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1143/ind_2021666.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1144/ind_2021667.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1145/ind_2021668.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1146/ind_2021669.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1147/ind_2021670.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1148/ind_2021671.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1149/ind_2021672.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1150/ind_2021673.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1151/ind_2021674.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1152/ind_2021675.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1153/ind_2021676.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1154/ind_2021677.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1155/ind_2021678.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1156/ind_2021679.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1157/ind_2021680.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1158/ind_2021681.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1159/ind_2021682.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1161/ind_2021683.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1162/ind_2021684.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1163/ind_2021685.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1165/ind_2021686.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1166/ind_2021687.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1168/ind_2021688.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1172/ind_2021689.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1173/ind_2021690.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1174/ind_2021691.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1175/ind_2021692.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1176/ind_2021693.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1177/ind_2021694.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1178/ind_2021695.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1179/ind_2021696.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1180/ind_2021697.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1181/ind_2021698.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1182/ind_2021699.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1183/ind_2021700.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1184/ind_2021701.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1185/ind_2021702.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1186/ind_2021703.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1187/ind_2021704.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1188/ind_2021705.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1189/ind_2021706.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1190/ind_2021707.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1193/ind_2021708.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1194/ind_2021709.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1195/ind_2021710.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1196/ind_2021711.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1197/ind_2021712.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1198/ind_2021713.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1199/ind_2021714.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1200/ind_2021715.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1201/ind_2021716.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1202/ind_2021717.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1203/ind_2021718.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1204/ind_2021719.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1205/ind_2021720.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1206/ind_2021721.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1207/ind_2021722.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1208/ind_2021723.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1209/ind_2021724.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1210/ind_2021725.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/ind_2021726.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/ind_2021727.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/ind_2021728.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1214/ind_2021729.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1215/ind_2021730.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1216/ind_2021731.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1217/ind_2021732.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1218/ind_2021733.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1219/ind_2021734.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1220/ind_2021735.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1221/ind_2021736.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1222/ind_2021737.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1223/ind_2021738.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1224/ind_2021739.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1225/ind_2021740.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1226/ind_2021741.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1227/ind_2021742.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1228/ind_2021743.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1229/ind_2021744.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1230/ind_2021745.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1231/ind_2021746.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1232/ind_2021747.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1233/ind_2021748.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1234/ind_2021749.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1235/ind_2021750.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1236/ind_2021751.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1237/ind_2021752.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1238/ind_2021753.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1239/ind_2021754.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1240/ind_2021755.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1241/ind_2021756.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1242/ind_2021757.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1243/ind_2021758.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1244/ind_2021759.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1245/ind_2021760.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1246/ind_2021761.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1247/ind_2021762.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1248/ind_2021763.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_2021764.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_2021765.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_2021766.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_2021767.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_2021768.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_2021769.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_2021770.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_2021771.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1276/req_2021001.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1277/req_2021002.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1278/req_2021003.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1279/req_2021004.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1280/req_2021005.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1281/req_2021006.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1282/req_2021007.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1283/req_2021008.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1284/req_2021009.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1285/req_2021010.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1286/req_2021011.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1287/req_2021012.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1288/req_2021013.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1289/req_2021014.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1290/req_2021015.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1291/req_2021016.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1292/req_2021017.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1293/moc_2021001.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1294/moc_2021002.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1295/moc_2021003.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1296/moc_2021004.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1297/moc_2021005.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1298/moc_2021006.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1299/moc_2021007.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1300/moc_2021008.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1301/moc_2021009.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1302/moc_2021010.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1303/moc_2021011.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1304/moc_2021012.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1305/moc_2021013.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1306/moc_2021014.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1307/moc_2021015.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1308/moc_2021016.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1309/moc_2021017.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1310/moc_2021018.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1311/moc_2021019.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1312/moc_2021020.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1313/moc_2021021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1314/moc_2021022.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1315/moc_2021023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1317/moc_2021024.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1318/moc_2021025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1319/moc_2021026.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1320/moc_2021027.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1321/moc_2021028.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1322/moc_2021029.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1323/moc_2021030.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1324/moc_2021031.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1325/moc_2021032.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1326/moc_2021033.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1327/moc_2021034.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1328/moc_2021035.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1329/moc_2021036.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1330/moc_2021037.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1331/moc_2021038.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1332/moc_2021039.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1333/moc_2021040.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1334/moc_2021041.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1335/moc_2021042.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1336/moc_2021043.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1337/moc_2021044.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1338/moc_2021045.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1339/moc_2021046.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1340/moc_2021047.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1341/moc_2021048.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1342/moc_2021049.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1343/moc_2021050.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1344/moc_2021051.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1345/moc_2021052.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/3/pl_002-2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/4/pl_003-2021.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/5/pl_004-2021_-_praca_clovis_sia_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/6/pl_005-2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/7/pl_006-2021_-_com_protocolo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/8/pl_007-2021.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/9/pl_008-2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/10/pl_009-2021.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/11/pl_010-2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/12/pl_011-2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/13/pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/14/pl_013-2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/15/pl_014-2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/16/pl_015-2021.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/17/pl_016-2021.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/19/pl_018-2021.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/21/pl_020-2021_-_oficio_pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/22/pl_021-2021_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/23/pl_022-2021.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/24/pl_023-2021.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/25/pl_024-2021.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/26/pl_025-2021.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/27/pl_026-2021.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/28/pl_027-2021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/29/pl_028-2021.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/30/pl_029-2021.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/31/pl_030-2021_-_integra.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/32/pl_031-2021.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/33/pl_032-2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/34/pl_033-2021.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/35/pl_034-2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/36/pl_035-2021.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/37/pl_036-2021.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/38/pl_037-2021.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/39/pl_038-2021.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/40/pl_039-2021.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/41/pl_040-2021.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/42/pl_041-2021.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/43/pl_042-2021.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/46/pl_043-2021.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/50/pl_044-2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/51/pl_045-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/52/pl_046-2021_-_ossuario_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/53/pl_047-2021.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/54/pl_048-2021.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/56/pl_050-2021.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/57/pl_051-2021.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/58/pl_052-2021.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/61/pl_053-2021.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/62/pl_054-2021.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/63/pl_055-2021.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/64/pl_056-2021.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/65/pl_057-2021.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/67/pl_058-2021.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/68/pl_059-2021.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/69/pl_060-2021.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/70/pl_061-2021.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/71/pl_062-2021.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/72/pl_063-2021.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/73/pl_064-2021.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/75/pl_065-2021.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/76/pl_066-2021.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/77/pl_067-2021.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/78/pl_068-2021.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/79/pl_069-2021.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/80/pl_070-2021_-_integra.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/81/pl_071-2021.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/82/pl_072-2021.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/83/pl_073-2021.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/84/pl_074-2021.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/85/pl_075-2021.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/86/pl_076-2021.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/87/pl_077-2021.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/88/pl_078-2021.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/89/pl_079-2021.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/90/pl_080-2021.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/91/pl_081-2021.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/92/pl_082-2021.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/93/pl_083-2021.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/94/pl_084-2021.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/98/pl_085-2021.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/99/pl_086-2021.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/100/pl_087-2021.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/101/pl_088-2021.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/102/pl_089-2021_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/199/plc_001-2021.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/200/plc_002-2021.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/201/plc_003-2021.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/202/plc_004_-_2021.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/203/plc_005-2021.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/204/plc_006-2021.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/205/plc_007-2021.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/207/plc_008-2021.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/208/plc_009-2021.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/209/plc_010-2021.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/210/plc_11-2021_e_dispensa_pareceres.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/211/plc_012-2021.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/212/plc_013-2021.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/213/plc_014-2021.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/214/plc_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/215/plc_016-2021.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/216/plc_017-2021.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/217/plc_018-2021.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/218/plc_019-2021.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/219/plc_020-2021.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/220/plc_021-2021.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/221/plc_022-2021.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/222/plc_022-2021.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/223/plc_024-2021_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/224/plc_025-2021.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1414/pr_003-2021.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1413/pr_004-2021.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1357/pdl_002-2021_-_damaris.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/206/projeto-nova-lei-organica-artur-nogueira-2021.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_emenda_a_loman_003-2021.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/96/dispensa_pl_2021-084.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/59/solicita_retirada_pl_0522021.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/66/retirada_pl_057-2021.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/74/retirada_pl_064-2021.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/97/retirada_dispensa_pl_084-2021.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/95/emenda_modificativa_001_ao_pl_2021-084.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/445/ind_2021001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/446/ind_2021002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/448/ind_2021004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/449/ind_2021005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/450/ind_2021006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/451/ind_2021007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/452/ind_2021008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/453/ind_2021009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/454/ind_2021010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/455/ind_2021011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/457/ind_2021012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/458/ind_2021013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/459/ind_2021014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/460/ind_2021015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/462/ind_2021016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/463/ind_2021017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/464/ind_2021018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/466/ind_2021019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/467/ind_2021020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/468/ind_2021021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/469/ind_2021022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/471/ind_2021023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/472/ind_2021024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/473/ind_2021025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/474/ind_2021026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/475/ind_2021027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/476/ind_2021028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/477/ind_2021029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/478/ind_2021030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/479/ind_2021031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/480/ind_2021032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/481/ind_2021033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/482/ind_2021034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/483/ind_2021035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/484/ind_2021036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/485/ind_2021037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/486/ind_2021038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/487/ind_2021039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/488/ind_2021040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/489/ind_2021041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/490/ind_2021042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/491/ind_2021043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/492/ind_2021044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/493/ind_2021045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/494/ind_2021046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/495/ind_2021047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/496/ind_2021048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/497/ind_2021049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/498/ind_2021050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/499/ind_2021051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/500/ind_2021052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/501/ind_2021053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/502/ind_2021054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/503/ind_2021055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/504/ind_2021056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/505/ind_2021057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/506/ind_2021058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/507/ind_2021059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/508/ind_2021060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/509/ind_2021061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/510/ind_2021062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/511/ind_2021063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/512/ind_2021064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/513/ind_2021065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/514/ind_2021066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/515/ind_2021067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/516/ind_2021068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/517/ind_2021069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/518/ind_2021070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/519/ind_2021071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/520/ind_2021072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/521/ind_2021073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/522/ind_2021074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/523/ind_2021075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/524/ind_2021076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/525/ind_2021077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/526/ind_2021078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/527/ind_2021079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/528/ind_2021080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/529/ind_2021081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/530/ind_2021082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/531/ind_2021083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/532/ind_2021084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/533/ind_2021085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/534/ind_2021086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/535/ind_2021087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/536/ind_2021088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/537/ind_2021089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/538/ind_2021090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/539/ind_2021091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/540/ind_2021092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/541/ind_2021093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/542/ind_2021094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/543/ind_2021095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/544/ind_2021096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/545/ind_2021097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/546/ind_2021098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/547/ind_2021099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/548/ind_2021100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/555/ind_2021101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/556/ind_2021102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/557/ind_2021103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/558/ind_2021104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/559/ind_2021105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/560/ind_2021106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/561/ind_2021107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/562/ind_2021108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/563/ind_2021109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/564/ind_2021110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/565/ind_2021111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/566/ind_2021112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/567/ind_2021113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/568/ind_2021114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/569/ind_2021115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/570/ind_2021116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/571/ind_2021117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/572/ind_2021118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/573/ind_2021119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/574/ind_2021120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/575/ind_2021121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/576/ind_2021122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/577/ind_2021123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/578/ind_2021124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/579/ind_2021125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/580/ind_2021126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/581/ind_2021127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/582/ind_2021128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/583/ind_2021129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/584/ind_2021130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/585/ind_2021131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/586/ind_2021132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/587/ind_2021133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/588/ind_2021134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/589/ind_2021135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/590/ind_2021136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/591/ind_2021137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/592/ind_2021138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/593/ind_2021139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/594/ind_2021140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/595/ind_2021141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/596/ind_2021142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/597/ind_2021143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/598/ind_2021144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/599/ind_2021145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/600/ind_2021146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/601/ind_2021147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/602/ind_2021148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/603/ind_2021149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/604/ind_2021150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/605/ind_2021151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/606/ind_2021152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/607/ind_2021153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/608/ind_2021154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/609/ind_2021155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/610/ind_2021156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/611/ind_2021157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/612/ind_2021158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/613/ind_2021159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/614/ind_2021160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/615/ind_2021161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/616/ind_2021162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/617/ind_2021163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/618/ind_2021164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/619/ind_2021165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/620/ind_2021166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/621/ind_2021167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/622/ind_2021168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/623/ind_2021169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/624/ind_2021170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/625/ind_2021171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/626/ind_2021172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/627/ind_2021173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/628/ind_2021174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/629/ind_2021175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/630/ind_2021176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/631/ind_2021177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/632/ind_2021178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/633/ind_2021179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/634/ind_2021180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/635/ind_2021181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/636/ind_2021182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/637/ind_2021183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/638/ind_2021184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/639/ind_2021185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/640/ind_2021186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/641/ind_2021187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/642/ind_2021188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/643/ind_2021189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/644/ind_2021190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/645/ind_2021191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/646/ind_2021192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/647/ind_2021193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/648/ind_2021194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/649/ind_2021195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/650/ind_2021196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/651/ind_2021197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/652/ind_2021198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/653/ind_2021199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/654/ind_2021200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/655/ind_2021201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/656/ind_2021202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/657/ind_2021203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/658/ind_2021204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/659/ind_2021205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/660/ind_2021206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/661/ind_2021207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/662/ind_2021208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/663/ind_2021209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/664/ind_2021210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/665/ind_2021211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/666/ind_2021212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/667/ind_2021213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/668/ind_2021214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/669/ind_2021215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/670/ind_2021216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/671/ind_2021217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/672/ind_2021218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/673/ind_2021219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/674/ind_2021220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/675/ind_2021221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/676/ind_2021222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/677/ind_2021223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/678/ind_2021224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/679/ind_2021225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/680/ind_2021226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/681/ind_2021227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/682/ind_2021228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/683/ind_2021229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/684/ind_2021230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/685/ind_2021231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/688/ind_2021232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/689/ind_2021233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/690/ind_2021234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/692/ind_2021235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/695/ind_2021236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/697/ind_2021237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/698/ind_2021238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/699/ind_2021239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/700/ind_2021240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/701/ind_2021241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/702/ind_2021242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/703/ind_2021243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/704/ind_2021244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/705/ind_2021245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/706/ind_2021246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/707/ind_2021247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/708/ind_2021248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/709/ind_2021249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/710/ind_2021250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/711/ind_2021251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/712/ind_2021252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/713/ind_2021253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/714/ind_2021254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/715/ind_2021255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/716/ind_2021256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/717/ind_2021257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/718/ind_2021258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/719/ind_2021259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/720/ind_2021260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/721/ind_2021261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/722/ind_2021262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/723/ind_2021263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/724/ind_2021264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/725/ind_2021265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/726/ind_2021266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/727/ind_2021267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/728/ind_2021268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/729/ind_2021269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/730/ind_2021270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/731/ind_2021271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/732/ind_2021272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/733/ind_2021273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/734/ind_2021274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/735/ind_2021275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/737/ind_2021276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/738/ind_2021277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/739/ind_2021278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/740/ind_2021279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/741/ind_2021280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/742/ind_2021281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/743/ind_2021282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/744/ind_2021283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/745/ind_2021284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/746/ind_2021285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/747/ind_2021286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/748/ind_2021287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/749/ind_2021288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/750/ind_2021289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/751/ind_2021290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/752/ind_2021291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/753/ind_2021292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/754/ind_2021293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/755/ind_2021294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/756/ind_2021295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/757/ind_2021296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/758/ind_2021297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/759/ind_2021298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/760/ind_2021299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/761/ind_2021300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/762/ind_2021301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/763/ind_2021302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/764/ind_2021303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/765/ind_2021304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/766/ind_2021305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/774/ind_2021306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/775/ind_2021307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/776/ind_2021308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/777/ind_2021309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/778/ind_2021310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/779/ind_2021311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/780/ind_2021312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/781/ind_2021313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/782/ind_2021314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/783/ind_2021315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/784/ind_2021316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/785/ind_2021317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/786/ind_2021318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/787/ind_2021319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/788/ind_2021320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/789/ind_2021321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/790/ind_2021322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/791/ind_2021323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/792/ind_2021324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/793/ind_2021325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/794/ind_2021326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/795/ind_2021327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/796/ind_2021328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/797/ind_2021329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/798/ind_2021330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/799/ind_2021331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/800/ind_2021332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/801/ind_2021333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/802/ind_2021334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/803/ind_2021335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/804/ind_2021336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/805/ind_2021337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/806/ind_2021338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/807/ind_2021339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/808/ind_2021340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/809/ind_2021341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/810/ind_2021342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/811/ind_2021343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/812/ind_2021344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/813/ind_2021345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/814/ind_2021346.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/815/ind_2021347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/816/ind_2021348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/817/ind_2021349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/818/ind_2021350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/819/ind_2021351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/820/ind_2021352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/821/ind_2021353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/825/ind_2021354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/826/ind_2021355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/827/ind_2021356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/828/ind_2021357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/829/ind_2021358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/830/ind_2021359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/831/ind_2021360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/832/ind_2021361.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/833/ind_2021362.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/834/ind_2021363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/835/ind_2021364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/836/ind_2021365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/837/ind_2021366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/838/ind_2021367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/839/ind_2021368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/840/ind_2021369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/841/ind_2021370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/842/ind_2021371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/843/ind_2021372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/844/ind_2021373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/845/ind_2021374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/846/ind_2021375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/848/ind_2021376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/849/ind_2021377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/851/ind_2021378.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/852/ind_2021379.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/853/ind_2021380.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/854/ind_2021381.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/855/ind_2021382.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/856/ind_2021383.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/857/ind_2021384.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/858/ind_2021385.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/859/ind_2021386.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/860/ind_2021387.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/861/ind_2021388.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/862/ind_2021389.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/863/ind_2021390.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/864/ind_2021391.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/865/ind_2021392.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/867/ind_2021393.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/868/ind_2021394.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/869/ind_2021395.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/870/ind_2021396.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/871/ind_2021397.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/872/ind_2021398.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/873/ind_2021399.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/874/ind_2021400.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/875/ind_2021401.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/876/ind_2021402.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/877/ind_2021403.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/878/ind_2021404.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/880/ind_2021405.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/881/ind_2021406.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/882/ind_2021407.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/883/ind_2021408.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/886/ind_2021409.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/887/ind_2021410.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/888/ind_2021411.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/889/ind_2021412.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/890/ind_2021413.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/891/ind_2021414.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/892/ind_2021415.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/893/ind_2021416.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/894/ind_2021417.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/895/ind_2021418.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/896/ind_2021419.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/897/ind_2021420.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/898/ind_2021421.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/899/ind_2021422.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/900/ind_2021423.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/901/ind_2021424.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/902/ind_2021425.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/903/ind_2021426.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/904/ind_2021427.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/905/ind_2021428.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/906/ind_2021429.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/907/ind_2021430.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/908/ind_2021431.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/909/ind_2021432.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/910/ind_2021433.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/911/ind_2021434.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/912/ind_2021435.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/913/ind_2021436.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/914/ind_2021437.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/915/ind_2021438.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/916/ind_2021439.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/917/ind_2021440.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/918/ind_2021441.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/920/ind_2021443.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/921/ind_2021444.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/922/ind_2021445.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/923/ind_2021446.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/924/ind_2021447.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/925/ind_2021448.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/926/ind_2021449.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/927/ind_2021450.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/928/ind_2021451.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/929/ind_2021452.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/930/ind_2021453.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/931/ind_2021454.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/932/ind_2021455.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/933/ind_2021456.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/934/ind_2021457.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/935/ind_2021458.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/936/ind_2021459.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/937/ind_2021460.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/938/ind_2021461.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/939/ind_2021462.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/940/ind_2021463.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/941/ind_2021464.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/942/ind_2021465.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/943/ind_2021466.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/944/ind_2021467.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/945/ind_2021468.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/946/ind_2021469.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/947/ind_2021470.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/948/ind_2021471.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/949/ind_2021472.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/950/ind_2021473.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/951/ind_2021474.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/952/ind_2021475.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/953/ind_2021476.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/954/ind_2021477.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/955/ind_2021478.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/956/ind_2021479.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/957/ind_2021480.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/958/ind_2021481.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/959/ind_2021482.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/960/ind_2021483.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/961/ind_2021484.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/962/ind_2021485.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/963/ind_2021486.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/964/ind_2021487.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/965/ind_2021488.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/966/ind_2021489.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/967/ind_2021490.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/968/ind_2021491.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/969/ind_2021492.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/970/ind_2021493.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/971/ind_2021494.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/972/ind_2021495.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/973/ind_2021496.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/974/ind_2021497.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/975/ind_2021498.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/976/ind_2021499.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/977/ind_2021500.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/978/ind_2021501.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/979/ind_2021502.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/980/ind_2021503.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/981/ind_2021504.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/982/ind_2021505.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/983/ind_2021506.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/984/ind_2021507.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/985/ind_2021508.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/986/ind_2021509.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/987/ind_2021510.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/988/ind_2021511.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/989/ind_2021512.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/990/ind_2021513.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/991/ind_2021514.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/992/ind_2021515.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/993/ind_2021516.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/994/ind_2021517.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/995/ind_2021518.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/996/ind_2021519.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/997/ind_2021520.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/998/ind_2021521.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/999/ind_2021522.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1000/ind_2021523.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1001/ind_2021524.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1002/ind_2021525.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1003/ind_2021526.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1004/ind_2021527.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1005/ind_2021528.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1006/ind_2021529.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1007/ind_2021530.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1008/ind_2021531.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1009/ind_2021532.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1010/ind_2021533.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1011/ind_2021534.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1012/ind_2021535.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1013/ind_2021536.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1015/ind_2021538.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1016/ind_2021539.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1017/ind_2021540.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1018/ind_2021541.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1019/ind_2021542.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1020/ind_2021543.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1021/ind_2021544.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1022/ind_2021545.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1023/ind_2021546.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1024/ind_2021547.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1025/ind_2021548.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1026/ind_2021549.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1027/ind_2021550.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1028/ind_2021551.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1029/ind_2021552.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1030/ind_2021553.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1031/ind_2021554.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1032/ind_2021555.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1033/ind_2021556.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1034/ind_2021557.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1035/ind_2021558.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1036/ind_2021559.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1037/ind_2021560.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1038/ind_2021561.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1039/ind_2021562.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1040/ind_2021563.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1041/ind_2021564.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1042/ind_2021565.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1043/ind_2021566.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1044/ind_2021567.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1045/ind_2021568.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1046/ind_2021569.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1047/ind_2021570.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1048/ind_2021571.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1049/ind_2021572.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1050/ind_2021573.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1051/ind_2021574.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1052/ind_2021575.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1053/ind_2021576.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1054/ind_2021577.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1055/ind_2021578.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1056/ind_2021579.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1057/ind_2021580.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1058/ind_2021581.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1059/ind_2021582.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1060/ind_2021583.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1061/ind_2021584.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1062/ind_2021585.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1063/ind_2021586.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1064/ind_2021587.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1065/ind_2021588.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1066/ind_2021589.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1067/ind_2021590.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1068/ind_2021591.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1069/ind_2021592.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1070/ind_2021593.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1071/ind_2021594.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1072/ind_2021595.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1073/ind_2021596.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1074/ind_2021597.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1075/ind_2021598.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1076/ind_2021599.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1077/ind_2021600.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1078/ind_2021601.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1079/ind_2021602.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1080/ind_2021603.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1081/ind_2021604.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1082/ind_2021605.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1083/ind_2021606.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1084/ind_2021607.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1085/ind_2021608.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1086/ind_2021609.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1087/ind_2021610.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1088/ind_2021611.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1089/ind_2021612.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1090/ind_2021613.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1091/ind_2021614.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1092/ind_2021615.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1093/ind_2021616.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1094/ind_2021617.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1095/ind_2021618.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1096/ind_2021619.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1097/ind_2021620.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1098/ind_2021621.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1099/ind_2021622.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1100/ind_2021623.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1101/ind_2021624.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1102/ind_2021625.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1103/ind_2021626.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1104/ind_2021627.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1105/ind_2021628.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1106/ind_2021629.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1107/ind_2021630.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1108/ind_2021631.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1109/ind_2021632.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1110/ind_2021633.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1111/ind_2021634.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1112/ind_2021635.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1113/ind_2021636.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1114/ind_2021637.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1115/ind_2021638.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1116/ind_2021639.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1117/ind_2021640.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1118/ind_2021641.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1119/ind_2021642.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1120/ind_2021643.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1121/ind_2021644.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1122/ind_2021645.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1123/ind_2021646.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1124/ind_2021647.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1125/ind_2021648.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1126/ind_2021649.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1127/ind_2021650.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1128/ind_2021651.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1129/ind_2021652.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1130/ind_2021653.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1131/ind_2021654.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1132/ind_2021655.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1133/ind_2021656.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1134/ind_2021657.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1135/ind_2021658.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1136/ind_2021659.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1137/ind_2021660.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1138/ind_2021661.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1139/ind_2021662.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1140/ind_2021663.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1141/ind_2021664.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1142/ind_2021665.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1143/ind_2021666.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1144/ind_2021667.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1145/ind_2021668.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1146/ind_2021669.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1147/ind_2021670.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1148/ind_2021671.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1149/ind_2021672.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1150/ind_2021673.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1151/ind_2021674.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1152/ind_2021675.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1153/ind_2021676.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1154/ind_2021677.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1155/ind_2021678.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1156/ind_2021679.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1157/ind_2021680.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1158/ind_2021681.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1159/ind_2021682.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1161/ind_2021683.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1162/ind_2021684.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1163/ind_2021685.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1165/ind_2021686.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1166/ind_2021687.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1168/ind_2021688.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1172/ind_2021689.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1173/ind_2021690.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1174/ind_2021691.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1175/ind_2021692.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1176/ind_2021693.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1177/ind_2021694.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1178/ind_2021695.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1179/ind_2021696.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1180/ind_2021697.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1181/ind_2021698.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1182/ind_2021699.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1183/ind_2021700.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1184/ind_2021701.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1185/ind_2021702.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1186/ind_2021703.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1187/ind_2021704.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1188/ind_2021705.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1189/ind_2021706.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1190/ind_2021707.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1193/ind_2021708.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1194/ind_2021709.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1195/ind_2021710.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1196/ind_2021711.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1197/ind_2021712.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1198/ind_2021713.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1199/ind_2021714.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1200/ind_2021715.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1201/ind_2021716.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1202/ind_2021717.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1203/ind_2021718.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1204/ind_2021719.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1205/ind_2021720.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1206/ind_2021721.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1207/ind_2021722.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1208/ind_2021723.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1209/ind_2021724.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1210/ind_2021725.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/ind_2021726.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/ind_2021727.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/ind_2021728.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1214/ind_2021729.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1215/ind_2021730.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1216/ind_2021731.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1217/ind_2021732.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1218/ind_2021733.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1219/ind_2021734.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1220/ind_2021735.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1221/ind_2021736.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1222/ind_2021737.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1223/ind_2021738.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1224/ind_2021739.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1225/ind_2021740.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1226/ind_2021741.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1227/ind_2021742.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1228/ind_2021743.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1229/ind_2021744.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1230/ind_2021745.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1231/ind_2021746.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1232/ind_2021747.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1233/ind_2021748.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1234/ind_2021749.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1235/ind_2021750.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1236/ind_2021751.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1237/ind_2021752.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1238/ind_2021753.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1239/ind_2021754.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1240/ind_2021755.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1241/ind_2021756.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1242/ind_2021757.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1243/ind_2021758.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1244/ind_2021759.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1245/ind_2021760.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1246/ind_2021761.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1247/ind_2021762.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1248/ind_2021763.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_2021764.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_2021765.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_2021766.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_2021767.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_2021768.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_2021769.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_2021770.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_2021771.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1276/req_2021001.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1277/req_2021002.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1278/req_2021003.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1279/req_2021004.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1280/req_2021005.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1281/req_2021006.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1282/req_2021007.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1283/req_2021008.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1284/req_2021009.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1285/req_2021010.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1286/req_2021011.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1287/req_2021012.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1288/req_2021013.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1289/req_2021014.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1290/req_2021015.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1291/req_2021016.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1292/req_2021017.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1293/moc_2021001.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1294/moc_2021002.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1295/moc_2021003.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1296/moc_2021004.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1297/moc_2021005.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1298/moc_2021006.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1299/moc_2021007.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1300/moc_2021008.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1301/moc_2021009.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1302/moc_2021010.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1303/moc_2021011.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1304/moc_2021012.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1305/moc_2021013.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1306/moc_2021014.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1307/moc_2021015.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1308/moc_2021016.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1309/moc_2021017.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1310/moc_2021018.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1311/moc_2021019.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1312/moc_2021020.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1313/moc_2021021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1314/moc_2021022.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1315/moc_2021023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1317/moc_2021024.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1318/moc_2021025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1319/moc_2021026.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1320/moc_2021027.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1321/moc_2021028.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1322/moc_2021029.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1323/moc_2021030.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1324/moc_2021031.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1325/moc_2021032.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1326/moc_2021033.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1327/moc_2021034.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1328/moc_2021035.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1329/moc_2021036.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1330/moc_2021037.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1331/moc_2021038.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1332/moc_2021039.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1333/moc_2021040.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1334/moc_2021041.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1335/moc_2021042.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1336/moc_2021043.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1337/moc_2021044.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1338/moc_2021045.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1339/moc_2021046.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1340/moc_2021047.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1341/moc_2021048.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1342/moc_2021049.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1343/moc_2021050.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1344/moc_2021051.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1345/moc_2021052.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/3/pl_002-2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/4/pl_003-2021.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/5/pl_004-2021_-_praca_clovis_sia_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/6/pl_005-2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/7/pl_006-2021_-_com_protocolo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/8/pl_007-2021.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/9/pl_008-2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/10/pl_009-2021.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/11/pl_010-2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/12/pl_011-2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/13/pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/14/pl_013-2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/15/pl_014-2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/16/pl_015-2021.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/17/pl_016-2021.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/19/pl_018-2021.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/21/pl_020-2021_-_oficio_pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/22/pl_021-2021_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/23/pl_022-2021.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/24/pl_023-2021.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/25/pl_024-2021.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/26/pl_025-2021.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/27/pl_026-2021.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/28/pl_027-2021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/29/pl_028-2021.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/30/pl_029-2021.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/31/pl_030-2021_-_integra.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/32/pl_031-2021.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/33/pl_032-2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/34/pl_033-2021.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/35/pl_034-2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/36/pl_035-2021.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/37/pl_036-2021.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/38/pl_037-2021.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/39/pl_038-2021.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/40/pl_039-2021.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/41/pl_040-2021.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/42/pl_041-2021.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/43/pl_042-2021.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/46/pl_043-2021.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/50/pl_044-2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/51/pl_045-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/52/pl_046-2021_-_ossuario_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/53/pl_047-2021.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/54/pl_048-2021.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/56/pl_050-2021.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/57/pl_051-2021.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/58/pl_052-2021.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/61/pl_053-2021.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/62/pl_054-2021.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/63/pl_055-2021.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/64/pl_056-2021.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/65/pl_057-2021.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/67/pl_058-2021.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/68/pl_059-2021.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/69/pl_060-2021.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/70/pl_061-2021.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/71/pl_062-2021.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/72/pl_063-2021.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/73/pl_064-2021.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/75/pl_065-2021.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/76/pl_066-2021.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/77/pl_067-2021.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/78/pl_068-2021.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/79/pl_069-2021.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/80/pl_070-2021_-_integra.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/81/pl_071-2021.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/82/pl_072-2021.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/83/pl_073-2021.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/84/pl_074-2021.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/85/pl_075-2021.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/86/pl_076-2021.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/87/pl_077-2021.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/88/pl_078-2021.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/89/pl_079-2021.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/90/pl_080-2021.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/91/pl_081-2021.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/92/pl_082-2021.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/93/pl_083-2021.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/94/pl_084-2021.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/98/pl_085-2021.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/99/pl_086-2021.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/100/pl_087-2021.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/101/pl_088-2021.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/102/pl_089-2021_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/199/plc_001-2021.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/200/plc_002-2021.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/201/plc_003-2021.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/202/plc_004_-_2021.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/203/plc_005-2021.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/204/plc_006-2021.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/205/plc_007-2021.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/207/plc_008-2021.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/208/plc_009-2021.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/209/plc_010-2021.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/210/plc_11-2021_e_dispensa_pareceres.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/211/plc_012-2021.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/212/plc_013-2021.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/213/plc_014-2021.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/214/plc_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/215/plc_016-2021.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/216/plc_017-2021.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/217/plc_018-2021.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/218/plc_019-2021.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/219/plc_020-2021.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/220/plc_021-2021.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/221/plc_022-2021.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/222/plc_022-2021.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/223/plc_024-2021_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/224/plc_025-2021.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1414/pr_003-2021.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1413/pr_004-2021.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/1357/pdl_002-2021_-_damaris.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/206/projeto-nova-lei-organica-artur-nogueira-2021.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_emenda_a_loman_003-2021.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/96/dispensa_pl_2021-084.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/59/solicita_retirada_pl_0522021.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/66/retirada_pl_057-2021.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/74/retirada_pl_064-2021.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/97/retirada_dispensa_pl_084-2021.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2021/95/emenda_modificativa_001_ao_pl_2021-084.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H969"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>