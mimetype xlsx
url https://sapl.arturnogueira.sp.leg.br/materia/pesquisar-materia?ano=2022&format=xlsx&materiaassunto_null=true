--- v0 (2026-01-09)
+++ v1 (2026-04-13)
@@ -54,6685 +54,6685 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/104/ind_2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/104/ind_2022001.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA DIRETORA DO LEGISLATIVO MEDIDAS ADMINISTRATIVAS VISANDO A IMPLEMENTAÇÃO DE EQUIPAMENTOS ELETRÔNICOS AOS VEREADORES PARA USO EM PLENÁRIO ACOMPANHANDO A MODERNIDADE TECNOLÓGICA</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/105/ind_2022002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/105/ind_2022002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO E À SECRETÁRIA DE SAÚDE PROVIDÊNCIAS PARA AMPLIAR A QUANTIDADE DE LOCAIS DE ENTREGA DE MEDICAMENTOS QUE SÃO FORNECIDOS PELA FARMÁCIA MUNICIPAL</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/106/ind_2022003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/106/ind_2022003.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO E À SECRETÁRIA DE SAÚDE PROVIDÊNCIAS PARA IMPLANTAÇÃO DE MAIS UM PRONTO SOCORRO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/107/ind_2022004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/107/ind_2022004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETARIA DE SAÚDE A RETOMADA DA PULVERIZAÇÃO CONTRA O COVID 19 NAS VIAS PÚBLICAS, CONSIDERANDO O AUMENTO DE CASOS NO MUNICÍPIO E A NOVA VARIANTE OMICRON</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/108/ind_2022005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/108/ind_2022005.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIAS NA RUA OSVALDO SIA NA CHÁCARA DE RECREIO SANTA IZABEL</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/109/ind_2022006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/109/ind_2022006.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE SISTEMA DE VIGILÂNCIA COM CÂMERAS DE MONITORAMENTO NAS CRECHES E ESCOLAS MUNICIPAIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/110/ind_2022007_retirada.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/110/ind_2022007_retirada.pdf</t>
   </si>
   <si>
     <t>SOLICITA FORNECIMENTO E APLICAÇÃO DE BENZETACIL, QUANDO RECEITADA EM ATENDIMENTO PELO MÉDICO DA REDE, NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/111/ind_2022008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/111/ind_2022008.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS LOCALIZADO NA PRAÇA DA RUA EDÉLCIO J. DUZZI, NO BAIRRO NOSSO SONHO - CASINHAS</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/112/ind_2022009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/112/ind_2022009.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS LOCALIZADO NA RUA RUI BARBOSA, PRÓXIMO AO MAGAZINE LUIZA</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/113/ind_2022010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/113/ind_2022010.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA DE TERCEIRA IDADE AO AR LIVRE COM PLAYGROUND NO BAIRRO JARDIM DOS IPÊS</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/116/ind_2022011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/116/ind_2022011.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE REFORMA GERAL NO PRÉDIO DO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/117/ind_2022012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/117/ind_2022012.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO DO TIPO “MARCA DE CANALIZAÇÃO” NA RUA DOS EXPEDICIONÁRIOS, ESQUINA COM A RUA 10 DE ABRIL</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/118/ind_2022013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/118/ind_2022013.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORTE E/OU RETIRADA DA ÁRVORE LOCALIZADA NA AVENIDA DR. FERNANDO ARENS JR., NA ESQUINA COM A RUA FRANCISCO CABRINO, NO QUARTEIRÃO DO PRONTO-SOCORRO</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/119/ind_2022014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/119/ind_2022014.pdf</t>
   </si>
   <si>
     <t>SOLICITA DESTACAMENTO DE GUARDA CIVIL MUNICIPAL PARA ATUAR EXCLUSIVAMENTE COMO CUIDADOR E ADESTRADOR DO CANIL DA CORPORAÇÃO</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/120/ind_2022015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/120/ind_2022015.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DO PROGRAMA MELHOR CAMINHO NA ATN 381 CONHECIDA COMO ESTRADA DO OSVALDO SIA, NO BAIRRINHO, NO TRECHO COMPREENDIDO ENTRE A RODOVIA PREFEITO AZIZ LIAN (SP 107) QUE DÁ ACESSO AO MUNICÍPIO DE HOLAMBRA PASSANDO PELO BAIRRO PALMEIRINHA</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/121/ind_2022016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/121/ind_2022016.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DO PROGRAMA MELHOR CAMINHO NA ATN 118 CONHECIDA COMO ESTRADA DOS CARMONA, NO BAIRRINHO, ATÉ A CONFLUÊNCIA COM O MUNICIPIO DE HOLAMBRA</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/123/ind_2022017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/123/ind_2022017.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MAIS UM MÉDICO CARDIOLOGISTA PARA A REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/124/ind_2022018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/124/ind_2022018.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGULAMENTAÇÃO DA LEI COMPLEMENTAR Nº 652 DE 10 DE JUNHO DE 2021 PARA INCLUIR OS CARGOS DE TÉCNICO DE ENFERMAGEM E AUXILIAR DE ENFERMAGEM NO ROL DE BENEFICIADOS DO CARTÃO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/125/ind_2022019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/125/ind_2022019.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE ABRIGO NO PONTO DE ÔNIBUS LOCALIZADO NA RUA DUQUE DE CAXIAS, NA ALTURA DO CRUZAMENTO COM AS RUAS FERNANDO HUCK E HUMBERTO ROSSETTI</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/132/ind_2022020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/132/ind_2022020.pdf</t>
   </si>
   <si>
     <t>SOLICITA FAIXA DE PASSAGEM LIVRE NA AVENIDA QUINZE DE NOVEMBRO, NO SEMÁFORO LOCALIZADO NO CRUZAMENTO COM A RUA SANTO DE FAVERI NOS ACESSOS ÀS RUAS FERNANDO HUCK E SANTO DE FAVERI, NO SENTIDO DA AGÊNCIA DOS CORREIOS</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/133/ind_2022021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/133/ind_2022021.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DOS CAVALOS QUE FICAM SOLTOS NAS ÁREAS VERDES AO REDOR DO CÒRREGO CONTRINS</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/134/ind_2022022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/134/ind_2022022.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM ECOPONTO NA RUA DOMINGOS GALO ENTRE OS BAIRROS JARDIM SACILOTTO II E JARDIM MEDEIROS</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/135/ind_2022023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/135/ind_2022023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO A ROTA DAS BANDEIRAS PARA CONSTRUÇÃO DE UMA ROTATÓRIA NO FINAL DA RUA JOÃO FARNCISCO BARBOSA CRUZAMENTO COMA RUA DOMINGOS GALO, LIGANDO O JARDIM SACILOTTO II À RODOVIA ZEFERINO VAZ</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/136/ind_2022024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/136/ind_2022024.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REABERTURA DA SERVIDÃO LIGANDO O JARDIM MEDEIROS AO CENTRO PASSANDO PELA NOVA RODOVIÁRIA</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/137/ind_2022025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/137/ind_2022025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O ÔNIBUS CIRCULAR PASSE A TER UM NOVO PONTO DE PARADA NA ANTIGA RODOVIÁRIA DO CENTRO</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/138/brn3c2af4ca0115_016489.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/138/brn3c2af4ca0115_016489.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO IMPLANTE NOS PRÉDIOS PÚBLICOS SISTEMA DE ENERGIA SOLAR</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/139/ind_2022027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/139/ind_2022027.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO IMPLANTE NOS PRÉDIOS PÚBLICOS SISTEMA DE ARMAZENAMENTO E REUSO DAS ÁGUAS DE CHUVA</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/140/ind_2022028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/140/ind_2022028.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM PONTO DE VACINAÇÃO CONTRA A COVID-19 EM CRIANÇAS NO POSTO DE SAÚDE DO BAIRRO CORAÇÃO CRIANÇA (CAIC)</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/142/ind_2022029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/142/ind_2022029.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO NA PRAÇA ONDE FICA LOCALIZADO O BEBEDOURO DO PLANALTO</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/143/ind_2022030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/143/ind_2022030.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O ENVIO DE PROJETO DE LEI VISANDO A ADOÇÃO DA AGENDA 2030 PARA O DESENVOLVIMENTO SUSTENTÁVEL DA ORGANIZAÇÃO DAS NAÇÕES UNIDAS ( ONU ) COMO DIRETRIZ DE POLÍTICAS PÚBLICAS EM ÂMBITO MUNICIPAL</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/144/ind_2022031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/144/ind_2022031.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE CENSO ANIMAL EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/145/ind_2022032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/145/ind_2022032.pdf</t>
   </si>
   <si>
     <t>INDICA A CONFECÇÃO E INSTALAÇÃO DE CESTOS GIGANTES PARA COLETA DE RECICLÁVEIS NAS PRAÇAS E LOCAIS DE MAIOR MOVIMENTO</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/149/ind_2022033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/149/ind_2022033.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SAEAN REALIZE A INSTALAÇÃO DO SEGUNDO HIDRÔMETRO NAS CASAS DE MEIO TERRENO LOCALIZADAS NOS BAIRROS JARDIM SACILOTTO II, BENVENUTO, PARQUE DAS FLORES, PARQUE DOS IPÊS E CHÁCARA DAS PALMEIRAS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/150/ind_2022034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/150/ind_2022034.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ULISSES GUIMARÃES, NA ALTURA DO Nº 400, EM FRENTE À ESCOLA ESTADUAL JOSÉ APARECIDO MUNHOZ</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/151/ind_2022035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/151/ind_2022035.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PSF NO BAIRRO JARDIM EUROPA</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/152/ind_2022036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/152/ind_2022036.pdf</t>
   </si>
   <si>
     <t>SOLICITA ILUMINAÇÃO PÚBLICA NA RUA TIRADENTES, NO TRECHO QUE LEVA AO CONDOMÍNIO RESIDENCIAL MANHATTAN</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/153/ind_2022037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/153/ind_2022037.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS REFERÊNCIAS SALARIAIS DOS CARGOS DE AGENTE CONTROLADOR DE VETORES, AGENTE DE VIGILÂNCIA SANITÁRIA E TÉCNICO EM NUTRIÇÃO SEJAM EQUIPARADAS À DO CARGO DE FISCAL (REFERÊNCIA 44)</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/161/ind_2022038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/161/ind_2022038.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER, PARA CONSTRUÇÃO DE UM ACESSO E RETORNO EM NÍVEL NA RODOVIA JOSÉ SANTA ROSA (VICINAL ARTUR NOGUEIRA – LIMEIRA), PRÓXIMO A EMPRESA EMBRASATEC</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indi_2022039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indi_2022039.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTAR O SALÁRIO BASE DO MAGISTÉRIO MUNICIPAL AO PISO NACIONAL DEFINIDO PELA RECENTE PORTARIA Nº 67/2022 DO GOVERNO FEDERAL QUE ESTABELECE O NOVO VALOR DO PISO SALARIAL PROFISSIONAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA (PSPN)</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/164/ind_2022040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/164/ind_2022040.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UMA FARMÁCIA POPULAR NA UBS DO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/165/ind_2022041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/165/ind_2022041.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA PRAÇA SANTANA (SANTA RITA), POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/166/ind_2022042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/166/ind_2022042.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DA ANALISE ADMINISTRATIVA DE PROJETOS DE DESDOBRO DE LOTES URBANOS</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/167/ind_2022043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/167/ind_2022043.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES AO LADO DA CERCA VIVA LOCALIZADA NA RUA ANTÔNIO SIA, SENTIDO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>LUIZ FERNANDO DIAS, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/168/ind_2022044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/168/ind_2022044.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE DOIS BANHEIROS QUÍMICOS NA PRAÇA DO CORETO (GOVERNADOR LAUDO NATEL)</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/169/ind_2022045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/169/ind_2022045.pdf</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/171/ind_2022046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/171/ind_2022046.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UMA LIXEIRA GRANDE NO BAIRRINHO, EM FRENTE À EMPRESA IMOC, PARA MELHOR ATENDER À DEMANDA DO LOCAL</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/173/ind_2022047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/173/ind_2022047.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA VEREADOR JÚLIO DE FAVERI, ENTRE AS RUAS LUCIANO ANTÔNIO CARMONA E PROFESSORA ALCÍDIA TEIXEIRA WITAKER MATTEIS, NO BAIRRO JOSÉ ALVES CARNEIRO</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/174/ind_2022048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/174/ind_2022048.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO O CONSERTO OU SUBSTITUIÇÃO DA PROTEÇÃO DO BUEIRO NA RUA MARIA MARSON SIA, EM FRENTE AO Nº 966, NO PARQUE ORLANDO CORREIA BARBOSA</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/175/ind_2022049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/175/ind_2022049.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JOSÉ AMARO RODRIGUES FILHO, ENTRE AS RUAS JÚLIO DE FAVERI E ADELINO FERNANDES, NO JARDIM JOSÉ ALVES CARNEIRO</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/177/ind_2022050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/177/ind_2022050.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO "TAPA BURACOS" NA RUA ANGELINO DE PAULO TURATO, EM FRENTE AO Nº 152, NO JARDIM CONQUISTA II</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/179/ind_2022051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/179/ind_2022051.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCLUSÃO DA REFORMA DAS BICAS DE ÁGUA DO POÇO ARTESIANO LOCALIZADO NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/180/ind_2022052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/180/ind_2022052.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO EXCLUSIVAS PARA IDOSOS E PESSOAS COM DEFICIÊNCIA NA RUA FRANCISCO CABRINO, AO LADO DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/181/ind_2022053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/181/ind_2022053.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS NA AVENIDA 15 DE NOVEMBRO, DOS DOIS LADOS DO CALÇADÃO, NO TRECHO ONDE ACONTECE A FEIRA DE QUARTA-FEIRA</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/182/ind_2022054.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/182/ind_2022054.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS NA RUA ADHEMAR DE BARROS, NOS SEIS QUARTEIRÕES ONDE ACONTECE A FEIRA DE DOMINGO</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/183/ind_2022055.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/183/ind_2022055.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ANTÔNIO SIA (SENTIDO BAIRRO), NA ALTURA DA PRAÇA MARIA ISABELA ZORZETTO BRANDÃO, EM FRENTE AO INSS</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/184/ind_2022056.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/184/ind_2022056.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO E REVITALIZAÇÃO DA PRAÇA COMEMORATIVA AOS 50 ANOS DA CIDADE OU TAMBÉM CONHECIDA COMO PRAÇA DO OBELISCO</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/185/ind_2022057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/185/ind_2022057.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA E REVITALIZAÇÃO DA PRAÇA LOCALIZADA NA CONFLUÊNCIA DAS RUAS BOA VISTA, HUMBERTO ROSSETTI E FRANCISCO CABRINO</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/186/ind_2022058.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/186/ind_2022058.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE ABRIGO PARA O PONTO DE ÔNIBUS LOCALIZADO NA SP 332, NA ALTURA DA PASSARELA DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/187/ind_2022059.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/187/ind_2022059.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A POSSIBILIDADE E VIABILIDADE DE ENVIAR AO LEGISLATIVO UM PROJETO DE LEI VISANDO A DOAÇÃO DE ÁREA DE TERRENO AO MUNICÍPIO DE ENGENHEIRO COELHO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/188/ind_2022060.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/188/ind_2022060.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MEDIDAS JUNTO AO ORGÃO COMPETENTE VISANDO A CONSTRUÇÃO E INSTALAÇÃO DE OBSTRUÇÃO FÍSICA DO TIPO LOMBADA OU OUTRO TIPO DE OBSTRUÇÃO PARA CONTER AS ALTAS VELOCIDADES NA ESTRADA VICINAL QUE LIGA ARTUR NOGUEIRA A LIMEIRA NAS PROXIMIDADES DA ENTRADA DO CONDOMINIO VALE DO SOL</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/189/ind_2022061.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/189/ind_2022061.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÂO DE CORRIMÃO NA ESCADA QUE DÁ ACESSO À ENTRADA PRINCIPAL DA CORPORAÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/190/ind_2022062.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/190/ind_2022062.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ERNESTO TAGLIARI, EM FRENTE AO NÚMERO 949, NO BAIRRO VILA QUEIROZ</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/191/ind_2022063.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/191/ind_2022063.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA VEREADOR JÚLIO DE FAVERI, EM FRENTE AOS NÚMEROS 706, 805 E 669, NO BAIRRO JOSÉ ALVES CARNEIRO</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/192/ind_2022064.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/192/ind_2022064.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE PROJETO DE LEI PARA CRIAR O ADICIONAL DE RISCO DE VIDA AOS FISCAIS DE POSTURA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/193/ind_2022065.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/193/ind_2022065.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA MANUTENÇÃO, COM URGÊNCIA, NA ESTRADA RURAL QUE SE INICIA NO BAIRRO JARDIM LEONOR E SEGUE ATÉ OS “EUCALIPTOS</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/195/ind_2022066.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/195/ind_2022066.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETOMAR A ROÇAGEM DAS ÁREAS VERDES E CANTEIROS DOS BAIRROS VILLA NOGUEIRA, CORAÇÃO CRIANÇA E PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/196/ind_2022067.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/196/ind_2022067.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENDIMENTO DE MÉDICO PEDIATRA 24 HORAS NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/197/ind_2022068.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/197/ind_2022068.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E PINTURA DA PRAÇA SANTANA</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/198/ind_2022069.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/198/ind_2022069.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UMA CARRETINHA PARA TRANSPORTE DOS TRATORES APARADORES DE GRAMA DE USO DA SECRETARIA DE ESPORTES E LAZER</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/226/ind_2022070.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/226/ind_2022070.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DA ÁRVORE CAÍDA NO CANTEIRO CENTRAL DA RUA MAGDALENA SANSEVERINO GROSSO, EM FRENTE AO NÚMERO 186</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/227/ind_2022071.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/227/ind_2022071.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DAS RUAS SÃO JOSÉ E ERNESTO TAGLIARI</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/228/ind_2022072.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/228/ind_2022072.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DAS RUAS CAMPOS SALES E RICARDO DUZZI</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/229/ind_2022073.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/229/ind_2022073.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENDIMENTO DE MÉDICO CARDIOLOGISTA NO PRONTO SOCORRO MUNICIPAL, AO MENOS DUAS VEZES POR SEMANA</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/230/ind_2022074.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/230/ind_2022074.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ANÉSIO BOTASSO, PRÓXIMO AO Nº 492, NO BAIRRO JD. BELA VISTA II</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/231/ind_2022075.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/231/ind_2022075.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE DEDETIZAÇÃO NOS BAIRROS JARDIM CAROLINA, JARDIM JOSÉ ALVES CARNEIRO, PQ. ITAMARATY E NOSSO SONHO (CASINHAS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/232/ind_2022076.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/232/ind_2022076.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA OLYMPIO TAGLIARI, PRÓXIMO AO Nº 124, NO BAIRRO JD. CAROLINA</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/233/ind_2022077.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/233/ind_2022077.pdf</t>
   </si>
   <si>
     <t>“SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA HUGO WERNER CARLTRON, PRÓXIMO AO Nº 74, NO BAIRRO NOSSO SONHO (CASINHAS	)”</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/234/ind_2022078.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/234/ind_2022078.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO AO POUPATEMPO PARA QUE SEJAM DISPONIBILIZADOS SERVIÇOS DE TIÍTULO DE ELEITOR NA UNIDADE DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/236/ind_2022079.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/236/ind_2022079.pdf</t>
   </si>
   <si>
     <t>SOLICITA A A REALIZAÇÃO DE PINTURA E REPAROS NA SALA DE VACINAS E NO POSTO DE SAÚDE DO BAIRRO CORAÇÃO CRIANÇA (CAIC)</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/237/ind_2022080.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/237/ind_2022080.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE MÓVEIS DE ESCRITÓRIO, COMPUTADORES NOVOS E AR CONDICIONADO PARA A SALA DE VACINAS, E VENTILADORES PARA A RECEPÇÃO DO POSTO DE SAÚDE DO BAIRRO CORAÇÃO CRIANÇA (CAIC)</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/238/ind_2022081.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/238/ind_2022081.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE LOMBADA COM FAIXA ELEVADA, NA RUA CAMPINAS, EM FRENTE À EMEF EDMO WILSON CARDOSO, NO JD. BLUMENAU</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/240/ind_2022082.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/240/ind_2022082.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UMA SECRETARIA MUNICIPAL DE TRÂNSITO</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/241/ind_2022083.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/241/ind_2022083.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CIRCULAR CATACRA LIVRE INICIE SEU TRAJETO AS 06:30 TODOS OS DIAS</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/242/ind_2022084.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/242/ind_2022084.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE COBERTURA NA ENTRADA DA CRECHE PASCOA VALÉRIO GUIDOTTI, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/243/ind_2022085.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/243/ind_2022085.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORE NA RUA TIRADENTES, NA QUADRA COMPREENDIDA ENTRE A RUA VER. JÚLIO DE FAVERI E A ALAMEDA _x000D_
 VER. JOÃO CANTARELLI</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/244/ind_2022086.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/244/ind_2022086.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FORNEÇA AJUDA DE CUSTO PARA TRANSPORTE AOS SERVIDORES PÚBLICOS QUE RESIDEM EM OUTROS MUNICÍPIOS</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/245/ind_2022087.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/245/ind_2022087.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAR ROÇAGEM E LIMPEZA DO MATO E TERRA NA RUA PROFª ALCÍDIA TEIXEIRA WITAKER MATTEIS, NO TRECHO COMPREENDIDO ENTRE A RUA ANTÔNIO MATHEUS E A ALAMEDA MONSENHOR EDSON VIEIRA LÍCIO</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/246/ind_2022088.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/246/ind_2022088.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DA CASA ROSA MULHER NAS DEPENDÊNCIAS DO CREAS OU EM OUTRO LOCAL APROPRIADO PARA ATENDIMENTO ESPECIALIZADO E HUMANIZADO ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/247/ind_2022089.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/247/ind_2022089.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE TERRENO PRÓXIMO AO PRONTO SOCORRO MUNICIPAL, PARA QUE AS AMBULÂNCIAS E CARROS DO SETOR DA SÁUDE SEJAM GUARDADOS</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/248/ind_2022090.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/248/ind_2022090.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO NA RUA FRANCISCO CABRINO, AO LADO DO LABORATÓRIO DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/249/ind_2022091.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/249/ind_2022091.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE ALTERE A LEI MUNICIPAL Nº 3516/2021, QUE DISPÕE SOBRE OS ESTABELECIMENTOS ÓPTICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/250/ind_2022092.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/250/ind_2022092.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DE MELHORIAS DE TRÂNSITO, VISUAL E INSTALAÇÃO DE POSTEAMENTO COM LUMINÁRIAS NA ENTRADA DA CIDADE SENTIDO DE QUEM VEM DA RODOVIA DOS AGRICULTORES</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/254/ind_2022093.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/254/ind_2022093.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DE MELHORIAS DE TRÂNSITO E NO VISUAL DO TREVO DE ENTRADA DA CIDADE SENTIDO DE QUEM VEM DA RODOVIA VICINAL LIMEIRA A ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/255/ind_2022094.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/255/ind_2022094.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES NA RUA 7 DE SETEMBRO, NOS QUARTEIRÕES COMPREENDIDOS ENTRE AS RUAS JOSÉ AMARO RODRIGUES (CENTRO) E JOSÉ AMARO RODRIGUES FILHO (INÍCIO DO JD. REZEK)</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/257/ind_2022095.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/257/ind_2022095.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE NOVOS BRINQUEDOS NO PARQUE DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/258/ind_2022096.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/258/ind_2022096.pdf</t>
   </si>
   <si>
     <t>“SOLICITA A SUBSTITUIÇÃO DOS BEBEDOUROS DOS PSF E UBS DO MUNICÍPIO, POR BEBEDOUROS DO TIPO INDUSTRIAL, DE 25 LITROS, COM DUAS TORNEIRAS (NATURAL E GELADA)”</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/260/ind_2022097.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/260/ind_2022097.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JOÃO FRANCISCO BARBOSA, NA ALTURA DO Nº 66, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/261/ind_2022098.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/261/ind_2022098.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE AREIA AO LADO DA PISTA DE SKATE ‘HUGO DELGADO CARLSTRON’</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/262/ind_2022099.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/262/ind_2022099.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA QUADRA DE BASQUETE AO LADO DA PISTA DE SKATE ‘HUGO DELGADO CARLSTRON’</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/264/ind_2022100.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/264/ind_2022100.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA E COLOCAR CASCALHOS NA ESTRADA SERVIDÃO LOCALIZADA ATRÁS DA FÁBRICA DE PISCINAS PRÓXIMA À EMPRESA VAN DER HOEVEN</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/268/ind_2022101.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/268/ind_2022101.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE, ATRAVÉS DE PARCERIAS PÚBLICO-PRIVADAS, SEJAM COLOCADOS BANCOS NA PRAÇA LOCALIZADA EM FRENTE À CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/270/ind_2022102.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/270/ind_2022102.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS) DO SAEAN, PARA DÍVIDAS ATÉ 31 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/281/ind_2022103.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/281/ind_2022103.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO DESIGNE FUNCIONÁRIOS E LOCAL DE ATENDIMENTO FIXO PARA OFERECER AUXÍLIO AOS CIDADÃOS NOS PROCESSOS DE REGULARIZAÇÃO OU EMISSÃO DE TÍTULOS DE ELEITOR</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/282/ind_2022104.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/282/ind_2022104.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL E ROÇAGEM NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/283/ind_2022105.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/283/ind_2022105.pdf</t>
   </si>
   <si>
     <t>SOLICITA ROÇAGEM DOS CANTEIROS CENTRAIS E RETIRADA DO MATO DAS CALÇADAS DA AVENIDA DR. FERNANDO ARENS JR., EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/284/ind_2022106.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/284/ind_2022106.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL E ROÇAGEM DO MATO NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/285/ind_2022107.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/285/ind_2022107.pdf</t>
   </si>
   <si>
     <t>“SOLICITA LIMPEZA GERAL E ROÇAGEM NA PRAÇA LOCALIZADA NO BAIRRO NOSSO SONHO (CASINHAS)”</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/286/ind_2022108.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/286/ind_2022108.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA NIVELADORA E COLOCAR CASCALHOS OU RASPAS DE ASFALTO NA ESTRADA SERVIDÃO DA CAPELA SÃO JOÃO</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/287/ind_2022109.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/287/ind_2022109.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A OBRIGATORIEDADE DE IMPLANTAÇÃO DE MÉTODO DE IDENTIFICAÇÃO EM CÃES E GATOS DOMÉSTICOS</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/289/ind_2022110.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/289/ind_2022110.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MAIS UM MÉDICO PARA ATUAR AO MENOS DUAS VEZES POR SEMANA NO POSTO DE SAÚDE DO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/290/ind_2022111.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/290/ind_2022111.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXA INDICATIVA DE TRÂNSITO DO TIPO PARE NO SOLO NA RUA VEREADOR LUCIANO ANTONIO CARMONA, EM TODA SUA EXTENSÃO, ONDE A MESMA FOI RECAPEADA</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/291/ind_2022112.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/291/ind_2022112.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE PLACAS INDICATIVAS COM AS DENOMINAÇÕES OFICIAIS DAS VIAS E LOGRADOUROS PÚBLICOS DO JARDIM CONQUISTA DOIS</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/292/ind_2022113.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/292/ind_2022113.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO OU AMPLIAÇÃO DE PRAÇA DE ESPORTES E LAZER NO PARQUE RESIDENCIAL ITAMARATY</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/293/ind_2022114.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/293/ind_2022114.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE COBERTURA EM ÁREA DE ATIVIDADE RECREATIVA NA CRECHE CIDÉRIA LEYNE BOER NO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/294/ind_2022115.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/294/ind_2022115.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS OBJETIVANDO A CORREÇÃO E SOLUÇÃO DO ENTUPIMENTO CONSTANTE DA REDE DE ESGOTO LOCALIZADA NA RUA AMADEU DE FÁVERI NO BAIRRO JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/295/ind_2022116.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/295/ind_2022116.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE GRADE NA BOCA DE LOBO LOCALIZADA NO CRUZAMENTO DAS RUAS ANTONIO CÉSAR DRUZIAN E RAYMUNDO BERNI (NO CALÇADÃO DO CÓRREGO CONTRINS)</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/296/ind_2022117.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/296/ind_2022117.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE GRADE NA BOCA DE LOBO LOCALIZADA NA RUA ROSA ARRIVABENE RODRIGUES, NO CALÇADÃO DO CÓRREGO CONTRINS (EM FRENTE À LOJA DE MATERIAIS PARA CONSTRUÇÃO 3 AMIGAS), NO BAIRRO SACILOTTO II</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/297/ind_2022118.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/297/ind_2022118.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES LOCALIZADAS NA RUA ANTONINHA BLUMER TURATO, NO BAIRRO JD. DA SAUDADE</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/298/ind_2022119.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/298/ind_2022119.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA RAYMUNDO BERNI, NA ALTURA DO Nº 140, NO BAIRRO JD. SACILOTTO I</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/299/ind_2022120.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/299/ind_2022120.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA SANTOS DUMONT, NA ALTURA DO Nº 270, PRÓXIMO AO BAIRRO JD. SACILOTTO I</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/300/ind_2022121.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/300/ind_2022121.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ÂNGELO TEBALDI, NA ALTURA DO Nº 218, PRÓXIMO AO BAIRRO JD. PLANALTO</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/301/ind_2022122.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/301/ind_2022122.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA FRANCISCO CABRINO, NA ALTURA DO Nº 1159, NO CENTRO</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/302/ind_2022123.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/302/ind_2022123.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE ENTULHOS DA RUA CARLOS CARLSTRON, NA ALTURA DO Nº 172, NO BAIRRO JD. NOSSO LAR</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/303/ind_2022124.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/303/ind_2022124.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE FUTSAL NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/304/ind_2022125.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/304/ind_2022125.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO DA ÁREA VERDE DO BAIRRO PARQUE RESIDENCIAL MARTINELLI</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/305/ind_2022126.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/305/ind_2022126.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFRAESTRUTURAS NO BAIRRO NOVO TEMPO COMO: GALERIAS DE ÁGUAS PLUVIAIS, REDE DE ESGOTO E ASFALTAMENTO</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/306/ind_2022127.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/306/ind_2022127.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE PLACA INDICATIVA DA DENOMINAÇÃO OFICIAL NA PRAÇA MARIA ISABELA ZORZETTO BRANDÃO</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/307/ind_2022128.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/307/ind_2022128.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE PLACA INDICATIVA DA DENOMINAÇÃO OFICIALA PRAÇA CICLISTA ESEQUIAS GONÇALVES DOS PASSOS (PRAÇA CICLISTA ZECA)</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/308/ind_2022129.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/308/ind_2022129.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO PERIÓDICA NA PRAÇA CICLISTA ESEQUIAS GONÇALVES DOS PASSOS (PRAÇA CICLISTA ZECA)</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/309/ind_2022130.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/309/ind_2022130.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO PERIÓDICA NA PRAÇA MARIA ISABELA ZORZETTO BRANDÃO</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/310/ind_2022131.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/310/ind_2022131.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO E COLOCAÇÃO DE CASCALHOS NA ESTRADA RUAL PRÓXIMA À IGREJA DO BAIRRINHO</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/311/ind_2022132.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/311/ind_2022132.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS CACIMBAS NAS ESTRADAS RURAIS DO BAIRRINHO, SÃO BENTO, DITO MENDES E SÍTIO NOVO, EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_2022133.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_2022133.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO UMA FAIXA DE PEDESTRES ELEVADA NA VER. LUIZ GUIDOTTI, EM FRENTE À EMEF PREFEITO EDERALDO ROSSETI - CAIC</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_2022134.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_2022134.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NA RÉPLICA DA ESTAÇÃO</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/316/ind_2022135.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/316/ind_2022135.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SE ESTENDA O TRAJETO PARA PEDESTRES E BICICLETAS NO TRECHO DA PRAÇA DO CINTURÃO VERDE, COMPREENDIDA ENTRE AS RUAS RUI BARBOSA E EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_2022136.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_2022136.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PLANTIO DE FLORES NA PRAÇA DO OBELISCO, NA ENTRADA DA CIDADE</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/318/ind_2022137.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/318/ind_2022137.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA CAMPOS SALES NA ALTURA DO Nº 15.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_2022138.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_2022138.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DE UM GRUPO DE DANÇA DE CATIRA</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_2022139.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_2022139.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA MANUTENÇÃO NOS SEMÁFOROS DE PEDESTRES LOCALIZADOS NOS CRUZAMENTOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/321/ind_2022140.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/321/ind_2022140.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MEDIDAS ADMINISTRATIVAS DE INFORMAÇÃO E ORIENTAÇÃO AOS COMERCIANTES QUE EXPLORAM OS SERVIÇOS DE ALUGUEL DE CAÇAMBAS PARA RETIRADA DE ENTULHOS EM GERAL INSTALANDO NAS MESMAS, FAIXAS OU FITAS ADESIVAS REFLETIVAS, NA FORMA DA LEI, PARA PROPORCIONAR MAIOR VISIBILIDADE E SEGURANÇA A TODOS OS TRANSEUNTES</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/322/ind_2022141.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/322/ind_2022141.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O LABORATÓRIO DE ANÁLISES CLINICAS MUNICIPAL ESTENDA SEU HORÁRIO DE ATENDIMENTO ATÉ A MEIA NOITE, TODOS OS DIAS DA SEMANA</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/323/ind_2022142.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/323/ind_2022142.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA 1º DE MAIO, NO CENTRO EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/326/ind_2022143.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/326/ind_2022143.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI COM A FINALIDADE DE REGULAMENTAR A LEI FEDERAL Nº 14.214, QUE INSTITUI O PROGRAMA DE PROMOÇÃO DA SAÚDE MENSTRUAL</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/327/ind_2022144.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/327/ind_2022144.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA DE 1.500.000 LITROS ENTRE AS RUAS DÁRIO CAETANO E AFONSO FACINI, NA ÁREA VERDE AO LADO DO PSF E DA IGREJA SÃO JOSÉ, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/328/ind_2022145.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/328/ind_2022145.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DE CARTÃO ALIMENTAÇÃO A DEMAIS ESTABELECIMENTOS DE HIPERMECARDOS, SUPERMERCADOS E MERCADOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/329/ind_2022146.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/329/ind_2022146.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA COBERTURA E MANUTENÇÃO DOS BEBEDOUROS DO POÇO ARTESIANO LOCALIZADO NA RUA SINCLAIR ADÃO BOER, NA ALTURA DO Nº 548, NO PARQUE DOS IPÊS</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/330/ind_2022147.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/330/ind_2022147.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O SISTEMA DE SORTEIO DE PRÊMIOS NO ÂMBITO DO MUNICÍPIO PARA OS USUÁRIOS DA NOTA FISCAL DE SERVIÇOS ELETRÔNICA</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/331/ind_2022148.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/331/ind_2022148.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE TUBULAÇÃO INDIVIDUAL NA RUA MARIA MARSON SIA (DO PISCINÃO ATÉ O CÓRREGO CONTRINS), PARA ESCOAMENTO EFICAZ DA ÁGUA DA CHUVA, NO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/332/ind_2022149.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/332/ind_2022149.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DELIMITAÇÃO DE DUAS VAGAS DE CARGA E DESCARGA NA AVENIDA DR. FERNANDO ARENS JR., EM FRENTE AO Nº 165, NO CENTRO</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/333/ind_2022150.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/333/ind_2022150.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NO BAIRRO SÃO JOÃO DOS PINHEIROS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/334/ind_2022151.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/334/ind_2022151.pdf</t>
   </si>
   <si>
     <t>SOLICITA ROÇAGEM DOS CANTEIROS CENTRAIS E RETIRADA DO MATO DAS CALÇADAS DA RUA ANTÔNIO SIA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/335/ind_2022152.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/335/ind_2022152.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DAS CADEIRAS DO PSF DO PLANALTO, NA RUA GERALDO CAETANO</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/336/ind_2022153.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/336/ind_2022153.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE PROCEDA COM A MUDANÇA DAS DEPENDÊNCIAS DO FÓRUM DE ARTUR NOGUEIRA PARA UM PRÉDIO MAIS AMPLO</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/340/ind_2022154.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/340/ind_2022154.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ESTUDOS VISANDO A POSSIBILIDADE DE INSTALAÇÕES DE PLACAS DE ENERGIA SOLAR NOS PONTOS COBERTOS DE PARADAS DE ÔNIBUS</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/345/ind_2022155.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/345/ind_2022155.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS ANTÔNIO DE FAVERI NETO E JOÃO TAGLIARI, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/346/ind_2022156.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/346/ind_2022156.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS ANTÔNIO DE FAVERI NETO E JOÃO TAGLIARI, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_2022157.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_2022157.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NA GALERIA DE ESGOTO LOCALIZADA NA RUA ARMANDO BECK, NO CRUZAMENTO COM A RUA RAIMUNDO BERNI, NO BAIRRO JARDIM PARAÍSO</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_2022158.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_2022158.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE FEIRA LIVRE NA PRAÇA SANTANA AS SEXTAS-FEIRAS</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/350/ind_2022159.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/350/ind_2022159.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA DE CULTURA DISPONIBILIZE AULAS DE VIOLA E VIOLÃO  AOS MUNÍCIPES</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/351/ind_2022160.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/351/ind_2022160.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO À SECRETARIA DE EDUCAÇÃO E A SECRETARIA DE CULTURA E TURISMO A REALIZAÇÃO DE UMA PARCERIA COM A CASA DA MEMORIA VISANDO A IMPLANTAÇÃO DE EXPOSIÇÕES ITINERANTES MOSTRANDO SOBRE A HISTÓRIA DA CIDADE NAS ESCOLAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/352/ind_2022161.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/352/ind_2022161.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A IMPLANTAÇÃO DOS SERVIÇOS E OBRAS DE ASFALTAMENTO E SERVIÇOS CORRELATOS DA RUA DILSON FUNARO, NO BAIRRO SÍTIO NOVO, VIA PÚBLICA QUE DÁ ACESSO ÀS OBRAS DE AMPLIAÇÃO E ÀS NOVAS DEPENDENCIAS DA EMPRESA EMBRASA</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/359/ind_2022162.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/359/ind_2022162.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PERMITIDA A PESCA NA LAGOA DOS PÁSSAROS PARA TODA A POPULAÇÃO, UMA VEZ POR SEMANA</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/363/ind_2022163.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/363/ind_2022163.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETARIA DE EDUCAÇÃO A IMPLANTAÇÃO DE UM PROJETO DE PARCERIA COM O GRUPO DE CATIRA PARA APRESENTAÇÃO NAS FESTAS JUNINAS REALIZADAS PELAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/364/ind_2022164.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/364/ind_2022164.pdf</t>
   </si>
   <si>
     <t>INDICA AO ‘SAEAN’ – SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA A REALIZAÇÃO DOS SERVIÇOS DE SUBSTITUIÇÃO DA REDE DE ÁGUA E ESGOTO NO TRECHO DA RUA FRANCISCO CABRINO ENTRE A RUA RUI BARBOSA E AVENIDA DOUTOR FERNANDO ARENS JUNIOR, NA VILA QUEIROZ</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/365/ind_2022165.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/365/ind_2022165.pdf</t>
   </si>
   <si>
     <t>INDICA AO ‘SAEAN’ – SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA A REALIZAÇÃO DOS SERVIÇOS DE SUBSTITUIÇÃO DA REDE DE ÁGUA E ESGOTO NO TRECHO DA RUA BOA VISTA ENTRE A RUA RUI BARBOSA E AVENIDA DOUTOR FERNANDO ARENS JUNIOR, NA VILA QUEIROZ</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/366/ind_2022166.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/366/ind_2022166.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA DISPONIBILIZE UM CANAL DE ATENDIMENTO À POPULAÇÃO PARA QUESTÕES RELACIONADAS À ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/367/ind_2022167.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/367/ind_2022167.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO UMA CAMPANHA PARA CASTRAÇÃO DE CÃES E GATOS</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/372/ind_2022168.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/372/ind_2022168.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INTENSIFICADA A FISCALIZAÇÃO DE TRÂNSITO DOS CAMINHÕES QUE ENTRAM EM NOSSA CIDADE E ESTAO CAUSANDO DANOS NA FIAÇÃO, AO CIRCULAREM PELA RUA PROF. ALCIDIA TEIXEIRA WITAKER MATTEIS, NO JARDIM EUROPA</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/373/ind_2022169.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/373/ind_2022169.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INTENSIFICADA A FISCALIZAÇÃO DE TRÂNSITO NA ESCOLA SEVERINO TAGLIARI, POR VOLTA DAS 17H50, A FIM DE INIBIR ACIDENTES DE TRÂNSITO NO LOCAL</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/375/ind_2022170.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/375/ind_2022170.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO FIRME UM CONSÓRCIO INTERMUNICIPAL JUNTO ÀS CIDADES VIZINHAS OU TERMO DE COOPERAÇÃO DE TRABALHO PARA ATUAÇÃO CONJUNTA DAS GUARDAS MUNICIPAIS</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/376/ind_2022171.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/376/ind_2022171.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS ANTÔNIO SIA E MIGUEL VICENSOTTI, NO JARDIM CAROLINA</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/378/ind_2022172.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/378/ind_2022172.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DO BENEFÍCIO AO CARTÃO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS QUE RECEBEM ATÉ R$ 2.500,00 (DOIS MIL E QUINHENTOS REAIS) MENSAIS</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/383/ind_2022173.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/383/ind_2022173.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DA AVENIDA 15 DE NOVEMBRO E A RUA GAGLIANO FONTANA, NO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/392/ind_2022174.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/392/ind_2022174.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE CAMPEONATOS MUNICIPAIS DE FUTEVÔLEI E DE SKATE</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/393/ind_2022175.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/393/ind_2022175.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CASAS POPULARES, ATRAVÉS DA CDHU, NA ÁREA LOCALIZADA NO BAIRRO CORAÇÃO CRIANÇA, ONDE SE SITUA O “CAMPO DA ARESPMAN</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/395/ind_2022176.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/395/ind_2022176.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO EXECUTIVO QUE SEJAM REPASSADAS INFORMAÇÕES À ESSA CASA DE LEIS SOBRE O ANDAMENTO E CONCLUSÃO DAS OBRAS DO CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL)”</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/396/ind_2022177.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/396/ind_2022177.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NOS BANCOS  DO CALÇADÃO DA AVENIDA 15 DE NOVEMBRO, NA ALTURA DO Nº 1.512</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/397/ind_2022178.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/397/ind_2022178.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REALIZE ALTERAÇÕES NA LEI 3.152/2013, POSSIBILITANDO QUE TODOS MUNÍCIPES QUE COMPROVEM RESIDÊNCIA EM ARTUR NOGUEIRA POSSAM PESCAR NA LAGOA DOS PÁSSAROS DE 2ª A 6ª FEIRA DAS 07:00 ÁS 17:00 HORAS</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/398/ind_2022179.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/398/ind_2022179.pdf</t>
   </si>
   <si>
     <t>INDICA AO ‘SAEAN’ – SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA A REALIZAÇÃO DOS SERVIÇOS DE SUBSTITUIÇÃO E OU INSTALAÇÃO DA REDE DE ÁGUA E ESGOTO NA RUA DILSON FUNARO NO BAIRRO SITIO NOVO</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/399/ind_2022180.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/399/ind_2022180.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DA REALIZAÇÃO DA FESTA DO MIGRANTE</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/400/ind_2022181.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/400/ind_2022181.pdf</t>
   </si>
   <si>
     <t>“SOLICITA QUE SE ESTENDA O TRAJETO DA CICLOVIA DA RUA ANTÔNIO SIA ATÉ O BAIRRO NOSSO SONHO (CASINHAS)”.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/402/ind_2022182.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/402/ind_2022182.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE MELHORIAS NA PRAÇA ENTRE AS RUAS ARCÂNGELO CALABREZ, ÂNGELO TEBALDI E BRUNO CARLSTRON, NO BAIRRO JARDIM SACILOTTO I</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/403/ind_2022183.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/403/ind_2022183.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UMA LIXEIRA GRANDE NO BAIRRO FAZENDINHA, PARA MELHOR ATENDER À DEMANDA DO LOCAL</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/404/ind_2022184.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/404/ind_2022184.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A MUNICIPALIDADE FIRME PARCERIAS COM OS COMERCIANTES LOCAIS COM O FIM DE AUMENTAR A REDE DE ESTABELECIMENTOS QUE ACEITEM PAGAMENTO PELO CARTÃO AUXÍLIO ALIMENTAÇÃO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO CUMPRA A ISENÇÃO DE IPTU ÀS IGREJAS QUE FUNCIONAM EM PRÉDIOS ALUGADOS, CONFORME A EMENDA CONSTITUCIONAL Nº 116, DE 17 DE FEVEREIRO DE 2022</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA NAS DEPENDÊNCIAS DA ANTIGA ESCOLA ESTADUAL FRANCISCO CARDONA</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/409/ind_2022187.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/409/ind_2022187.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO E REVITALIZAÇÃO DA PRAÇA JOSÉ ELIAS MATTEIS, NA AVENIDA DR. FERNANDO ARENS JR., LOCALIZADA AO LADO DO PRÉDIO DA ANTIGA ESCOLA ESTADUAL FRANCISCO CARDONA E DO TEATRO MUNICIPAL “RENÊ MARCOS POSI</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/410/ind_2022188.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/410/ind_2022188.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES NA ESTRADA VICINAL QUE LIGA ARTUR NOGUEIRA A LIMEIRA, NO TRECHO LOCALIZADO EM FRENTE À REPRESA DE CAPTAÇÃO DE ÁGUA MATHEUS MARIANO BATISTA</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_2022189.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_2022189.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ESPAÇO DA FARMÁCIA POPULAR SEJA DESTINADO A ÁREA DE RECUPERAÇÃO DE FERIDAS</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_2022190.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_2022190.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO E INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NAS UNIDADES DE SAÚDE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_2022191.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_2022191.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DA RUA DUQUE DE CAXIAS COM A RUA JOSÉ AMARO RODRIGUES FILHO, NO CENTRO</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_2022192.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_2022192.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DO CENTRO DE APOIO À MULHER (CEAMO)</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_2022193.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_2022193.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VOLTA DOS FESTIVAIS DE HIP HOP</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_2022194.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_2022194.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E PINTURA DA SALA DE ENFERMAGEM DO PSF DO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/417/ind_2022195.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/417/ind_2022195.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO RESIDENCIAL PARQUE IMPERIAL, NA ÁREA LOCALIZADA ENTRE AS RUAS MANOEL MACHADO E RICIERI BERTINI</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/418/ind_2022196.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/418/ind_2022196.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE 2(DOIS) COMPUTADORES NOVOS COM IMPRESSORAS PARA A SECRETARIA DE OBRAS</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/419/ind_2022197.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/419/ind_2022197.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE 3 (TRÊS) COMPUTADORES NOVOS PARA A SECRETARIA DE PLANEJAMENTO</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_2022198.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_2022198.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA AQUISIÇÃO DE UMA ÁREA PARA CONSTRUÇÃO DE CASAS POPULARES QUE NÃO PREJUDIQUE O CAMPO DA ARESPMAN, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/421/ind_2022199.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/421/ind_2022199.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS GRATIFICAÇÕES SEJAM INCORPORADAS AOS SALÁRIOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/422/ind_2022200.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/422/ind_2022200.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MAIS MÉDICOS PARA ATUAREM NO POSTO DE SAÚDE DO BAIRRO JARDIM DOS IPÊS</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/424/ind_2022201.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/424/ind_2022201.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DETERMINADO AOS MÉICOS DA REDE MUNICIPAL QUE, AO FORNECEREM ATESTADOS MÉDICOS, INDIQUEM A QUANTIDADE DE DIAS DE AFASTAMENTO POR EXTENSO, DE MODO A EVITAR ADULTERAÇÕES</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/433/ind_2022202.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/433/ind_2022202.pdf</t>
   </si>
   <si>
     <t>“SOLICITA CONSTRUÇÃO DE PASSEIO PÚBLICO (CALÇADAS) NA RUA ANTÔNIO SIA, NO TRECHO LOCALIZADO ENTRE OS BAIRROS JARDIM CAROLINA E NOSSO SONHO (CASINHAS)”</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/434/ind_2022203.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/434/ind_2022203.pdf</t>
   </si>
   <si>
     <t>SOLICITA REESTRUTURAÇÃO DO ESPAÇO FÍSICO DESTINADO AO PÚBLICO FREQUENTADOR DA BIBLIOTECA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/435/ind_2022204.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/435/ind_2022204.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA VERIFICADO A POSSIBILIDADE DE DISPONIBILIZAR MAIS UM SERVIDOR PÚBLICO PARA SUPORTE DE ATENDIMENTO AOS MUNÍCIPES FREQUENTADORES DA BIBLIOTECA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/436/ind_2022205.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/436/ind_2022205.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DA COBERTURA DO PONTO DE ÔNIBUS LOCALIZADO NA RUA RUI BARBOSA, AO LADO DA NOVA FARMÁCIA POPULAR</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/437/ind_2022206.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/437/ind_2022206.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INTERCEDA JUNTO AO CONDESU – CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL PARA REGULARIZAÇÃO DOS SERVIÇOS DE INSTALAÇÃO, MANUTENÇÃO E REPAROS DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/438/ind_2022207.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/438/ind_2022207.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TRANSFORMAÇÃO DO GINÁSIO DE ESPORTES DENILSON AMARO RODRIGUES, NO PARQUE RESIDENCIAL E INDUSTRIAL ITAMARATY EM UM COMPLEXO POLIESPORTIVO</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/439/ind_2022208.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/439/ind_2022208.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM NOVO VESTIÁRIO PARA O ESTÁDIO MUNICIPAL FÁBIO FERRARI</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_2022209.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_2022209.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO COM PLACAS DE DENOMINAÇÃO DE RUAS, NOS BAIRROS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, IRINEIDE BARBOSA ARAGÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/441/ind_2022210.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/441/ind_2022210.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO (UPA), 24HS NO ESPAÇO MÃE E FILHO, NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/442/ind_2022211.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/442/ind_2022211.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTAR O SALÁRIO BASE DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE AGENTES DE COMBATE ÀS ENDEMIAS AO PISO NACIONAL DE 2 (DOIS) SALÁRIOS MÍNIMOS, ESTABELECIDO PELA RECENTE EMENDA CONSTITUCIONAL Nº 120, DE 5 DE MAIO DE 2022</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/456/ind_2022212.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/456/ind_2022212.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO MURO DA CRECHE YVONNE DE BARROS DA ROSA, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_2022213.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_2022213.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE COBERTURA NO PLAY GROUND E RETIRADA DO PALCO DA CRECHE, NO BAIRRO JD. CAROLINA</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/465/ind_2022214.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/465/ind_2022214.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM GUICHE PARA ATENDIMENTO NA CRECHE PASCOA VALÉRIO GUIDOTTI, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/470/ind_2022215.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/470/ind_2022215.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE MAIS UM BANHEIRO NA CRECHE PASCOA VALÉRIO GUIDOTTI, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/549/ind_2022216.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/549/ind_2022216.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E MANUTENÇÃO NA BIBLIOTECA MUNICIPAL</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/550/ind_2022217.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/550/ind_2022217.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ESTUDE UM LOCAL PARA CONSTRUÇÃO DE UMA ÁREA DE LAZER COM BRINQUEDOS NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/551/ind_2022218.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/551/ind_2022218.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO PROVIDENCIE O FECHAMENTO COM GRADES A PARTE DO FUNDO E AS LATERAIS, ONDE ESTÁ SENDO CONSTRUIDO A PRAÇA CEUS</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/552/ind_2022219.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/552/ind_2022219.pdf</t>
   </si>
   <si>
     <t>SOLICITA PERMANÊNCIA DE UMA VIATURA DA GUARDA MUNICIPAL NA PRAÇA CEUS, PRINCIPALMENTE NO PERÍODO NOTURNO</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/553/ind_2022220.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/553/ind_2022220.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO DISPONIBILIZE AULAS DE SKATE PARA CRIANÇAS NA PRAÇA CEUS</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/554/ind_2022221.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/554/ind_2022221.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SENHA ELETRÔNICA NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/693/ind_2022222.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/693/ind_2022222.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BEBEDOUROS DE ÁGUA NO POÇO ARTESIANO LOCALIZADO NA ÁREA VERDE DA RUA JOÃO BOMBO, NA ALTURA DO Nº 511 NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/694/ind_2022223.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/694/ind_2022223.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA ÁREA VERDE LOCALIZADA NA RUA JOÃO BOMBO NA ALTURA DO Nº 981, NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/696/ind_2022224.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/696/ind_2022224.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA URGENTE DO BEBEDOURO DE ÁGUA DO POÇO ARTESIANO DA RUA SANTOS DUMONT, ALTURA DO NÚMERO 372</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/736/ind_2022225.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/736/ind_2022225.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN QUE PROCEDA COM OS REPAROS NO ASFALTO, APÓS A REALIZAÇÃO DE SERVIÇOS</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/767/ind_2022226.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/767/ind_2022226.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CANALETAS DE ÁGUAS PLUVIAIS COM COLOCAÇÃO DE PARALELEPÍPEDOS E DE BOCAS DE LOBO NA RUA PROFª ALCÍDIA TEIXEIRA WITAKER MATTEIS, NO TRECHO LOCALIZADO NOS BAIRROS JARDIM EUROPA E NOVA ARTUR</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/769/ind_2022227.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/769/ind_2022227.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE SAIBRO NA ÁREA AO LADO DO GINÁSIO DE ESPORTES DO ITAMARATY</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/770/ind_2022228.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/770/ind_2022228.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE SAIBRO NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/771/ind_2022229.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/771/ind_2022229.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE SAIBRO NO BAIRRO NOSSO SONHO (CASINHAS)</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/772/ind_2022230.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/772/ind_2022230.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE DUAS CAÇAMBAS DE LIXO LOCALIZADAS NA ÁREA VERDE DO BAIRRO JD. CAROLINA</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/773/ind_2022231.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/773/ind_2022231.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL DO CAMPO DA ARESPMAN, COM TROCA DE GRAMADO, CONSTRUÇÃO DE ALAMBRADOS E VESTIÁRIOS</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/822/ind_2022232.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/822/ind_2022232.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CAMINHÃO DO LIXO REALIZE A COLETA NA RUA DO CONDOMÍNIO NASCENTE CRISTALINA</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/823/ind_2022233.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/823/ind_2022233.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL, ARBORIZAÇÃO E COLOCAÇÃO DE PLACA INDICATIVA DE ‘PROIBIDO JOGAR LIXO’ NA ÁREA VERDE DO BAIRRO JD. CAROLINA</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/824/ind_2022234.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/824/ind_2022234.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL COM TROCA DE ALAMBRADOS, GRAMADO E CONSERTO DOS VESTIÁRIOS, NO CAMPO AO LADO DO GINÁSIO DE ESPORTES DO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/847/ind_2022235.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/847/ind_2022235.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO AO POUPATEMPO PARA QUE SEJAM RESPEITADOS OS HORÁRIOS DE ATENDIMENTO AGENDADOS PELA POPULAÇÃO NOGUEIRENSE</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/850/ind_2022236.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/850/ind_2022236.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO À EMPRESA RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA, PARA QUE SEJA REALIZADA MANUTENÇÃO NOS POSTES QUE ESPECIFICA, LOCALIZADOS NAS PROXIMIDADES DO CRUZAMENTO DAS RUAS LINDOR ALVES DA SILVA E ÂNGELO TONIOLO, NO PQ. DOS IPÊS</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/879/ind_2022237.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/879/ind_2022237.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE COBRE UMA CONTRAPARTIDA DA ORGANIZAÇÃO DO ENCONTRO DE MOTOCICLISTAS</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/884/ind_2022238.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/884/ind_2022238.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA FRANCISCO DANIEL SARPA, NO TRECHO PRÓXIMO AO Nº 729, NO BAIRRO PARADA</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/885/ind_2022239.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/885/ind_2022239.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA FRANCISCO DANIEL SARPA, NO TRECHO PRÓXIMO AO Nº 729, NO BAIRRO PARADA</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE NOVAS PORTAS NO BANHEIRO MASCULINO DA RODOVIÁRIA ‘ORLANDO ARRIVABENE JUNIOR</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1191/ind_2022241.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1191/ind_2022241.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA ADHEMAR CLÓVIS DA FONSECA, NO BAIRRO NOSSO SONHO, EM RUA DE SENTIDO ÚNICO</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1192/ind_2022242.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1192/ind_2022242.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PISOS NO PARQUE DA CRECHE JOSEPHIN TAGLIARI, NO BAIRRO JD, PLANALTO</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1257/ind_2022243.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1257/ind_2022243.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DA CAIXA D’ÁGUA DA CRECHE YVONNE DE BARROS DA ROSA, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1258/ind_2022244.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1258/ind_2022244.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NO BAIRRINHO</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1259/ind_2022245.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1259/ind_2022245.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CRECHE NO BAIRRINHO</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1261/ind_2022246.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1261/ind_2022246.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS ÔNIBUS ESCOLARES DA EMPRESA MULT, POR ÔNIBUS PRÓPRIOS DO MUNICÍPIO, PARA ATENDER A ZONA RURAL NO BAIRRO MUNIZ E ARREDORES</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1262/ind_2022247.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1262/ind_2022247.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS ÔNIBUS ESCOLARES DA EMPRESA MULT, POR ÔNIBUS PRÓPRIOS DO MUNICÍPIO, PARA ATENDER A ZONA RURAL NOS BAIRROS PONTE DE TÁBUA, PAIOL DE TELHAS E FILIPADA</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1263/ind_2022248.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1263/ind_2022248.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS ÔNIBUS ESCOLARES DA EMPRESA MULT, POR ÔNIBUS PRÓPRIOS DO MUNICÍPIO, PARA ATENDER A ZONA RURAL NOS BAIRROS FAZENDINHA I E II, CRISTO E BAIRRINHO</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1264/ind_2022249.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1264/ind_2022249.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS ÔNIBUS ESCOLARES DA EMPRESA MULT, POR ÔNIBUS PRÓPRIOS DO MUNICÍPIO, PARA ATENDER A ZONA RURAL NO BAIRRO PARADA E BAIRROS VIZINHOS</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1265/ind_2022250.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1265/ind_2022250.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS ÔNIBUS ESCOLARES DA EMPRESA MULT, POR ÔNIBUS PRÓPRIOS DO MUNICÍPIO, PARA ATENDER A ZONA RURAL PRÓXIMA AO RESIDENCIAL DA TORRE E BAIRROS VIZINHOS</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1266/ind_2022251.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1266/ind_2022251.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS ÔNIBUS ESCOLARES DA EMPRESA MULT, POR ÔNIBUS PRÓPRIOS DO MUNICÍPIO, PARA ATENDER A ZONA RURAL NOS BAIRROS MORADA DO SOL, BOM RETIRO E ANTIGO RUI CAPATO</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1267/ind2022252.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1267/ind2022252.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES LOCALIZADAS NA RUA LUIZ AMARO RODRIGUES FILHO, NA ALTURA DO Nº 35, NO BAIRRO JD. SACILOTTO I</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1268/ind_2022253.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1268/ind_2022253.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA JOÃO TAGLIARI, EM FRENTE AO NÚMERO 316, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1269/ind_2022254.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1269/ind_2022254.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA GAGLIANO FONTANA, NA ALTURA DO NÚMERO 140, EM FRENTE AO PEDÁGIO DO CHOPP, NO CRUZAMENTO COM A RUA JACOB STEIN, NO BAIRRO BELA VISTA II</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO À EMPRESA RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA, PARA QUE SEJA REALIZADA A TROCA DA LÂMPADA DO POSTE F1230, NA RUA BELIZÁRIO ANTÔNIO NEVES, NO JD. DAS PALMEIRAS</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1271/ind_2022256.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1271/ind_2022256.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REINAUGURAÇÃO DA PISCINA LOCALIZADA NA ESCOLA MODELO PARA A PRÁTICA DE NATAÇÃO E OUTROS ESPORTES</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1272/ind_2022257.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1272/ind_2022257.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CONCESSÃO DE AUXÍLIO-ALUGUEL ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1274/ind_2022258.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1274/ind_2022258.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE DESIGNE UMA ÁREA (ESPAÇO FÍSICO) E UM FUNCIONÁRIO PÚBLICO PARA ATENDIMENTO DA POPULAÇÃO, ASSIM QUE PROCEDER COM A REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 3399/2018, QUE AUTORIZA A CRIAÇÃO DO BANCO MUNICIPAL DE MATERIAIS DE CONSTRUÇÃO</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1275/ind_2022259.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1275/ind_2022259.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DA LOMBADA DA RUA JÚLIO CAETANO, NA QUADRA LOCALIZADA ENTRE AS RUAS HUMBERTO ROSSETTI E JOSÉ AMARO RODRIGUES, NO BAIRRO JARDIM OURO BRANCO</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1347/ind_2022260.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1347/ind_2022260.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESIGNAÇÃO DE SERVIDORES PARA CONTROLAR O ACESSO DOS MUNÍCIPES AO INTERIOR DO PRONTO SOCORRO APÓS A REALIZAÇÃO DA TRIAGEM</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1348/ind_2022261.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1348/ind_2022261.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E À SECRETARIA DE SAÚDE O RETORNO DA TENDA DE TESTAGEM DO COVID-19 AO LADO DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1350/ind_2022262.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1350/ind_2022262.pdf</t>
   </si>
   <si>
     <t>INDICA  COLOCAÇÃO DE PLACA DE DENOMINAÇÃO OFICIAL ‘VEREADOR LEONARDO DEL’ ALAMO NA UNIDADE DE SAÚDE FAMILIAR DO JARDIM SACILOTO II</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1351/ind_2022263.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1351/ind_2022263.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO EM POSTES DE ILUMINAÇÃO PÚBLICA LOCALIZADOS NA RUA ANTONIO SIA, APÓS O COLÉGIO GAZOLLA, SENTIDO PARA AS CASINHAS</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1352/ind_2022264.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1352/ind_2022264.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO AS AÇÕES OBJETIVANDO A REALIZAÇÃO DE CONTATOS COM A DIRETORIA DO CLUBE RECREATIVO FLORESTA, OBJETIVANDO ENTENDIMENTOS PARA PERMUTA DE ÁREA DESTE, COM ÁREA PÚBLICA, COM O OBJETIVO DE PROPICIAR O ALARGAMENTO DA AVENIDA FLORESTA NO TRECHO AO LADO DO ESTÁDIO LUIZ ROSSETTI DE PROPRIEDADE DO CRF</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1353/ind_2022265.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1353/ind_2022265.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI VISANDO REGULAMENTAR A ABERTURA E PERFURAÇÃO DE POÇOS NA CIDADE</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1354/ind_2022266.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1354/ind_2022266.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO REGULARIZE O PAGAMENTO DE TRIÊNIOS, QUINQUÊNIOS E SEXTAS PARTES AOS SERVIDORES PÚBLICOS MUNICIPAIS DAS ÁREAS DA SAÚDE E SEGURANÇA PÚBLICA, CONFORME O DISPOSTO NA LEI COMPLEMENTAR FEDERAL Nº 191/2022</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1356/ind_2022267.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1356/ind_2022267.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE UM PROGRAMA DE QUALIFICAÇÃO PROFISSIONAL, INCLUSÃO PRODUTIVA E GERAÇÃO DE TRABALHO E RENDA</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1363/ind_2022268.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1363/ind_2022268.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DO PISO DA EMEI SÉRGIO MANOEL LEME</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1364/ind_2022269.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1364/ind_2022269.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DO PISO DA EMEI LUIZ AMARO RODRIGUES</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1365/ind_2022270.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1365/ind_2022270.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DA JANELA DA COZINHA DA EMEI LUIZ AMARO RODRIGUES</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1366/ind_2022271.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1366/ind_2022271.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BANHEIROS ADEQUADOS PARA AS CRIANÇAS DO ENSINO INFANTIL NA EMEIEF OSNI JOSÉ DE SOUZA</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1368/ind_2022272.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1368/ind_2022272.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DOS VIDROS DAS PORTAS E JANELAS DO PSF DO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1369/ind_2022273.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1369/ind_2022273.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PSF DO JARDIM PLANALTO SEJA TRANSFERIDO PARA OUTRO IMÓVEL, PRÓXIMO DE ONDE ESTÁ LOCALIZADO ATUALMENTE</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1370/ind_2022274.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1370/ind_2022274.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE DRENAGEM AO REDOR DO PSF DO BAIRRO BOM JARDIM, PARA CONTROLE DA UMIDADE NO LOCAL</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1371/ind_2022275.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1371/ind_2022275.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LIXEIRAS NA RUA ANTÔNIO SIA, NO TRECHO COMPREENDIDO ENTRE A ESCOLA JOÃO BAPTISTA GAZZOLA E A ENTRADA DO BAIRRO NOSSO SONHO (CASINHAS)</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1372/ind_2022276.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1372/ind_2022276.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM OFERECIDOS ALIMENTOS À POPULAÇÃO ATENDIDA NO HIPERDIA (PROGRAMA NACIONAL DE HIPERTENSÃO E DIABETES MELLITUS)</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1373/ind_2022277.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1373/ind_2022277.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABERTURA DE CONCURSO PÚBLICO PARA AGENTES COMUNITÁRIOS DE SAÚDE</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1374/ind_2022278.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1374/ind_2022278.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE RECEPCIONISTA PARA O PSF RURAL</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1391/ind_2022279.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1391/ind_2022279.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ERNESTO BOER, NA ALTURA DO Nº 262, NO BAIRRO PQ. ITAMARATY</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1400/ind_2022280.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1400/ind_2022280.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SAEAN DISPONIBILIZE À POPULAÇÃO O PAGAMENTO DAS CONTAS DE ÁGUA E ESGOTO POR MEIO DO PIX</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1401/ind_2022281.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1401/ind_2022281.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS E PINTURA NO CALÇAMENTO DE TODA A EXTENSÃO DO CALÇADÃO DA AVENIDA 15 DE NOVEMBRO, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1402/ind_2022282.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1402/ind_2022282.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO ASFALTO DA RUA ANTÔNIO PELOIA, NO TRECHO ENTRE OS NÚMEROS 104 E 143, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1403/ind_2022283.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1403/ind_2022283.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA DA FAIXA AMARELA DE “PROIBIDO ESTACIONAR” NA RUA RICARDO DUZZI, NA QUADRA ENTRE AS RUAS TIRADENTES E CAMPOS SALES, NO CENTRO</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1404/ind_2022284.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1404/ind_2022284.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA DA FAIXA AMARELA DE “PROIBIDO ESTACIONAR” NA RUA SÃO BENTO, NA QUADRA ENTRE AS RUAS CAMPOS SALES E SÃO JOSÉ, NO CENTRO</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1405/ind_2022285.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1405/ind_2022285.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE, EM ATENDIMENTO À LEI FEDERAL Nº 12.587/2012, ATUALIZADA PELA LEI FEDERAL Nº 14.000/2020, O EXECUTIVO ELABORE E APROVE O PLANO MUNICIPAL DE MOBILIDADE URBANA</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1406/ind_2022286.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1406/ind_2022286.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE ESTÍMULO À DIFUSÃO DA LEITURA, À FORMAÇÃO DE UMA SOCIEDADE LEITORA, O INCENTIVO À PRODUÇÃO LITERÁRIA E EDITORIAL E À PRESERVAÇÃO DA CULTURA E DA MEMÓRIA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1407/ind_2022287.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1407/ind_2022287.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE, NA PRAÇA ELSI KÜMPEL DOERNER, NO BAIRRO JD. EUROPA</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1412/ind_2022288.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1412/ind_2022288.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTACIONAMENTO DE MOTOS, COM SINALIZAÇÃO DE SOLO, NA RUA GUSTAVO BECK, NA ALTURA DO Nº 138, PRÓXIMO AO CRUZAMENTO COM A AVENIDA ADHEMAR DE BARROS</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1415/ind_2022289.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1415/ind_2022289.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN MUDANÇAS NA COBRANÇA DE TAXAS PARA RELIGAÇÃO DO ABASTECIMENTO DE ÁGUA PARA OS PROPRIETÁRIOS DE IMÓVEIS QUE REGULARIZAREM OS PAGAMENTOS DENTRO DE 24 HORAS</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1421/ind_2022290.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1421/ind_2022290.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE INCLUA NA PROGRAMAÇÃO ANUAL DO MUNICÍPIO DE ARTUR NOGUEIRA, EVENTOS DIRECIONADOS À POPULAÇÃO EVANGÉLICA</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1423/ind_2022291.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1423/ind_2022291.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DA SECRETARIA MUNICIPAL DE MOBILIDADE URBANA E TRÂNSITO</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1424/ind_2022292.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1424/ind_2022292.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RECOLOCAÇÃO DO LETREIRO LUMINOSO NA LAGOA DO BALNEÁRIO</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1425/ind_2022293.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1425/ind_2022293.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INTERCEDA JUNTO AS FARMÁCIAS DO MUNICÍPIO PARA QUE HAJA UM RODÍZIO ENTRE ELAS PARA FUNCIONAMENTO 24 HORAS, NOS TERMOS DA LEI FEDERAL Nº 5.991/73</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1426/ind_2022294.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1426/ind_2022294.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCLUSÃO E INAUGURAÇÃO DA PRAÇA CEUS, NO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1432/ind_2022295.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1432/ind_2022295.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA SUNARÉ NA ALTURA DO Nº 363, NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1433/ind_2022296.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1433/ind_2022296.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS LIMEIRA COM A RUA SÃO PAULO, NO BAIRRO JD. BLUMENAU</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1434/ind_2022297.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1434/ind_2022297.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE UM ÔNIBUS AS 19:00 HORAS PARA LEVAR OS ALUNOS QUE FAZEM OS CURSOS TÉCNICOS NA ESCOLA FRANCISCO CARDONA</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1435/ind_2022298.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1435/ind_2022298.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA E COLOCAR CASCALHOS NA ESTRADA RURAL CARMONA, NO BAIRRO BAIRRINHO</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1436/ind_2022299.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1436/ind_2022299.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER, PARA RECAPEAMENTO DA RODOVIA PREFEITO AZIZ LIAN (SP-107) QUE LIGA ARTUR NOGUEIRA A HOLAMBRA</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1438/ind_2022300.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1438/ind_2022300.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO AO PROCON E AOS BANCOS DE FORMA A ELIMINAR AS FILAS NAS ÁREAS EXTERNAS DAS AGÊNCIAS BANCÁRIAS</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1439/ind_2022301.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1439/ind_2022301.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA AVENIDA JOÃO MIRANDA EM FRENTE A EMEF VEREADOR PROFESSOR AMARO RODRIGUES, NO JARDIM LEONOR</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1440/ind_2022302.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1440/ind_2022302.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA E COLOCAÇÃO DE TRAVES NA QUADRA POLIESPORTIVA DA EMEF VEREADOR PROFESSOR AMARO RODRIGUES, NO JARDIM LEONOR</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1441/ind_2022303.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1441/ind_2022303.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ESTUDE A VIABILIDADE DE INSTALAÇÃO DE SISTEMA DE ENERGIA FOTOVOLTAICA NA ATUAL SEDE ADMINISTRATIVA DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1442/ind_2022304.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1442/ind_2022304.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO PÁTIO DA GARAGEM MUNICIPAL ALIENANDO OS MAQUINÁRIOS, VEÍCULOS E EQUIPAMENTOS CONSIDERADOS INSERVÍVEIS</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1444/ind_2022305.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1444/ind_2022305.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE E PLAY GROUND NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1445/ind_2022306.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1445/ind_2022306.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DA LOMBADA DA RUA XV DE NOVEMBRO CRUZAMENTO COM A RUA SANTO DE FAVERI</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1446/ind_2022307.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1446/ind_2022307.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA MUNICIPAL DE SAÚDE OFEREÇA CURSOS DE CAPACITAÇÃO SOBRE ATENDIMENTO AOS SERVIDORES PÚBLICOS QUE TRABALHAM NAS RECEPÇÕES DAS UNIDADES DE SAÚDE</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1447/ind_2022308.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1447/ind_2022308.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL ESTABELEÇA PARCERIA PÚBLICO PRIVADA PARA VIABILIZAR A CONSTRUÇÃO DE MURO NO ENTORNO DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1448/ind_2022309.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1448/ind_2022309.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM POÇO ARTESIANO COM TORNEIRAS PARA ATENDER O BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1449/ind_2022310.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1449/ind_2022310.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DO CALÇADÃO DA AVENIDA 15 DE NOVEMBRO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1450/ind_2022311.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1450/ind_2022311.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA PISTA DE ATLETISMO AO REDOR DO CAMPO AO LADO DO GINÁSIO DE ESPORTES DO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1454/ind_2022312.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1454/ind_2022312.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE INCLUA NO PORTAL DE TRANSPARÊNCIA O CALENDÁRIO ANUAL DE EVENTOS DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1455/ind_2022313.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1455/ind_2022313.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN QUE OS VALORES DE TODAS AS TAXAS COBRADAS PARA EXECUÇÃO DE SERVIÇOS PARA O CONSUMIDOR E PARA EMISSÃO DE DOCUMENTOS SEJAM PUBLICADAS NO SITE DA AUTARQUIA</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1456/ind_2022314.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1456/ind_2022314.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN A ISENÇÃO OU A REDUÇÃO DO VALOR DA TAXA COBRADA PARA EMISSÃO PRESENCIAL DE 2ª VIA DE CONTAS</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1457/ind_2022315.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1457/ind_2022315.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN O ENVIO ATRAVÉS DE WHATSAPP, DA 2ª VIA DE CONTAS DE ÁGUA, QUANDO SOLICITADA PELO CONSUMIDOR, MEDIANTE COMPROVAÇÃO DE CDC (CADASTRO) E DOCUMENTO PESSOAL</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1459/ind_2022316.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1459/ind_2022316.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS DUAS LOMBADAS DO TIPO “TARTARUGA” DA RUA JÚLIO CAETANO, LOCALIZADAS NO TRECHO ENTRE AS RUAS MARIA MARSON SIA E JOSÉ BERVINDE</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1464/ind_2022317.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1464/ind_2022317.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA WALDEMAR AUGUSTO HOBUS, ALTURA DO Nº 220, NO BAIRRO NOSSO CHÃO</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1465/ind_2022318.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1465/ind_2022318.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES NA ÁREA VERDE DA CAIXA D’ÁGUA, LOCALIZADA NA RUA WALDEMAR AUGUSTO HOBUS, NO BAIRRO NOSSO CHÃO</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1480/ind_2022319.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1480/ind_2022319.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN QUE ESTUDE A POSSIBILIDADE DE REVISÃO NA DECISÃO QUE ALTEROU AS ROTAS DE LEITURA DE CONSUMO DE ÁGUA NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1481/ind_2022320.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1481/ind_2022320.pdf</t>
   </si>
   <si>
     <t>“SOLICITA A CONSTRUÇÃO DE UMA ESCADA PRÓXIMA À ENTRADA DE VEÍCULOS PARA FACILITAR O ACESSO COM SEGURANÇA AOS FUNCIONÁRIOS AO PRÉDIO DA NOVA SEDE DO PAÇO MUNICIPAL, NA ESCOLA MODELO (ESCOLA MONTEIRO LOBATO)”.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1485/ind_2022321.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1485/ind_2022321.pdf</t>
   </si>
   <si>
     <t>“SOLICITA A REALOCAÇÃO DOS DEPARTAMENTOS DE PROTOCOLO E DE LANÇADORIA PARA O PRIMEIRO PISO DA NOVA SEDE DO PAÇO MUNICIPAL, NA ESCOLA MODELO (ESCOLA MONTEIRO LOBATO)”.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1488/ind_2022322.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1488/ind_2022322.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA DE SAÚDE AUMENTE O NÚMERO DE ATENDIMENTO DA MÉDICA GINECOLOGISTA DRA. MONALISA</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1489/ind_2022323.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1489/ind_2022323.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FAÇA MUTIRÃO DE MAMOGRAFIA</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1490/ind_2022324.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1490/ind_2022324.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FAÇA UM ESTUDO PARA DIMINUIR O TEMPO DE ESPERA DO RESULTADO DO EXAME PAPANICOLAU</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1491/ind_2022325.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1491/ind_2022325.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE SERVIÇOS DE DESASSOREAMENTO DO BALNEÁRIO MUNICIPAL “GUILHERME CARLINI</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1498/ind_2022326.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1498/ind_2022326.pdf</t>
   </si>
   <si>
     <t>SOLICITA À DIREÇÃO DO SAEAN ALTERAÇÃO NOS PROCEDIMENTOS DA AUTARQUIA NA PADRONIZAÇÃO DAS LIGAÇÕES DE ÁGUA, DANDO UM PRAZO MAIOR AOS MUNÍCIPES PARA REGULARIZAÇÃO E QUE SEJA DADA AMPLA PUBLICIDADE SOBRE AS REGRAS ATUAIS</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1499/ind_2022327.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1499/ind_2022327.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER, PARA INSTALAÇÃO DE RADARES DE VELOCIDADE NA RODOVIA PREFEITO AZIZ LIAN (SP-107) QUE LIGA ARTUR NOGUEIRA A HOLAMBRA, NA ALTURA DO KM 42,3</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1501/ind_2022328.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1501/ind_2022328.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA ATN 345 ESTRADA DA TORRE DA RÁDIO ENTRE OS POSTES F7152 E F1145</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1502/ind_2022329.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1502/ind_2022329.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCLUSÃO COM A INSTALAÇÃO DAS REDES DE VÔLEI E INAUGURAÇÃO DA QUADRA DE AREIA, LOCALIZADA NO CINTURÃO VERDE, AO LADO DA PISTA DE SKATE</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1503/ind_2022330.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1503/ind_2022330.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA ESCADA DE ALVENARIA COM CORRIMÃO NO BARRANCO EXISTENTE NA LATERAL DO TREVO DO BAIRRO ITAMARATY QUE DÁ ACESSO ÀS PESSOAS COM DESTINO AO SUPERMERCADO PAGUE MENOS</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1504/ind_2022331.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1504/ind_2022331.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE SERVIÇOS DE CONSERTO E MANUTENÇÃO NA VALETA DE ÁGUAS PLUVIAIS LOCALIZADA NA RUA DUQUE DE CAXIAS, ESQUINA COM A RUA JOSÉ AMARO RORIGUES</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1505/ind_2022332.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1505/ind_2022332.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MEDIDAS OBJETIVANDO IMPLANTAR MELHORIAS DE EMBELEZAMENTO NO VISUAL DAS PRINCIPAIS RUAS E AVENIDAS COMERCIAIS COM VISTAS À APROXIMAÇÃO DO FINAL DE ANO COM CONSEQUENTE AUMENTO DE PESSOAS NOS ESTABELECIMENTOS COMERCIAIS, EM ESPECIAL, NO PERÍODO NATALINO E SUAS FESTIVIDADES</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1506/ind_2022333.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1506/ind_2022333.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UM PONTO DE ONIBUS COBERTO NO RESIDENCIAL DA TORRE, PARA ATENDIMENTO DA POPULAÇÃO E ÀS CRIANÇAS QUE NECESSITAM PEGAR O ONIBUS PARA VIREM E VOLTAREM, DIARIAMENTE, DAS ESCOLAS</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1507/ind_2022334.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1507/ind_2022334.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROMOVER ALTERAÇÃO NA LEI COMPLEMENTAR 103/97 EM ESPECIAL NO ARTIGO 51 ALÍNEA B, PARA AUMENTAR O PRAZO DE REGULARIZAÇÃO PARA 30 DIAS APÓS ALTERAÇÃO E REDUZIR A MULTA’</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1518/ind_2022335.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1518/ind_2022335.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE RASPAS DE ASFALTO E FAZER MANUTENÇÃO PERIÓDICA NA RUA JOÃO MENDES, AO LADO DO BALNEÁRIO MUNICIPAL GUILHERME CARLINI, NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1527/ind_2022336.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1527/ind_2022336.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA ROTATÓRIA NA RODOVIA PREFEITO AZIZ LIAN (SP 107) NO CRUZAMENTO COM A ATN 381, QUE DÁ ACESSO AO BAIRRO DA PALMEIRINHA</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1528/ind_2022337.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1528/ind_2022337.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UM SEMÁFORO, DO TIPO TRÊS TEMPOS, NA AV. DR. FERNANDO ARENS JUNIOR, NO CRUZAMENTO COM A RUA FLORIANO PEIXOTO, SENTIDO BAIRRO CENTRO, IDÊNTICO AO EXISTENTE NA MESMA AVENIDA NO CRUZAMENTO COM A RUA ERNESTO TAGLIARI</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1529/ind_2022338.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1529/ind_2022338.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE UM APLICATIVO DE CELULARES PARA PRESTAR INFORMAÇÕES À POPULAÇÃO SOBRE O SISTEMA DE ÔNIBUS CATRACA LIVRE</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1532/ind_2022339.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1532/ind_2022339.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE FORNEÇA ÔNIBUS PARA TRANSPORTE DOS MUNÍCIPES QUE REALIZARÃO AS PROVAS DO ENEM (EXAME NACIONAL DO ENSINO MÉDIO)</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1535/ind_2022340.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1535/ind_2022340.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA PLACA DE SENTIDO PROIBIDO (CONTRAMÃO) NO CRUZAMENTO DAS RUAS DUQUE DE CAXIAS E FERNANDO HUCK</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1538/ind_2022341.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1538/ind_2022341.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DE SOLO INDICANDO ESTACIONAMENTO DE MOTOS, NA RUA LAURA MIRANDA, NO TRECHO LOCALIZADO ENTRE AS RUAS RUI BARBOSA E DOS EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1539/ind_2022342.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1539/ind_2022342.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA DAS FAIXAS DE ESTACIONAMENTO EM 45º NA RUA DUQUE DE CAXIAS, EM FRENTE À SEDE DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1540/ind_2022343.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1540/ind_2022343.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA HUMBERTO ROSSETTI, NO TRECHO COMPREENDIDO ENTRE A RUA NOSSA SENHORA DAS DORES E RUA 10 DE ABRIL, NO JARDIM OURO BRANCO</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1543/ind_2022344.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1543/ind_2022344.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DAS MANILHAS LOCALIZADAS NA RUA MARIA MARSON SIA, NO BAIRRO SÃO VICENTE, POR OUTRAS DE MAIOR DIÂMETRO PARA MELHORAR O ESCOAMENTO DA ÁGUA DAS CHUVAS</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1546/ind_2022345.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1546/ind_2022345.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOAÇÃO DE TERRENO QUE ESPECIFICA À CORPORAÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1547/ind_2022346.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1547/ind_2022346.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL A APLICAÇÃO DO INSTITUTO DA PRESCRIÇÃO E OU DA DECADÊNCIA PARA AS TAXAS DE LOCALIZAÇÃO E OU DO TERRENO NO CEMITÉRIO MUNICIPAL POR OCASIÃO DO RECADASTRAMENTO DOS TÚMULOS</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1548/ind_2022347.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1548/ind_2022347.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERA DE MONITORAMENTO NO CRUZAMENTO DAS RUAS LUIZ HILÁRIO DUZZI E MANOEL RODRIGUES JUNIOR, NO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1549/ind_2022348.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1549/ind_2022348.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA ROSA ARRIVABENE RODRIGUES, NO JARDIM SACILOTTO II, NO LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1550/ind_2022349.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1550/ind_2022349.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA RAYMUNDO BERNI, AO LADO DA QUADRA DE GRAMA SINTÉTICA</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1552/ind_2022350.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1552/ind_2022350.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA DAS FAIXAS DE ESTACIONAMENTO NA RUA ADHEMAR DE BARROS, NO TRECHO LOCALIZADO ENTRE AS RUAS DOS EXPEDICIONÁRIOS E JOSÉ AMARO RODRIGUES</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1553/ind_2022351.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1553/ind_2022351.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA DUQUE DE CAXIAS, NO CRUZAMENTO COM AV. DR. FERNANDO ARENS JR.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1554/ind_2022352.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1554/ind_2022352.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO CRUZAMENTO DAS RUAS LUIZ CARLINI E ANTÔNIO PEREZ JUNIOR, NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1557/ind_2022353.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1557/ind_2022353.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA PRAÇA LOCALIZADA ENTRE AS RUAS ARCÂNGELO CALABREZ, ÂNGELO TEBALDI E BRUNO CARLSTRON, NO BAIRRO JARDIM SACILOTTO I</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1563/ind_2022354.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1563/ind_2022354.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA FEITA UMA FORÇA TAREFA PARA LIMPEZA EM TODOS OS BUEIROS, TENDO EM VISTA O INÍCIO DO PERÍODO DE CHUVAS</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1566/ind_2022355.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1566/ind_2022355.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN MUDANÇAS NO PROCEDIMENTO DE CORTE DO ABASTECIMENTO DE ÁGUA DE MODO QUE O CORTE OCORRA APENAS APÓS O INADIMPLEMENTO DE 3 (TRÊS) CONTAS MENSAIS</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1572/ind_2022356.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1572/ind_2022356.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A DISPONIBILIZAÇÃO DE AULAS DE ALONGAMENTO EM PRAÇAS PÚBLICAS NOS BAIRROS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1573/ind_2022357.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1573/ind_2022357.pdf</t>
   </si>
   <si>
     <t>INDICA A REPINTURA DA SINALIZAÇÃO DE SOLO, NA RUA VEREADOR JÚLIO DE FAVERI, NO CRUZAMENTO COM A RUA TIRADENTES, NO JARDIM EUROPA</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1580/ind_2022358.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1580/ind_2022358.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA ÁREA VERDE LOCALIZADA NA ALAMEDA ÉLCIO GERALDO SIA, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1586/ind_2022359.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1586/ind_2022359.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO PERIÓDICA NA QUADRA DE FUTEBOL SOCIETY DA ÁREA VERDE LOCALIZADA AO LADO DO GINÁSIO DE ESPORTES MAURICIO SIA</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1587/ind_2022360.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1587/ind_2022360.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE A ROTA DO ÔNIBUS CATRACA LIVRE SEJA ESTENDIDA ATÉ A RUA MADALENA CORDEIRO MENDES NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>SOLICITA A REPINTURA DAS FAIXAS DE PEDESTRES NA AV. 15 DE NOVEMBRO, ALTURA DO Nº 1600, PRÓXIMO A E.E. MAGDALENA SANSEVERINO GROSSO, NOS DOIS SENTIDOS</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NA RUA 10 DE ABRIL, SENTIDO CENTRO-BAIRRO, EM FRENTE AOS NÚMEROS 740 E 878, CENTRO</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1592/ind_2022363.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1592/ind_2022363.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE AO LADO DA SEDE DO GRUPO DA TERCEIRA IDADE LOCALIZADO NO BALNEÁRIO MUNICIPAL “GUILHERME CARLINI”</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1593/ind_2022364.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1593/ind_2022364.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ GUIDOTTI, NO TRECHO COMPREENDIDO ENTRE AS RUAS 10 DE ABRIL E NOSSA SENHORA DAS DORES, NO JARDIM SANTA ROSA</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1594/ind_2022365.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1594/ind_2022365.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA DE MEIO AMBIENTE FAÇA A VERIFICAÇÃO DE RISCO DE QUEDA DA ÁRVORE LOCALIZADA NA RUA SANTO DE FÁVERI EM FRENTE AO NÚMERO 252 QUE APRESENTA CAVIDADES E MADEIRA APODRECIDA AO LONGO DO TRONCO</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1595/ind_2022366.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1595/ind_2022366.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DESIGNADO FUNCIONÁRIO PARA CUIDAR DA LIMPEZA DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1596/ind_2022367.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1596/ind_2022367.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM RETIRADAS ALGUMAS ÁRVORES E PLANTAS DOS JARDINS DA PARTE NOVA DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1609/ind_2022368.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1609/ind_2022368.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CERCA ELÉTRICA E ALARME NO PSF DO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1610/ind_2022369.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1610/ind_2022369.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CERCA ELÉTRICA E ALARME NOS PSFs QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1611/ind_2022370.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1611/ind_2022370.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO DA COZINHA DA EMEIEF OSNI JOSÉ DE SOUZA, LOCALIZADA NO BAIRRO NOSSO SONHO (CASINHAS)</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1612/ind_2022371.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1612/ind_2022371.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCESSÃO DO RATEIO DAS SOBRAS DO FUNDEB AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO, REFERENTE AO EXERCÍCIO DE 2022, NOS TERMOS DA LEI FEDERAL Nº 14.113/2020</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1616/ind_2022372.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1616/ind_2022372.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRINQUEDOS DE PLAYGROUND NO BAIRRO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1621/ind_2022373.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1621/ind_2022373.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA VEREADOR ORLANDO FURIN, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1622/ind_2022374.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1622/ind_2022374.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA DE ÁGUAS PLUVIAIS NA RUA 10 DE ABRIL, NO CRUZAMENTO COM A RUA JOSÉ GUIDOTTI, NO JARDIM SANTA ROSA</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1623/ind_2022375.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1623/ind_2022375.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE SISTEMA DE “BOTÃO DE PÂNICO” NAS ESCOLAS E CRECHES MUNICIPAIS</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1624/ind_2022376.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1624/ind_2022376.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL DAS CALÇADAS, COM ROÇAGEM DE MATO E RETIRADA DE ENTULHO E MATERIAIS DE CONSTRUÇÃO ABANDONADOS</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1625/ind_2022377.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1625/ind_2022377.pdf</t>
   </si>
   <si>
     <t>SOLICITA READEQUAÇÃO DOS VALORES DAS PREMIAÇÕES DOS CAMPEONATOS DE FUTEBOL DE CAMPO AMADOR, VETERANO E MASTER E DE SALÃO MASCULINO E FEMININO</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/235/req_2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/235/req_2022001.pdf</t>
   </si>
   <si>
     <t>REQUER PRORROGAÇÃO DO PRAZO DE FUNCIONAMENTO DA COMISSÃO DE VEREADORES PARA ESTUDO E REVISÃO GERAL DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/278/req_2022002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/278/req_2022002.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO SAEAN, SOBRE PAGAMENTOS REFERENTES AO PEDÁGIO ‘SEM PARAR’</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/279/req_2022003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/279/req_2022003.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A SITUAÇÃO FINANCEIRA DO SAEAN</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/280/req_2022004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/280/req_2022004.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO SAEAN ACERCA DOS VEÍCULOS ALUGADOS</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_2022005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_2022005.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O FUNCIONAMENTO O SAMU 192 (SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA) EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VAZAMENTO DE ESGOTO NO CRUZAMENTO DAS RUAS AMADEU DE FAVERI E LUIZ SPADARO CROPANIZE</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1419/req_2022007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1419/req_2022007.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS MEDIDAS ADMINISTRATIVAS DO SAEAN QUE ESTARIAM EXIGINDO DOS MUNÍCIPES A PADRONIZAÇÃO DA LIGAÇÃO DE ÁGUA SOB PENA DE CORTE DO FORNECIMENTO</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1453/req_2022008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1453/req_2022008.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES COMPLEMENTARES AO REQUERIMENTO Nº 005/2022, QUE REQUEREU INFORMAÇÕES SOBRE O FUNCIONAMENTO O SAMU 192 (SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA) EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1500/req_2022009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1500/req_2022009.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ANDAMENTO DO PROGRAMA HABITACIONAL DA CDHU, DENOMINADO LOTEAMENTO “ARTUR NOGUEIRA C” LOCALIZADO ENTRE OS BAIRROS JARDIM SACILOTTO II E NOSSO CHÃO</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1533/req_2022010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1533/req_2022010.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O ATENDIMENTO AOS MUNÍCIPES NOGUEIRENSES NO HOSPITAL SANTA CASA DE COSMÓPOLIS</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1542/req_2022011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1542/req_2022011.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EXECUÇÃO DA OBRAS DE INSTALAÇÃO DA REDE DE ÁGUA NO BAIRRO CHÁCARAS BENVENUTO</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1545/req_2022012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1545/req_2022012.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O RECADASTRAMENTO DAS SEPULTURAS DO CEMITÉRIO MUNICIPAL NOS TERMOS DA LEI Nº 3.525/2021</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1551/req_2022013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1551/req_2022013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS TAXAS COBRADAS PELA PREFEITURA QUANDO DO RECADASTRAMENTO DAS SEPULTURAS DO CEMITÉRIO MUNICIPAL NOS TERMOS DA LEI Nº 3.525/2021</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO SAEAN REFERENTES AO REAJUSTE DAS TARIFAS DE ÁGUA QUE ORIGINARAM A RESOLUÇÃO ARES PCJ-434/2022</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1567/req_2022015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1567/req_2022015.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS CRECHES MUNICIPAIS</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1569/req_2022016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1569/req_2022016.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PRÉDIO DO GRUPO ESCOLAR FRANCISCO CARDONA, LOCALIZADO NO CENTRO</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1570/req_2022017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1570/req_2022017.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O TEATRO MUNICIPAL RENÊ MARCOS POSI</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1571/req_2022018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1571/req_2022018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O TEATRO MUNICIPAL “O FINGIDOR"</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/114/moc2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/114/moc2022001.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS PELO NASCIMENTO DA PRIMEIRA BEBÊ NA MATERNIDADE MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/115/moc_2022002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/115/moc_2022002.pdf</t>
   </si>
   <si>
     <t>APRESENTA APELO AO COORDENADOR REGIONAL DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - ‘EBCT’  VISANDO A IMPLANTAÇÃO DOS SERVIÇOS DE CORREIOS COM ENTREGAS DE CORRESPONDÊNCIAS NO BAIRRO VILLA NOGUEIRA NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/122/moc_2022003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/122/moc_2022003.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APELO AO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO PUGNANDO PELA INSTALAÇÃO DE UMA SEGUNDA VARA NO FÓRUM DIGITAL DISTRITAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/263/moc_2022004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/263/moc_2022004.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À EQUIPE ‘REAL FUTSAL’ PELO TÍTULO DE CAMPEÃ DO CAMPEONATO DE FUTSAL FEMININO DE VERÃO 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/265/moc_2022005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/265/moc_2022005.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À EQUIPE ‘JATOBÁ/OS CRAQUES’ PELO TÍTULO DE CAMPEÃ DO CAMPEONATO DE FUTSAL DE VERÃO 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/266/moc_2022006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/266/moc_2022006.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À EQUIPE ‘SÃO VICENTE” PELA CONQUISTA DA SÉRIE B DO CAMPEONATO DE FUTSAL DE VERÃO 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/288/moc_2022007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/288/moc_2022007.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS MUNICIPAIS, AO ENFERMEIRO E AO MÉDICO QUE SALVARAM A VIDA DE UMA CRIANÇA EM ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/312/moc_2022008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/312/moc_2022008.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À JUDOCA  SOPHIA CORRÊA, PELA CONQUISTA DA MEDALHA DE BRONZE NA COPA SÃO PAULO DE JUDÔ, EM SÃO BERNARDO DO CAMPO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/313/moc_2022009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/313/moc_2022009.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA DANIELA FERNANDES, PELA CONQUISTA DA MEDALHA DE OURO NO CAMPEONATO ‘CURITIBA INTERNACIONAL OPEN’, PROMOVIDO PELA CONFEDERAÇÃO BRASILEIRA DE JIU-JÍTSU</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/337/moc_2022010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/337/moc_2022010.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES A TODOS OS JORNALISTAS DE ARTUR NOGUEIRA EM COMEMORAÇÃO AO DIA DO JORNALISTA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/349/mocao_2022011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/349/mocao_2022011.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO GRUPO CASA DA MEMÓRIA DE ARTUR NOGUEIRA E AO SUPERMERCADO BUONA GENTE PELA REALIZAÇÃO DA 1ª EXPOSIÇÃO DE FOTOS HISTÓRICAS “ARTUR NOGUEIRA: 73 ANOS DE MEMÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/368/moc_2022012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/368/moc_2022012.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS MUNICIPAIS QUE SALVARAM A VIDA DE UM BEBÊ EM ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/374/moc_2022013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/374/moc_2022013.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO EXCELENTÍSSIMO SR. DR. PAULO HENRIQUE ADUAN CORREA, PELO TRABALHO REALIZADO À FRENTE DA COMARCA DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/394/moc_2022014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/394/moc_2022014.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO SR. KENDI FELIPE YAMAMOTO, PELO EXCELENTE TRABALHO REALIZADO À FRENTE DO CARTÓRIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/432/moc_2022015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/432/moc_2022015.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES A TODOS OS ASSISTENTES SOCIAIS DE ARTUR NOGUEIRA EM COMEMORAÇÃO AO DIA DOS ASSISTENTES SOCIAIS</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1346/moc_2022016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1346/moc_2022016.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À CORPORAÇÃO MUSICAL 24 DE JUNHO PELO TRANSCURSO DE ANIVERSÁRIO DOS SEUS 98 ANOS DE FUNDAÇÃO E TRABALHO EM FAVOR DO ENSINO E DIFUSÃO DA MÚSICA – RUMO AO CENTENÁRIO</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1361/moc_2022017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1361/moc_2022017.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À DUPLA FEMININA DE VÔLEI DE ARTUR NOGUEIRA, PELA CONQUISTA DO 2º LUGAR NA 1ª ETAPA DO CIRCUITO REGIONAL DE VÔLEI DE AREIA 2022</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1362/moc_2022018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1362/moc_2022018.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À DUPLA MASCULINA DE VÔLEI DE ARTUR NOGUEIRA, PELA CONQUISTA DO 1º LUGAR NA 1ª ETAPA DO CIRCUITO REGIONAL DE VÔLEI DE AREIA 2022</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1416/moc_2022019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1416/moc_2022019.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À EQUIPE JUVENTUS PELO TÍTULO CAMPEONATO DE FUTEBOL AMADOR DE ARTUR NOGUEIRA 2022</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AOS PORTAIS DE NOTÍCIAS “NOGUEIRENSE” E “ESPORTE NOGUEIRENSE” PELA COBERTURA DO ESPORTE EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1475/moc_2022021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1475/moc_2022021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA DANIELA FERNANDES, PELA CONQUISTA DO TÍTULO DE CAMPEÃ BRASILEIRA DE JIU-JITSU SEM KIMONO – FAIXA ROXA, CAMPEONATO PROMOVIDO PELA CONFEDERAÇÃO BRASILEIRA DE JIU-JITSU</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1476/moc_2022022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1476/moc_2022022.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES PELAS CONQUISTAS NA FASE INTERREGIONAL DO CAMPEONATO PAULISTA DE JUDÔ</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1477/moc_2022023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1477/moc_2022023.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES PELAS CONQUISTAS COPA SÃO CARLOS DE JUDÔ</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1478/moc_2022024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1478/moc_2022024.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO JUDOCA VINÍCIUS MAURO PELA CONQUISTA DA MEDALHA DE OURO NA COPA SÃO CARLOS DE JUDÔ</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1479/moc_2022025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1479/moc_2022025.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO PROFESSOR RODOLPHO LAVOURA PELAS CONQUISTAS DE SEUS ALUNOS NA COPA SÃO CARLOS DE JUDÔ E NA FASE INTERREGIONAL DO CAMPEONATO PAULISTA DE JUDÔ</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1486/moc_2022026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1486/moc_2022026.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À EQUIPE ARTUR NOGUEIRA FUTSAL PELO TÍTULO DA 27ª COPA METROPOLITANA DE FUTSAL – SUB 20</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1487/moc_2022027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1487/moc_2022027.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À DUPLA MASCULINA CAIO RODRIGUES E PAULO, PELA CONQUISTA DO 1º LUGAR NA 2ª ETAPA DO CIRCUITO REGIONAL DE VÔLEI DE AREIA 2022</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1495/moc_2022028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1495/moc_2022028.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE MASCULINA DE VÔLEI DE ARTUR NOGUEIRA PELA CONQUISTA DO TÍTULO NA 64ª EDIÇÃO DOS JOGOS REGIONAIS</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1534/moc_2022-029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1534/moc_2022-029.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À DUPLA FEMININA THUANIA E KAROLL, PELA CONQUISTA DO VICE-CAMPEONATO NA 6ª ETAPA ESTADUAL DO CAMPEONATO DA ASSOCIAÇÃO PRÓ VOLEIBOL (APV)</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1562/moc_2022030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1562/moc_2022030.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SR. RENATO BERNI BARBOSA, MAIS CONHECIDO COMO “NATÃO”, PELOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1564/moc_2022031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1564/moc_2022031.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ATOR NOGUEIRENSE ELIEL LESSA, PROTAGONISTA DO FILME DES-IGUALDADE</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1565/moc_2022032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1565/moc_2022032.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO GUARDA MUNICIPAL RODRIGO ORTIZ PELA ATITUDE DE SALVAMENTO DE ANIMAIS EM SITUAÇÃO DE MAUS TRATOS</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1568/moc_2022033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1568/moc_2022033.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS À ‘APAE’ ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS PELA COMEMORAÇÃO DE 36 ANOS DE FUNDAÇÃO</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO JUDOCA VINÍCIUS HENRIQUE DE CAMPOS MAURO PELA CONQUISTA DA MEDALHA DE BRONZE NOS JOGOS ESCOLARES (JEB’S) 2022</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1615/moc_2022035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1615/moc_2022035.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO GRUPO DE DANÇA STUDIO TRIBOS.78</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1626/moc_2022036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1626/moc_2022036.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ESTUDANTE ANA LUIZA BAASCH HEREMAN, DO COLÉGIO ANGLO, 5º LUGAR NO CONCURSO “EPTV NA ESCOLA 2022</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1627/moc_2022037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1627/moc_2022037.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA DANIELA FERNANDES, PELA CONQUISTA DO TÍTULO DE CAMPEÃ MUNDIAL PESO E ABSOLUTO FAIXA ROXA</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1628/moc_2022038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1628/moc_2022038.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA ANA BEATRIZ XAVIER, PELA CONQUISTA DO TÍTULO DE CAMPEÃ MUNDIAL FAIXA AZUL</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1629/moc_2022039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1629/moc_2022039.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ATLETA ROBERT HENRIQUE FERREIRA, PELA CONQUISTA DO TÍTULO DE CAMPEÃO MUNDIAL FAIXA AZUL</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1630/moc_2022040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1630/moc_2022040.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS PROFESSORES DE JIU-JITSU TIAGO FRONER VIGNA E SÉRGIO MORAES JÚNIOR, PELO TRABALHO DESEMPENHADO FRENTE AO ESPORTE NOGUEIRENSE</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/103/pl_001-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/103/pl_001-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DO VALOR DO SUBSÍDIO MENSAL PAGO AOS ATUAIS VEREADORES LEGISLATURA -2021/2024</t>
   </si>
   <si>
     <t>LUCAS SIA RISSATO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/127/pl_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/127/pl_2022-002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARTUR NOGUEIRA A CONTRATAR COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/128/pl_2022-003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/128/pl_2022-003.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO 23-A NA LEI MUNICIPAL Nº 3.158 DE 13 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/129/pl_2022-004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/129/pl_2022-004.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL POR SUPERAVIT FINANCEIRO DO EXERCÍCIO ANTERIOR E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/130/pl_2022-005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/130/pl_2022-005.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.104, DE 17 DE ABRIL DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/155/pl_2022-006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/155/pl_2022-006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL POR SUPERAVIT FINANCEIRO DO EXERCÍCIO ANTERIOR, EXCESSO DE ARRECADAÇÃO DE CONVÊNIOS E ANULAÇÃO DE DOTAÇÃO E DETERMINA OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/156/pl_2022-007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/156/pl_2022-007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADOÇÃO DA AGENDA 2030 PARA O DESENVOLVIMENTO SUSTENTÁVEL DA ORGANIZAÇÃO DAS NAÇÕES UNIDAS (ONU) COMO DIRETRIZ DE POLÍTICAS PÚBLICAS EM ÂMBITO MUNICIPAL, INSTITUI O PROGRAMA DE SUA IMPLEMENTAÇÃO, AUTORIZA A CRIAÇÃO DA COMISSÃO MUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL (AGENDA 2030) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/157/pl_2022-008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/157/pl_2022-008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, REGULAMENTAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS HUMANOS E CIDADANIA - CMDHC DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/251/pl_2022009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/251/pl_2022009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE CERTIFICADO DIGITAL NA ASSINATURA DE DOCUMENTOS PÚBLICOS NA FORMA ELETRÔNICA NO ÂMBITO DO PODER LEGISLATIVO E PODER EXECUTIVO NA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ARTUR NOGUEIRA E ESTABELECE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/256/pl_2022010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/256/pl_2022010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO MANUSEIO, DA UTILIZAÇÃO, DA QUEIMA E DA SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/271/pl_2022011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/271/pl_2022011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE EM FAVOR DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/324/pl_2022012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/324/pl_2022012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DE LIVRO DE RECLAMAÇÕES NAS UNIDADES PÚBLICAS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/338/pl_2022013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/338/pl_2022013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR E ANULAÇÃO E DETERMINA OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/339/pl_2022014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/339/pl_2022014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE REFERÊNCIA EM ATENDIMENTO EDUCACIONAL ESPECIAL - CRAEE E DO CENTRO DE REFERÊNCIA EM ATENDIMENTO AO TRANSTORNO DO ESPECTRO AUTISTA - CRATEA NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/355/pl_2022015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/355/pl_2022015.pdf</t>
   </si>
   <si>
     <t>REVOGA IN TOTUM A LEI Nº 3.415, DE 03 DE ABRIL DE 2019, QUE AUTORIZOU O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/356/pl_2022016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/356/pl_2022016.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº 3.253/2015, QUE DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA PÚBLICA NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/357/pl_2022017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/357/pl_2022017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO REMUNERADO PARA TRANSPORTE INDIVIDUAL DE PASSAGEIROS OFERECIDO E SOLICITADO EXCLUSIVAMENTE POR APLICATIVOS, SÍTIOS OU PLATAFORMAS TECNOLÓGICAS LIGADAS À REDE MUNDIAL DE COMPUTADORES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/358/pl_2022018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/358/pl_2022018.pdf</t>
   </si>
   <si>
     <t>ACESCENTA OS §§ 1º E 2º AO ARTIGO 2º DA LEI MUNICIPAL Nº 3.516, DE 18 DE JUNHO DE 2021, QUE DISPÕE SOBRE OS ESTABELECIMENTOS ÓPTICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À VIA PÚBLICA DO LOTEAMENTO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/390/pl_2022020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/390/pl_2022020.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO DE EVENTOS DE INTERESSE PÚBICO DO MUNICÍPIO O FESTIVAL GASTRONÔMICO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/406/pl_2022021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/406/pl_2022021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/428/pl_2022022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/428/pl_2022022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DETERMINA OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/429/pl_2022023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/429/pl_2022023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROJETO "CRIANÇA AMIGA DA NATUREZA" QUE TRATA SOBRE MEDIDAS PARA A PROMOÇÃO, PRESERVAÇÃO DO MEIO AMBIENTE E EDUCAÇÃO AMBIENTAL POR MEIO DO PLANTIO DE UMA MUDA DE ÁRVORE, ORNAMENTAL OU FRUTÍFERA, A CADA REGISTRO DE NASCIMENTO DE CRIANÇA NO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/430/pl_2022024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/430/pl_2022024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES -ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/686/pl_2022025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/686/pl_2022025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE ARTUR NOGUEIRA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, DE QUE TRATA A EMENDA CONSTITUCIONAL Nº 113, DE 2021</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/687/pl_2022026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/687/pl_2022026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARTUR NOGUEIRA A CONSTITUIR COM OUTROS MUNICÍPIOS LIMÍTROFES, CONSÓRCIO INTERMUNICIPAL OU TERMO DE COOPERAÇÃO DE TRABALHO ENTRE GUARDAS CIVIS MUNICIPAIS</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/691/pl_2022027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/691/pl_2022027.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1160/pl_2022028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1160/pl_2022028.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA UM DO JARDIM BLUMENAU IV</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1164/pl_2022029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1164/pl_2022029.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA TRÊS DO JARDIM BLUMENAU IV</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_2022030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_2022030.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA CINCO DO JARDIM BLUMENAU IV</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1169/pl_2022031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1169/pl_2022031.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA SEIS DO JARDIM BLUMENAU IV</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1260/pl_2022032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1260/pl_2022032.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICIPIO DE ARTUR NOGUEIRA O “DIA DO PROFISSIONAL DE EDUCAÇÃO FÍSICA” E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1367/pl_2022033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1367/pl_2022033.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA QUATRO DO JARDIM BLUMENAU IV</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1376/pl_2022034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1376/pl_2022034.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO E DETERMINA OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1379/pl_2022035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1379/pl_2022035.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO PARA A SEGUINTE CLASSIFICAÇÃO ORÇAMENTÁRIA E DETERMINA OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1381/pl_2022036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1381/pl_2022036.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM ENTIDADE REPRESENTATIVA DO SEGMENTO DO COMÉRCIO E INDÚSTRIA, COM SEDE EM ARTUR NOGUEIRA, PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1382/pl_2022037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1382/pl_2022037.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUSTEAR O TRANSPORTE RODOVIÁRIO DE ALUNOS PARTICIPANTES DO PROJETO "JOVEM APRENDIZ", DEVIDAMENTE MATRICULADOS NA UNIDADE DO SENAI DO MUNICÍPIO DE JAGUARIÚNA, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1393/pl_2022038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1393/pl_2022038.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA DOIS DO JARDIM BLUMENAU IV</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1394/pl_2022039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1394/pl_2022039.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ARTUR NOGUEIRA, O “DIA DOS CAÇADORES, ATIRADORES E COLECIONADORES – OS CACS” A SER COMEMORADO NO DIA 09 DE JULHO, DE CADA ANO</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1395/pl_2022040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1395/pl_2022040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1398/pl_2022041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1398/pl_2022041.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO, ACRESCENTANDO PARÁGRAFO ÚNICO AO ARTIGO 1º DA LEI MUNICIPAL Nº 2.715/2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1411/pl_2022042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1411/pl_2022042.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À ESTRADA MUNICIPAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1430/pl_2022043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1430/pl_2022043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO E DETERMINA OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1431/pl_2022044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1431/pl_2022044.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 1º DA LEI MUNICIPAL Nº 2.715/2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1451/pl_2022045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1451/pl_2022045.pdf</t>
   </si>
   <si>
     <t>RECONHECE A MÚSICA CRISTÃ EVANGÉLICA (MÚSICA GOSPEL) E OS EVENTOS A ELA RELACIONADOS COMO MANIFESTAÇÃO CULTURAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1460/pl_2022046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1460/pl_2022046.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O DEVER DE INFORMAÇÃO AO CONSUMIDOR DE COBRANÇA POR ORÇAMENTO, NOS SERVIÇOS EM QUE SEJA NECESSÁRIA AVALIAÇÃO PRÉVIA PARA REPARO OU CONSERTO</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL A VIAS PÚBLICAS DO LOTEAMENTO SANTA RITA</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1470/pl_2022048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1470/pl_2022048.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PLANTIO, O REPLANTIO, A PODA, A SUPRESSÃO, O TRANSPLANTE, O CORTE E O USO ADEQUADO E PLANEJADO DA ARBORIZAÇÃO URBANA NO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_2022049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_2022049.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DANDO NOVA REDAÇÃO AO ARTIGO 6º DA LEI 3.577 DE 14 DE MARÇO DE 2022 QUE "DISPÕE SOBRE A ADOÇÃO DA AGENDA 2030 PARA O DESENVOLVIMENTO SUSTENTÁVEL DA ORGANIZAÇÃO DAS NAÇÕES UNIDAS (ONU) COMO DIRETRIZ DE POLÍTICAS PÚBLICAS EM ÂMBITO MUNICIPAL, INSTITUI O PROGRAMA DE SUA IMPLEMENTAÇÃO, AUTORIZA A CRIAÇÃO DA COMISSÃO MUN ICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL (AGENDA 2030) E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1472/pl_2022050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1472/pl_2022050.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER O REPASSE DOS RECURSOS RECEBIDOS POR EMENDA PARLAMENTAR ÁS ORGANIZAÇÕES DA SOCIEDADE CIVIL E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_2022051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_2022051.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO PARA A SEGUINTE CLASSIFICAÇÃO ORCAMENTÁRIA DISCRIMINADA ABAIXO</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1474/pl_2022052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1474/pl_2022052.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA A PROMOVER A VENDA DE BENS INSERVÍVEIS DA AUTARQUIA MEDIANTE LEILÃO PÚBLICO</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1482/pl_2022053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1482/pl_2022053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA DA GUARDA MUNICIPAL NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1515/pl_2022054.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1515/pl_2022054.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS UNIDADES EDUCACIONAIS DA REDE MUNICIPAL E CERCANIAS</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1531/pl_2022055.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1531/pl_2022055.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL A VIA PÚBLICA DO LOTEAMENTO SANTA RITA DE CÁSSIA</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1536/pl_2022-056_-_loa_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1536/pl_2022-056_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARTUR NOGUEIRA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1560/pl_2022057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1560/pl_2022057.pdf</t>
   </si>
   <si>
     <t>INSTITUI JUNTO A SECRETARIA MUNICIPAL DE ESPORTE E LAZER O FUNDO DE AMPARO AO ESPORTE E LAZER (FAEL) DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1575/pl_2022059.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1575/pl_2022059.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER, MEDIANTE TERMO DE CESSÃO DE USO, UM VEÍCULO PARA A CORPORAÇÃO MUSICAL 24 DE JUNHO, ORGANIZAÇÃO DA SOCIEDADE CIVIL SEM FINS LUCRATIVOS, COM SEDE NO MUNICÍPIO DE ARTUR NOGUEIRA, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.260 DE 15 DE DEZEMBRO DE 2015, PARA SUBSTITUIR, EM TODA A LEI, AS EXPRESSÕES "IDOSO" E "IDOSOS" PELAS EXPRESSÕES "PESSOA IDOSA" E "PESSOAS IDOSAS", RESPECTIVAMENTE</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1591/pl_2022061.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1591/pl_2022061.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE PLANEJAMENTO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1601/pl_2022062.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1601/pl_2022062.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.157/2013 QUE AUTORIZOU O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O MUNICÍPIO DE HOLAMBRA-SP</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1602/pl_2022063.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1602/pl_2022063.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO AMIGÁVEL, POR VALOR SIMBÓLICO, DE ÁREA A SER TRANSFERIDA PARA A MUNICIPALIDADE PARA A REGULARIZAÇÃO DO SISTEMA VIÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1608/pl_2022064_com_anexos.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1608/pl_2022064_com_anexos.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL A VIAS PÚBLICAS DO RESIDENCIAL MÁRIO DE FAVERI</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1653/pl_2022066.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1653/pl_2022066.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, REGULAMENTAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL - CMBPEA E DO FUNDO MUNICIPAL DE PROTEÇÃO E BEM ESTAR ANIMAL - FUMBEA DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1655/pl_2022067.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1655/pl_2022067.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O RESTAURO DO “GRUPO ESCOLAR FRANCISCO CARDONA”, EDIFÍCIO TOMBADO PELA LEI MUNICIPAL Nº 1.812 DE 24/04/1990 DE PROPRIEDADE DO MUNICÍPIO DE  ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1656/pl_2022068.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1656/pl_2022068.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE ACORDO DE PARCELAMENTO COM A EMPRESA FIPE – FUNDAÇÃO INSTITUTO DE PESQUISAS ECONÔMICAS</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1658/pl_2022069.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1658/pl_2022069.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAPROPRIAÇÃO DE ÁREA QUE INDICA PARA FINS DE PRESERVAÇÃO DA SALUBRIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1659/pl_2022070.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1659/pl_2022070.pdf</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1660/pl_2022071.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1660/pl_2022071.pdf</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1661/pl_2022072.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1661/pl_2022072.pdf</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1662/pl_2022073.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1662/pl_2022073.pdf</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/225/plc_2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/225/plc_2022001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBREA ESTRUTURAÇÃO DO NOVO PLANO DE CARREIRA DOS SERVIDORES DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/252/plc_2022002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/252/plc_2022002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARTUR NOGUEIRA A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2022 "VOCÊ EM DIA E A CIDADE AVANÇANDO" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/253/plc_2022003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/253/plc_2022003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO QUADRO DE PESSOAL DO SERVIÇO DE ÁGUA E ESGOTO DO MUNICÍPIO DE ARTUR NOGUEIRA - SAEAN</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/344/plc_2022004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/344/plc_2022004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DO NOVO PLANO DE CARREIRA DOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DO VALOR DO PISO SALARIAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/377/plc_2022-006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/377/plc_2022-006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/427/plc_2022007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/427/plc_2022007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DE CARREIRA E REMUNERAÇÃO DOS CARGOS DE EDUCADOR INFANTIL E DE AGENTE DE DESENVOLVIMENTO INFANTIL DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1358/plc_2022008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1358/plc_2022008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ANTECIPAÇÃO DO PAGAMENTO DO ABONO DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1359/plc_2022009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1359/plc_2022009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO PARA IGREJAS OU TEMPLOS DE QUALQUER CULTO QUE FUNCIONEM EM IMÓVEIS CEDIDOS OU ALUGADOS NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1375/plc_2022010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1375/plc_2022010.pdf</t>
   </si>
   <si>
     <t>ALTERA REFERÊNCIAS SALARIAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1377/plc_2022011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1377/plc_2022011.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM FUNÇÃO GRATIFICADA E ALTERA REFERÊNCIA SALARIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1378/plc_2022012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1378/plc_2022012.pdf</t>
   </si>
   <si>
     <t>AUMENTA VAGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1380/plc_2022013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1380/plc_2022013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS NA SECRETARIA DE NEGÓCIOS JURÍDICOS DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1396/plc_2022014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1396/plc_2022014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO CHEFE DO PODER EXECUTIVO MUNICIPAL A REGULARIZAR, MEDIANTE DOAÇÃO, O DOMÍNIO DE IMÓVEL PÚBLICO AO MUNICÍPIO DE ENGENHEIRO COELHO, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1397/plc_2022015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1397/plc_2022015.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DANDO NOVA REDAÇÃO AO ARTIGO 116 DA LEI COMPLEMENTAR Nº 18/1995 QUE CONSOLIDOU O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_2022016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_2022016.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DANDO NOVA REDAÇÃO AO ARTIGO 135 DA LEI COMPLEMENTAR MUNICIPAL Nº 18/1995, QUE CONSOLIDOU O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1410/plc_2022017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1410/plc_2022017.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 675/2022 E A LEI COMPLEMENTAR Nº 673/2022</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1428/plc_2022018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1428/plc_2022018.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DANDO NOVA REDAÇÃO AO ARTIGO 135 DA LEI COMPLEMENTAR MUNICIPAL Nº 18/1995 QUE CONSOLIDOU O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1429/plc_2022019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1429/plc_2022019.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 551, DE 25 DE OUTUBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1466/plc_2022020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1466/plc_2022020.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO QUE ESPECIFICA, FIXA QUANTITATIVO, ATRIBUIÇÕES, REFERÊNCIA DE VENCIMENTOS E REGIME JURÍDICO, FAZ ALTERAÇÕES NA LEI COMPLEMENTAR Nº 672 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1467/plc_2022021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1467/plc_2022021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO MINICIPAL DO MEIO AMBIENTE DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1468/plc_2022022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1468/plc_2022022.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI COMPLEMENTAR MUNICIPAL Nº 330/2003, QUE DISPÕE SOBRE A ALIENAÇÃO POR DOAÇÃO DE ÁREA DE TERRENO DE PROPRIEDADE DO MUNICÍPIO Á EMPRESA "MARLI DA CUNHA CLARO ARTHUR - ME"</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1469/plc_2022023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1469/plc_2022023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 551, DE 25 DE OUTUBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1559/plc_2022024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1559/plc_2022024.pdf</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1578/plc_2022025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1578/plc_2022025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO ACRESCENTANDO PARÁGRAFO ÚNICO AO ARTIGO 41 DA LEI COMPLEMENTAR MUNICIPAL Nº 392/2004 QUE INSTITUIU O NOVO ESTATUTO E O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1599/plc_2022026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1599/plc_2022026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO INCISO I DO ARTIGO 3º DA LEI COMPLEMENTAR Nº669, DE 23 DE DEZEMBRO DE 2021, QUE INSTITUIU A REFORMA DA PREVIDÊNCIA NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1600/plc_2022027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1600/plc_2022027.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE PROTEÇÃO E BEM-ESTAR ANIMAL NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1657/plc_2022029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1657/plc_2022029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, EXTINÇÃO, MUDANÇA DE REFERÊNCIA E DE NOMENCLATURA, DE CARGA HORÁRIA E VACÂNCIA DE CARGOS PÚBLICOS DE PROVIMENTO EFETIVO E DE NOMENCLATURA DE CARGO PÚBLICO EM COMISSÃO; CRIAÇÃO, EXTINÇÃO E MUDANÇA DE NOMENCLATURA DE FUNÇÕES GRATIFICADAS,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL A SESSÃO PLENÁRIA DO ESTUDANTE</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/426/pr_002-2022_-_novo_regimento_interno_completo.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/426/pr_002-2022_-_novo_regimento_interno_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1561/pr_2022003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1561/pr_2022003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA A ALIENAR POR DOAÇÃO COM TRANSFERÊNCIA DEFINITIVA À PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, OS BENS SERVÍVEIS E INSERVÍVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1604/pr_2022004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1604/pr_2022004.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DA CÂMARA MUNICIPAL O PROGRAMA CIDADÃO IDEALISTA</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1517/pdl_2022-001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1517/pdl_2022-001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_emenda_a_loman_001-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_emenda_a_loman_001-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS PAR AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DE ARTURNOGUEIRA/SP DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103/2019</t>
   </si>
   <si>
     <t>DISP</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/131/dispensa_pl_088-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/131/dispensa_pl_088-2021.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 088-2021</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/163/dispensa_pl_2022006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/163/dispensa_pl_2022006.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PL 006/2022</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/172/dispensa_pl_2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/172/dispensa_pl_2022001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 001-2022</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/267/dispensa_de_pareceres_ao_plc_002-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/267/dispensa_de_pareceres_ao_plc_002-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DOS PARECERES DAS COMISSÕES COMPETENTES AO PROJETO DE LEI COMPLEMENTAR Nº 002/2022</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/272/dispensa_de_pareceres_ao_pl_011-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/272/dispensa_de_pareceres_ao_pl_011-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DOS PARECERES AO PL Nº 011-2022</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/341/dispensa_pl_012-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/341/dispensa_pl_012-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 012-2022</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/342/dispensa_pl_013-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/342/dispensa_pl_013-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 013-2022</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PLC 004-2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/360/dispensa_pl_014-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/360/dispensa_pl_014-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 014/2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/361/dispensa_pl_015-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/361/dispensa_pl_015-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 015-2022</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/380/dispensa_plc_004-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/380/dispensa_plc_004-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 004/2022</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/381/dispensa_plc_006-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/381/dispensa_plc_006-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 006/2022</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PLC 003-2022</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/389/dispensa_plc_005-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/389/dispensa_plc_005-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PLC 005-2022</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/443/dispensa_plc_007-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/443/dispensa_plc_007-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PLC 007/2022</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/866/dispensa_pl_027-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/866/dispensa_pl_027-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 027-2022</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ SEBASTIÃO BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1273/dispensa_pl_025-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1273/dispensa_pl_025-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 025-2022</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1349/dispensa_pl_032-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1349/dispensa_pl_032-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 032-2022</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1360/dispensa_plc_008-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1360/dispensa_plc_008-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PLC 008-2022</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1383/dispensa_plc_010-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1383/dispensa_plc_010-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PLC 010-2022</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1384/dispensa_plc_011-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1384/dispensa_plc_011-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PLC 011-2022</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1385/dispensa_plc_012-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1385/dispensa_plc_012-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PLC 012-2022</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1386/dispensa_plc_013-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1386/dispensa_plc_013-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PLC 013-2022</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1387/dispensa_pl_034-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1387/dispensa_pl_034-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PL 034-2022</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1388/dispensa_pl_035-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1388/dispensa_pl_035-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PL 035-2022</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1389/dispensa_pl_036-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1389/dispensa_pl_036-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PL 036-2022</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1390/dispensa_pl_037-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1390/dispensa_pl_037-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PL 037-2022</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1437/dispensa_pl_044-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1437/dispensa_pl_044-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 044-2022</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 050-2022</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 051-2022</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1496/dispensa_plc_020-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1496/dispensa_plc_020-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PLC 020-2022</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1508/dispensa_plc_022-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1508/dispensa_plc_022-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 022-2022</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1509/dispensa_plc_023-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1509/dispensa_plc_023-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 023-2022</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1510/dispensa_pl_049-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1510/dispensa_pl_049-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 049-2022</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1511/dispensa_pl_052-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1511/dispensa_pl_052-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 052-2022</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1577/dispensa_pl_059-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1577/dispensa_pl_059-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 059-2022</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1588/dispensa_pl_060-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1588/dispensa_pl_060-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL Nº 060/2022</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 026/2022</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 061-2022</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 063-2022</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 065-2022</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, JOSÉ PEDRO DE JESUS PAES, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1664/dispensa_plc_028-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1664/dispensa_plc_028-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 028-2022</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1665/dispensa_plc_029-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1665/dispensa_plc_029-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 029-2022</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1666/dispensa_pl_066-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1666/dispensa_pl_066-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 066-2022</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1667/dispensa_pl_067-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1667/dispensa_pl_067-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 067-2022</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1668/dispensa_pl_068-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1668/dispensa_pl_068-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 068-2022</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1669/dispensa_pl_069-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1669/dispensa_pl_069-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 069-2022</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1670/dispensa_pl_070-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1670/dispensa_pl_070-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 070-2022</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1671/dispensa_pl_071-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1671/dispensa_pl_071-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 071-2022</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1672/dispensa_pl_072-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1672/dispensa_pl_072-2022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 072-2022</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 073-2022</t>
   </si>
   <si>
     <t>RET</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/126/retirada_pl_084-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/126/retirada_pl_084-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PL 084-2021</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DA INDICAÇÃO Nº 007/2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/178/retirada_projeto_de_emenda_loman_003-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/178/retirada_projeto_de_emenda_loman_003-2021.pdf</t>
   </si>
   <si>
     <t>RETIRADA PROJETO DE EMENDA À LOMAN 003-2021</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 001/2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/362/retirada_urgencia_plc_004-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/362/retirada_urgencia_plc_004-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO REQUERIMENTO DE URGÊNCIA ESPECIAL AO PLC 004-2022</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/431/retirada_pl_017-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/431/retirada_pl_017-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PL 17-2022</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1392/ret_2022007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1392/ret_2022007.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PLC 11/2022</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1427/retirada_plc_014_e_pl_041-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1427/retirada_plc_014_e_pl_041-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 041/2022 E DO PROJETO DE LEI COMPLEMENTAR Nº 016/2022</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1452/retirada_plc_019-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1452/retirada_plc_019-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PLC 019-2022</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1513/retirada_pl_045-2022_-_adalberto.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1513/retirada_pl_045-2022_-_adalberto.pdf</t>
   </si>
   <si>
     <t>SOLITICA RETIRADA DO PL 045-2022</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1558/retirada_pl_2022048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1558/retirada_pl_2022048.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PL 048/2022</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1606/retirada-simples.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1606/retirada-simples.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PLC 027/2022</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1607/retirada_pl_062-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1607/retirada_pl_062-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 062/2022</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDIR</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/148/ata_1a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/148/ata_1a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/194/ata_2a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/194/ata_2a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/239/ata_3a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/239/ata_3a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/269/ata_4a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/269/ata_4a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/274/ata_5a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/274/ata_5a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/325/ata_6a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/325/ata_6a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/353/ata_7a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/353/ata_7a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/386/ata_8a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/386/ata_8a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/405/ata_9a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/405/ata_9a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/423/ata_10a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/423/ata_10a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/444/ata_11a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/444/ata_11a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/768/ata_12a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/768/ata_12a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1316/ata_13a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1316/ata_13a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1408/ata_1a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1408/ata_1a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1409/ata_15a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1409/ata_15a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1420/ata_16a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1420/ata_16a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1461/ata_18a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1461/ata_18a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1492/ata_19a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1492/ata_19a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1514/ata_20a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1514/ata_20a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1516/ata_21a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1516/ata_21a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1544/ata_22a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1544/ata_22a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 22ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1556/ata_23a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1556/ata_23a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1576/ata_24a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1576/ata_24a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1585/ata_25a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1585/ata_25a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1598/ata_26a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1598/ata_26a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 26ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1617/ata_27a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1617/ata_27a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 27ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1620/ata_28a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1620/ata_28a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 28ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1720/ata_29a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1720/ata_29a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 29ª SESSÃO ORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1721/ata_2a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1721/ata_2a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DE 2022</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1519/emenda_001_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1519/emenda_001_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PR Nº 002-2022</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1520/emenda_002_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1520/emenda_002_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PR Nº 002-2022</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1521/emenda_003_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1521/emenda_003_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 003 AO PR Nº 002-2022</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1522/emenda_004_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1522/emenda_004_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 004 AO PR Nº 002-2022</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1523/emenda_005_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1523/emenda_005_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 005 AO PR Nº 002-2022</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1524/emenda_006_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1524/emenda_006_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 006 AO PR Nº 002-2022</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1525/emenda_007_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1525/emenda_007_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 007 AO PR Nº 002-2022</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1526/emenda_008_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1526/emenda_008_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 008 AO PR 002-2022</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1530/emenda_009_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1530/emenda_009_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 009 AO PR Nº 002/2022</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1537/emenda_010_pr_2022-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1537/emenda_010_pr_2022-002.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 010 AO PR Nº 002/2022</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1541/emenda_001_ao_pl_054-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1541/emenda_001_ao_pl_054-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PL 054-2022</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1581/emenda_pr_2022-003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1581/emenda_pr_2022-003.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PROJETO DE RESOLUÇÃO Nº 003/2022</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1582/emenda_001_pl_2022-057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1582/emenda_001_pl_2022-057.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PL 057-2022</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1583/emenda_002_pl_2022-057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1583/emenda_002_pl_2022-057.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 002 AO PL 057-2022</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1597/emenda_001_plc_025-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1597/emenda_001_plc_025-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PLC 025/2022</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1603/emenda_001_plc_026-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1603/emenda_001_plc_026-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 026/2022</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, IRINEIDE BARBOSA ARAGÃO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1674/emenda_001_plc_028-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1674/emenda_001_plc_028-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 028-2022</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1675/emenda_001_plc_029-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1675/emenda_001_plc_029-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 029-2022</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1676/emenda_001_pl_066-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1676/emenda_001_pl_066-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PL 066-2022</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PLC 028/2022</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PLC 029/2022</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1512/emenda_aditiva_pl_053-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1512/emenda_aditiva_pl_053-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PL 053/2022</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1497/emenda_aditiva_001_plc_020-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1497/emenda_aditiva_001_plc_020-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº. 01, AO PROJETO DE LEI COMPLEMENTAR Nº. 020/2022</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1417/emenda_aditiva_01_plc_014-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1417/emenda_aditiva_01_plc_014-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PLC 014/2022</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/388/emenda_aditiva_plc_006-2022_-_marcelo.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/388/emenda_aditiva_plc_006-2022_-_marcelo.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001 AO PLC 006-2022</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/384/emenda_aditiva_e_supressiva_plc_003-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/384/emenda_aditiva_e_supressiva_plc_003-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E SUPRESSIVA Nº 001 AO PLC 003-2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/275/ead_01_ao_plc_2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/275/ead_01_ao_plc_2022001.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PLC Nº 001/2022, DE INICIATIVA DA MESA DA CÂMARA.</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/159/emenda_aditiva_002_pl_002-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/159/emenda_aditiva_002_pl_002-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 002 AO PL 002/2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/158/emenda_aditiva_001_pl_002-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/158/emenda_aditiva_001_pl_002-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001 AO PL 002-2022</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1493/emenda_supressiva_pr_2022002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1493/emenda_supressiva_pr_2022002.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 001 AO PROJETO DE RESOLUÇÃO Nº 002/2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/277/esup_03_ao_plc_202201.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/277/esup_03_ao_plc_202201.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 03 SO PLC Nº 001/2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/276/esup_02_ao_plc_202201.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/276/esup_02_ao_plc_202201.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 02 AO PLC Nº 001/2022.</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/259/esup_01_ao_plc_2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/259/esup_01_ao_plc_2022001.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 01 AO PROJETO DE LEI COMPLEMENTAR Nº 001/2022, DE INICIATIVA DA MESA DA CÂMARA.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1418/emenda_modificativa_001_ao_pl_039-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1418/emenda_modificativa_001_ao_pl_039-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PL 039-2022</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/401/emenda_modificativa_001_projeto_de_emenda_a_loman_001-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/401/emenda_modificativa_001_projeto_de_emenda_a_loman_001-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PROJETO DE EMENDA À LEI ORGÂNICA Nº 001/2022</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/387/emenda_modificativa_plc_006-2022_-_marcelo.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/387/emenda_modificativa_plc_006-2022_-_marcelo.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PLC 006-2022</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA E MODIFICATIVA Nº 002 AO PLC 003-2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/370/emenda_modificativa_001_ao_plc_003-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/370/emenda_modificativa_001_ao_plc_003-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PLC 003/2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/273/emod_01_ao_plc_2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/273/emod_01_ao_plc_2022001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI COMPLEMENTAR Nº 001/2022, DE INICIATIVA DA MESA DA CÂMARA.</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/160/emenda_modificativa_001_pl_005-2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/160/emenda_modificativa_001_pl_005-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PL 005/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7039,67 +7039,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/104/ind_2022001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/105/ind_2022002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/106/ind_2022003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/107/ind_2022004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/108/ind_2022005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/109/ind_2022006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/110/ind_2022007_retirada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/111/ind_2022008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/112/ind_2022009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/113/ind_2022010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/116/ind_2022011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/117/ind_2022012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/118/ind_2022013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/119/ind_2022014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/120/ind_2022015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/121/ind_2022016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/123/ind_2022017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/124/ind_2022018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/125/ind_2022019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/132/ind_2022020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/133/ind_2022021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/134/ind_2022022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/135/ind_2022023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/136/ind_2022024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/137/ind_2022025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/138/brn3c2af4ca0115_016489.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/139/ind_2022027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/140/ind_2022028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/142/ind_2022029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/143/ind_2022030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/144/ind_2022031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/145/ind_2022032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/149/ind_2022033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/150/ind_2022034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/151/ind_2022035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/152/ind_2022036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/153/ind_2022037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/161/ind_2022038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indi_2022039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/164/ind_2022040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/165/ind_2022041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/166/ind_2022042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/167/ind_2022043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/168/ind_2022044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/169/ind_2022045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/171/ind_2022046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/173/ind_2022047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/174/ind_2022048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/175/ind_2022049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/177/ind_2022050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/179/ind_2022051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/180/ind_2022052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/181/ind_2022053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/182/ind_2022054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/183/ind_2022055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/184/ind_2022056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/185/ind_2022057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/186/ind_2022058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/187/ind_2022059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/188/ind_2022060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/189/ind_2022061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/190/ind_2022062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/191/ind_2022063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/192/ind_2022064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/193/ind_2022065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/195/ind_2022066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/196/ind_2022067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/197/ind_2022068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/198/ind_2022069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/226/ind_2022070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/227/ind_2022071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/228/ind_2022072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/229/ind_2022073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/230/ind_2022074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/231/ind_2022075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/232/ind_2022076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/233/ind_2022077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/234/ind_2022078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/236/ind_2022079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/237/ind_2022080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/238/ind_2022081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/240/ind_2022082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/241/ind_2022083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/242/ind_2022084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/243/ind_2022085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/244/ind_2022086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/245/ind_2022087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/246/ind_2022088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/247/ind_2022089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/248/ind_2022090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/249/ind_2022091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/250/ind_2022092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/254/ind_2022093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/255/ind_2022094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/257/ind_2022095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/258/ind_2022096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/260/ind_2022097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/261/ind_2022098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/262/ind_2022099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/264/ind_2022100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/268/ind_2022101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/270/ind_2022102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/281/ind_2022103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/282/ind_2022104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/283/ind_2022105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/284/ind_2022106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/285/ind_2022107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/286/ind_2022108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/287/ind_2022109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/289/ind_2022110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/290/ind_2022111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/291/ind_2022112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/292/ind_2022113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/293/ind_2022114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/294/ind_2022115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/295/ind_2022116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/296/ind_2022117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/297/ind_2022118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/298/ind_2022119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/299/ind_2022120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/300/ind_2022121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/301/ind_2022122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/302/ind_2022123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/303/ind_2022124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/304/ind_2022125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/305/ind_2022126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/306/ind_2022127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/307/ind_2022128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/308/ind_2022129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/309/ind_2022130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/310/ind_2022131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/311/ind_2022132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_2022133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_2022134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/316/ind_2022135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_2022136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/318/ind_2022137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_2022138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_2022139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/321/ind_2022140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/322/ind_2022141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/323/ind_2022142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/326/ind_2022143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/327/ind_2022144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/328/ind_2022145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/329/ind_2022146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/330/ind_2022147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/331/ind_2022148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/332/ind_2022149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/333/ind_2022150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/334/ind_2022151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/335/ind_2022152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/336/ind_2022153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/340/ind_2022154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/345/ind_2022155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/346/ind_2022156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_2022157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_2022158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/350/ind_2022159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/351/ind_2022160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/352/ind_2022161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/359/ind_2022162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/363/ind_2022163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/364/ind_2022164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/365/ind_2022165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/366/ind_2022166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/367/ind_2022167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/372/ind_2022168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/373/ind_2022169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/375/ind_2022170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/376/ind_2022171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/378/ind_2022172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/383/ind_2022173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/392/ind_2022174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/393/ind_2022175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/395/ind_2022176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/396/ind_2022177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/397/ind_2022178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/398/ind_2022179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/399/ind_2022180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/400/ind_2022181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/402/ind_2022182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/403/ind_2022183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/404/ind_2022184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/409/ind_2022187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/410/ind_2022188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_2022189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_2022190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_2022191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_2022192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_2022193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_2022194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/417/ind_2022195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/418/ind_2022196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/419/ind_2022197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_2022198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/421/ind_2022199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/422/ind_2022200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/424/ind_2022201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/433/ind_2022202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/434/ind_2022203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/435/ind_2022204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/436/ind_2022205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/437/ind_2022206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/438/ind_2022207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/439/ind_2022208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_2022209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/441/ind_2022210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/442/ind_2022211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/456/ind_2022212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_2022213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/465/ind_2022214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/470/ind_2022215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/549/ind_2022216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/550/ind_2022217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/551/ind_2022218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/552/ind_2022219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/553/ind_2022220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/554/ind_2022221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/693/ind_2022222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/694/ind_2022223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/696/ind_2022224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/736/ind_2022225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/767/ind_2022226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/769/ind_2022227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/770/ind_2022228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/771/ind_2022229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/772/ind_2022230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/773/ind_2022231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/822/ind_2022232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/823/ind_2022233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/824/ind_2022234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/847/ind_2022235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/850/ind_2022236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/879/ind_2022237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/884/ind_2022238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/885/ind_2022239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1191/ind_2022241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1192/ind_2022242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1257/ind_2022243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1258/ind_2022244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1259/ind_2022245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1261/ind_2022246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1262/ind_2022247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1263/ind_2022248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1264/ind_2022249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1265/ind_2022250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1266/ind_2022251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1267/ind2022252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1268/ind_2022253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1269/ind_2022254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1271/ind_2022256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1272/ind_2022257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1274/ind_2022258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1275/ind_2022259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1347/ind_2022260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1348/ind_2022261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1350/ind_2022262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1351/ind_2022263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1352/ind_2022264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1353/ind_2022265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1354/ind_2022266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1356/ind_2022267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1363/ind_2022268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1364/ind_2022269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1365/ind_2022270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1366/ind_2022271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1368/ind_2022272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1369/ind_2022273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1370/ind_2022274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1371/ind_2022275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1372/ind_2022276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1373/ind_2022277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1374/ind_2022278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1391/ind_2022279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1400/ind_2022280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1401/ind_2022281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1402/ind_2022282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1403/ind_2022283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1404/ind_2022284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1405/ind_2022285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1406/ind_2022286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1407/ind_2022287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1412/ind_2022288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1415/ind_2022289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1421/ind_2022290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1423/ind_2022291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1424/ind_2022292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1425/ind_2022293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1426/ind_2022294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1432/ind_2022295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1433/ind_2022296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1434/ind_2022297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1435/ind_2022298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1436/ind_2022299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1438/ind_2022300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1439/ind_2022301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1440/ind_2022302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1441/ind_2022303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1442/ind_2022304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1444/ind_2022305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1445/ind_2022306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1446/ind_2022307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1447/ind_2022308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1448/ind_2022309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1449/ind_2022310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1450/ind_2022311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1454/ind_2022312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1455/ind_2022313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1456/ind_2022314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1457/ind_2022315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1459/ind_2022316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1464/ind_2022317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1465/ind_2022318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1480/ind_2022319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1481/ind_2022320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1485/ind_2022321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1488/ind_2022322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1489/ind_2022323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1490/ind_2022324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1491/ind_2022325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1498/ind_2022326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1499/ind_2022327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1501/ind_2022328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1502/ind_2022329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1503/ind_2022330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1504/ind_2022331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1505/ind_2022332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1506/ind_2022333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1507/ind_2022334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1518/ind_2022335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1527/ind_2022336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1528/ind_2022337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1529/ind_2022338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1532/ind_2022339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1535/ind_2022340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1538/ind_2022341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1539/ind_2022342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1540/ind_2022343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1543/ind_2022344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1546/ind_2022345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1547/ind_2022346.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1548/ind_2022347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1549/ind_2022348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1550/ind_2022349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1552/ind_2022350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1553/ind_2022351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1554/ind_2022352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1557/ind_2022353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1563/ind_2022354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1566/ind_2022355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1572/ind_2022356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1573/ind_2022357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1580/ind_2022358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1586/ind_2022359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1587/ind_2022360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1592/ind_2022363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1593/ind_2022364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1594/ind_2022365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1595/ind_2022366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1596/ind_2022367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1609/ind_2022368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1610/ind_2022369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1611/ind_2022370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1612/ind_2022371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1616/ind_2022372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1621/ind_2022373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1622/ind_2022374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1623/ind_2022375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1624/ind_2022376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1625/ind_2022377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/235/req_2022001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/278/req_2022002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/279/req_2022003.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/280/req_2022004.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_2022005.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1419/req_2022007.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1453/req_2022008.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1500/req_2022009.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1533/req_2022010.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1542/req_2022011.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1545/req_2022012.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1551/req_2022013.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1567/req_2022015.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1569/req_2022016.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1570/req_2022017.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1571/req_2022018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/114/moc2022001.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/115/moc_2022002.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/122/moc_2022003.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/263/moc_2022004.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/265/moc_2022005.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/266/moc_2022006.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/288/moc_2022007.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/312/moc_2022008.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/313/moc_2022009.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/337/moc_2022010.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/349/mocao_2022011.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/368/moc_2022012.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/374/moc_2022013.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/394/moc_2022014.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/432/moc_2022015.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1346/moc_2022016.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1361/moc_2022017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1362/moc_2022018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1416/moc_2022019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1475/moc_2022021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1476/moc_2022022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1477/moc_2022023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1478/moc_2022024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1479/moc_2022025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1486/moc_2022026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1487/moc_2022027.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1495/moc_2022028.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1534/moc_2022-029.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1562/moc_2022030.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1564/moc_2022031.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1565/moc_2022032.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1568/moc_2022033.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1615/moc_2022035.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1626/moc_2022036.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1627/moc_2022037.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1628/moc_2022038.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1629/moc_2022039.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1630/moc_2022040.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/103/pl_001-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/127/pl_2022-002.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/128/pl_2022-003.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/129/pl_2022-004.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/130/pl_2022-005.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/155/pl_2022-006.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/156/pl_2022-007.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/157/pl_2022-008.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/251/pl_2022009.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/256/pl_2022010.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/271/pl_2022011.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/324/pl_2022012.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/338/pl_2022013.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/339/pl_2022014.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/355/pl_2022015.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/356/pl_2022016.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/357/pl_2022017.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/358/pl_2022018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/390/pl_2022020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/406/pl_2022021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/428/pl_2022022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/429/pl_2022023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/430/pl_2022024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/686/pl_2022025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/687/pl_2022026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/691/pl_2022027.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1160/pl_2022028.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1164/pl_2022029.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_2022030.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1169/pl_2022031.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1260/pl_2022032.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1367/pl_2022033.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1376/pl_2022034.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1379/pl_2022035.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1381/pl_2022036.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1382/pl_2022037.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1393/pl_2022038.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1394/pl_2022039.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1395/pl_2022040.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1398/pl_2022041.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1411/pl_2022042.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1430/pl_2022043.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1431/pl_2022044.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1451/pl_2022045.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1460/pl_2022046.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1470/pl_2022048.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_2022049.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1472/pl_2022050.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_2022051.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1474/pl_2022052.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1482/pl_2022053.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1515/pl_2022054.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1531/pl_2022055.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1536/pl_2022-056_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1560/pl_2022057.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1575/pl_2022059.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1591/pl_2022061.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1601/pl_2022062.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1602/pl_2022063.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1608/pl_2022064_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1653/pl_2022066.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1655/pl_2022067.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1656/pl_2022068.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1658/pl_2022069.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1659/pl_2022070.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1660/pl_2022071.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1661/pl_2022072.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1662/pl_2022073.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/225/plc_2022001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/252/plc_2022002.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/253/plc_2022003.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/344/plc_2022004.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/377/plc_2022-006.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/427/plc_2022007.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1358/plc_2022008.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1359/plc_2022009.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1375/plc_2022010.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1377/plc_2022011.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1378/plc_2022012.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1380/plc_2022013.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1396/plc_2022014.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1397/plc_2022015.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_2022016.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1410/plc_2022017.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1428/plc_2022018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1429/plc_2022019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1466/plc_2022020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1467/plc_2022021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1468/plc_2022022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1469/plc_2022023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1559/plc_2022024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1578/plc_2022025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1599/plc_2022026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1600/plc_2022027.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1657/plc_2022029.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/426/pr_002-2022_-_novo_regimento_interno_completo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1561/pr_2022003.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1604/pr_2022004.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1517/pdl_2022-001.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_emenda_a_loman_001-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/131/dispensa_pl_088-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/163/dispensa_pl_2022006.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/172/dispensa_pl_2022001.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/267/dispensa_de_pareceres_ao_plc_002-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/272/dispensa_de_pareceres_ao_pl_011-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/341/dispensa_pl_012-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/342/dispensa_pl_013-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/360/dispensa_pl_014-2022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/361/dispensa_pl_015-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/380/dispensa_plc_004-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/381/dispensa_plc_006-2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/389/dispensa_plc_005-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/443/dispensa_plc_007-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/866/dispensa_pl_027-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1273/dispensa_pl_025-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1349/dispensa_pl_032-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1360/dispensa_plc_008-2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1383/dispensa_plc_010-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1384/dispensa_plc_011-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1385/dispensa_plc_012-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1386/dispensa_plc_013-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1387/dispensa_pl_034-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1388/dispensa_pl_035-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1389/dispensa_pl_036-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1390/dispensa_pl_037-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1437/dispensa_pl_044-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1496/dispensa_plc_020-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1508/dispensa_plc_022-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1509/dispensa_plc_023-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1510/dispensa_pl_049-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1511/dispensa_pl_052-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1577/dispensa_pl_059-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1588/dispensa_pl_060-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1664/dispensa_plc_028-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1665/dispensa_plc_029-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1666/dispensa_pl_066-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1667/dispensa_pl_067-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1668/dispensa_pl_068-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1669/dispensa_pl_069-2022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1670/dispensa_pl_070-2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1671/dispensa_pl_071-2022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1672/dispensa_pl_072-2022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/126/retirada_pl_084-2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/178/retirada_projeto_de_emenda_loman_003-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/362/retirada_urgencia_plc_004-2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/431/retirada_pl_017-2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1392/ret_2022007.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1427/retirada_plc_014_e_pl_041-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1452/retirada_plc_019-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1513/retirada_pl_045-2022_-_adalberto.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1558/retirada_pl_2022048.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1606/retirada-simples.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1607/retirada_pl_062-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/148/ata_1a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/194/ata_2a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/239/ata_3a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/269/ata_4a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/274/ata_5a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/325/ata_6a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/353/ata_7a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/386/ata_8a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/405/ata_9a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/423/ata_10a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/444/ata_11a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/768/ata_12a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1316/ata_13a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1408/ata_1a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1409/ata_15a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1420/ata_16a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1461/ata_18a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1492/ata_19a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1514/ata_20a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1516/ata_21a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1544/ata_22a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1556/ata_23a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1576/ata_24a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1585/ata_25a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1598/ata_26a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1617/ata_27a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1620/ata_28a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1720/ata_29a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1721/ata_2a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1519/emenda_001_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1520/emenda_002_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1521/emenda_003_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1522/emenda_004_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1523/emenda_005_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1524/emenda_006_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1525/emenda_007_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1526/emenda_008_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1530/emenda_009_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1537/emenda_010_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1541/emenda_001_ao_pl_054-2022.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1581/emenda_pr_2022-003.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1582/emenda_001_pl_2022-057.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1583/emenda_002_pl_2022-057.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1597/emenda_001_plc_025-2022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1603/emenda_001_plc_026-2022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1674/emenda_001_plc_028-2022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1675/emenda_001_plc_029-2022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1676/emenda_001_pl_066-2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1512/emenda_aditiva_pl_053-2022.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1497/emenda_aditiva_001_plc_020-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1417/emenda_aditiva_01_plc_014-2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/388/emenda_aditiva_plc_006-2022_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/384/emenda_aditiva_e_supressiva_plc_003-2022.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/275/ead_01_ao_plc_2022001.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/159/emenda_aditiva_002_pl_002-2022.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/158/emenda_aditiva_001_pl_002-2022.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1493/emenda_supressiva_pr_2022002.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/277/esup_03_ao_plc_202201.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/276/esup_02_ao_plc_202201.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/259/esup_01_ao_plc_2022001.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1418/emenda_modificativa_001_ao_pl_039-2022.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/401/emenda_modificativa_001_projeto_de_emenda_a_loman_001-2022.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/387/emenda_modificativa_plc_006-2022_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/370/emenda_modificativa_001_ao_plc_003-2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/273/emod_01_ao_plc_2022001.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/160/emenda_modificativa_001_pl_005-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/104/ind_2022001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/105/ind_2022002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/106/ind_2022003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/107/ind_2022004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/108/ind_2022005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/109/ind_2022006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/110/ind_2022007_retirada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/111/ind_2022008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/112/ind_2022009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/113/ind_2022010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/116/ind_2022011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/117/ind_2022012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/118/ind_2022013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/119/ind_2022014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/120/ind_2022015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/121/ind_2022016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/123/ind_2022017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/124/ind_2022018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/125/ind_2022019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/132/ind_2022020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/133/ind_2022021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/134/ind_2022022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/135/ind_2022023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/136/ind_2022024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/137/ind_2022025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/138/brn3c2af4ca0115_016489.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/139/ind_2022027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/140/ind_2022028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/142/ind_2022029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/143/ind_2022030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/144/ind_2022031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/145/ind_2022032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/149/ind_2022033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/150/ind_2022034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/151/ind_2022035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/152/ind_2022036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/153/ind_2022037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/161/ind_2022038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indi_2022039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/164/ind_2022040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/165/ind_2022041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/166/ind_2022042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/167/ind_2022043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/168/ind_2022044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/169/ind_2022045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/171/ind_2022046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/173/ind_2022047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/174/ind_2022048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/175/ind_2022049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/177/ind_2022050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/179/ind_2022051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/180/ind_2022052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/181/ind_2022053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/182/ind_2022054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/183/ind_2022055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/184/ind_2022056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/185/ind_2022057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/186/ind_2022058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/187/ind_2022059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/188/ind_2022060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/189/ind_2022061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/190/ind_2022062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/191/ind_2022063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/192/ind_2022064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/193/ind_2022065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/195/ind_2022066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/196/ind_2022067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/197/ind_2022068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/198/ind_2022069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/226/ind_2022070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/227/ind_2022071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/228/ind_2022072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/229/ind_2022073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/230/ind_2022074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/231/ind_2022075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/232/ind_2022076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/233/ind_2022077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/234/ind_2022078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/236/ind_2022079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/237/ind_2022080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/238/ind_2022081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/240/ind_2022082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/241/ind_2022083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/242/ind_2022084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/243/ind_2022085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/244/ind_2022086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/245/ind_2022087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/246/ind_2022088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/247/ind_2022089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/248/ind_2022090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/249/ind_2022091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/250/ind_2022092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/254/ind_2022093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/255/ind_2022094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/257/ind_2022095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/258/ind_2022096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/260/ind_2022097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/261/ind_2022098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/262/ind_2022099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/264/ind_2022100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/268/ind_2022101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/270/ind_2022102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/281/ind_2022103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/282/ind_2022104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/283/ind_2022105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/284/ind_2022106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/285/ind_2022107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/286/ind_2022108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/287/ind_2022109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/289/ind_2022110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/290/ind_2022111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/291/ind_2022112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/292/ind_2022113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/293/ind_2022114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/294/ind_2022115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/295/ind_2022116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/296/ind_2022117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/297/ind_2022118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/298/ind_2022119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/299/ind_2022120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/300/ind_2022121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/301/ind_2022122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/302/ind_2022123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/303/ind_2022124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/304/ind_2022125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/305/ind_2022126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/306/ind_2022127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/307/ind_2022128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/308/ind_2022129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/309/ind_2022130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/310/ind_2022131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/311/ind_2022132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_2022133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_2022134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/316/ind_2022135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_2022136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/318/ind_2022137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_2022138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_2022139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/321/ind_2022140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/322/ind_2022141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/323/ind_2022142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/326/ind_2022143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/327/ind_2022144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/328/ind_2022145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/329/ind_2022146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/330/ind_2022147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/331/ind_2022148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/332/ind_2022149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/333/ind_2022150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/334/ind_2022151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/335/ind_2022152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/336/ind_2022153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/340/ind_2022154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/345/ind_2022155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/346/ind_2022156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_2022157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_2022158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/350/ind_2022159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/351/ind_2022160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/352/ind_2022161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/359/ind_2022162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/363/ind_2022163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/364/ind_2022164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/365/ind_2022165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/366/ind_2022166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/367/ind_2022167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/372/ind_2022168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/373/ind_2022169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/375/ind_2022170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/376/ind_2022171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/378/ind_2022172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/383/ind_2022173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/392/ind_2022174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/393/ind_2022175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/395/ind_2022176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/396/ind_2022177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/397/ind_2022178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/398/ind_2022179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/399/ind_2022180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/400/ind_2022181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/402/ind_2022182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/403/ind_2022183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/404/ind_2022184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/409/ind_2022187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/410/ind_2022188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_2022189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_2022190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_2022191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_2022192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_2022193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_2022194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/417/ind_2022195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/418/ind_2022196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/419/ind_2022197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_2022198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/421/ind_2022199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/422/ind_2022200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/424/ind_2022201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/433/ind_2022202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/434/ind_2022203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/435/ind_2022204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/436/ind_2022205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/437/ind_2022206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/438/ind_2022207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/439/ind_2022208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_2022209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/441/ind_2022210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/442/ind_2022211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/456/ind_2022212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_2022213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/465/ind_2022214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/470/ind_2022215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/549/ind_2022216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/550/ind_2022217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/551/ind_2022218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/552/ind_2022219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/553/ind_2022220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/554/ind_2022221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/693/ind_2022222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/694/ind_2022223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/696/ind_2022224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/736/ind_2022225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/767/ind_2022226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/769/ind_2022227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/770/ind_2022228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/771/ind_2022229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/772/ind_2022230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/773/ind_2022231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/822/ind_2022232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/823/ind_2022233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/824/ind_2022234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/847/ind_2022235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/850/ind_2022236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/879/ind_2022237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/884/ind_2022238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/885/ind_2022239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1191/ind_2022241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1192/ind_2022242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1257/ind_2022243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1258/ind_2022244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1259/ind_2022245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1261/ind_2022246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1262/ind_2022247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1263/ind_2022248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1264/ind_2022249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1265/ind_2022250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1266/ind_2022251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1267/ind2022252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1268/ind_2022253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1269/ind_2022254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1271/ind_2022256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1272/ind_2022257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1274/ind_2022258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1275/ind_2022259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1347/ind_2022260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1348/ind_2022261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1350/ind_2022262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1351/ind_2022263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1352/ind_2022264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1353/ind_2022265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1354/ind_2022266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1356/ind_2022267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1363/ind_2022268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1364/ind_2022269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1365/ind_2022270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1366/ind_2022271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1368/ind_2022272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1369/ind_2022273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1370/ind_2022274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1371/ind_2022275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1372/ind_2022276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1373/ind_2022277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1374/ind_2022278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1391/ind_2022279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1400/ind_2022280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1401/ind_2022281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1402/ind_2022282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1403/ind_2022283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1404/ind_2022284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1405/ind_2022285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1406/ind_2022286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1407/ind_2022287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1412/ind_2022288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1415/ind_2022289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1421/ind_2022290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1423/ind_2022291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1424/ind_2022292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1425/ind_2022293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1426/ind_2022294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1432/ind_2022295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1433/ind_2022296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1434/ind_2022297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1435/ind_2022298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1436/ind_2022299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1438/ind_2022300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1439/ind_2022301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1440/ind_2022302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1441/ind_2022303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1442/ind_2022304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1444/ind_2022305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1445/ind_2022306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1446/ind_2022307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1447/ind_2022308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1448/ind_2022309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1449/ind_2022310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1450/ind_2022311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1454/ind_2022312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1455/ind_2022313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1456/ind_2022314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1457/ind_2022315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1459/ind_2022316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1464/ind_2022317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1465/ind_2022318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1480/ind_2022319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1481/ind_2022320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1485/ind_2022321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1488/ind_2022322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1489/ind_2022323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1490/ind_2022324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1491/ind_2022325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1498/ind_2022326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1499/ind_2022327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1501/ind_2022328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1502/ind_2022329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1503/ind_2022330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1504/ind_2022331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1505/ind_2022332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1506/ind_2022333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1507/ind_2022334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1518/ind_2022335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1527/ind_2022336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1528/ind_2022337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1529/ind_2022338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1532/ind_2022339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1535/ind_2022340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1538/ind_2022341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1539/ind_2022342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1540/ind_2022343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1543/ind_2022344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1546/ind_2022345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1547/ind_2022346.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1548/ind_2022347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1549/ind_2022348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1550/ind_2022349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1552/ind_2022350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1553/ind_2022351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1554/ind_2022352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1557/ind_2022353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1563/ind_2022354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1566/ind_2022355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1572/ind_2022356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1573/ind_2022357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1580/ind_2022358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1586/ind_2022359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1587/ind_2022360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1592/ind_2022363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1593/ind_2022364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1594/ind_2022365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1595/ind_2022366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1596/ind_2022367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1609/ind_2022368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1610/ind_2022369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1611/ind_2022370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1612/ind_2022371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1616/ind_2022372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1621/ind_2022373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1622/ind_2022374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1623/ind_2022375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1624/ind_2022376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1625/ind_2022377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/235/req_2022001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/278/req_2022002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/279/req_2022003.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/280/req_2022004.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_2022005.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1419/req_2022007.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1453/req_2022008.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1500/req_2022009.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1533/req_2022010.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1542/req_2022011.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1545/req_2022012.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1551/req_2022013.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1567/req_2022015.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1569/req_2022016.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1570/req_2022017.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1571/req_2022018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/114/moc2022001.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/115/moc_2022002.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/122/moc_2022003.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/263/moc_2022004.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/265/moc_2022005.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/266/moc_2022006.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/288/moc_2022007.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/312/moc_2022008.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/313/moc_2022009.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/337/moc_2022010.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/349/mocao_2022011.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/368/moc_2022012.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/374/moc_2022013.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/394/moc_2022014.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/432/moc_2022015.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1346/moc_2022016.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1361/moc_2022017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1362/moc_2022018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1416/moc_2022019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1475/moc_2022021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1476/moc_2022022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1477/moc_2022023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1478/moc_2022024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1479/moc_2022025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1486/moc_2022026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1487/moc_2022027.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1495/moc_2022028.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1534/moc_2022-029.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1562/moc_2022030.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1564/moc_2022031.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1565/moc_2022032.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1568/moc_2022033.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1615/moc_2022035.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1626/moc_2022036.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1627/moc_2022037.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1628/moc_2022038.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1629/moc_2022039.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1630/moc_2022040.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/103/pl_001-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/127/pl_2022-002.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/128/pl_2022-003.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/129/pl_2022-004.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/130/pl_2022-005.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/155/pl_2022-006.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/156/pl_2022-007.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/157/pl_2022-008.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/251/pl_2022009.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/256/pl_2022010.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/271/pl_2022011.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/324/pl_2022012.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/338/pl_2022013.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/339/pl_2022014.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/355/pl_2022015.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/356/pl_2022016.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/357/pl_2022017.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/358/pl_2022018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/390/pl_2022020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/406/pl_2022021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/428/pl_2022022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/429/pl_2022023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/430/pl_2022024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/686/pl_2022025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/687/pl_2022026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/691/pl_2022027.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1160/pl_2022028.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1164/pl_2022029.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_2022030.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1169/pl_2022031.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1260/pl_2022032.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1367/pl_2022033.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1376/pl_2022034.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1379/pl_2022035.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1381/pl_2022036.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1382/pl_2022037.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1393/pl_2022038.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1394/pl_2022039.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1395/pl_2022040.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1398/pl_2022041.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1411/pl_2022042.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1430/pl_2022043.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1431/pl_2022044.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1451/pl_2022045.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1460/pl_2022046.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1470/pl_2022048.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_2022049.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1472/pl_2022050.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_2022051.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1474/pl_2022052.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1482/pl_2022053.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1515/pl_2022054.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1531/pl_2022055.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1536/pl_2022-056_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1560/pl_2022057.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1575/pl_2022059.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1591/pl_2022061.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1601/pl_2022062.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1602/pl_2022063.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1608/pl_2022064_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1653/pl_2022066.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1655/pl_2022067.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1656/pl_2022068.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1658/pl_2022069.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1659/pl_2022070.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1660/pl_2022071.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1661/pl_2022072.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1662/pl_2022073.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/225/plc_2022001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/252/plc_2022002.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/253/plc_2022003.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/344/plc_2022004.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/377/plc_2022-006.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/427/plc_2022007.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1358/plc_2022008.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1359/plc_2022009.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1375/plc_2022010.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1377/plc_2022011.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1378/plc_2022012.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1380/plc_2022013.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1396/plc_2022014.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1397/plc_2022015.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_2022016.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1410/plc_2022017.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1428/plc_2022018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1429/plc_2022019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1466/plc_2022020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1467/plc_2022021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1468/plc_2022022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1469/plc_2022023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1559/plc_2022024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1578/plc_2022025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1599/plc_2022026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1600/plc_2022027.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1657/plc_2022029.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/426/pr_002-2022_-_novo_regimento_interno_completo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1561/pr_2022003.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1604/pr_2022004.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1517/pdl_2022-001.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_emenda_a_loman_001-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/131/dispensa_pl_088-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/163/dispensa_pl_2022006.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/172/dispensa_pl_2022001.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/267/dispensa_de_pareceres_ao_plc_002-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/272/dispensa_de_pareceres_ao_pl_011-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/341/dispensa_pl_012-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/342/dispensa_pl_013-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/360/dispensa_pl_014-2022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/361/dispensa_pl_015-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/380/dispensa_plc_004-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/381/dispensa_plc_006-2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/389/dispensa_plc_005-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/443/dispensa_plc_007-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/866/dispensa_pl_027-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1273/dispensa_pl_025-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1349/dispensa_pl_032-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1360/dispensa_plc_008-2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1383/dispensa_plc_010-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1384/dispensa_plc_011-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1385/dispensa_plc_012-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1386/dispensa_plc_013-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1387/dispensa_pl_034-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1388/dispensa_pl_035-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1389/dispensa_pl_036-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1390/dispensa_pl_037-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1437/dispensa_pl_044-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1496/dispensa_plc_020-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1508/dispensa_plc_022-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1509/dispensa_plc_023-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1510/dispensa_pl_049-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1511/dispensa_pl_052-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1577/dispensa_pl_059-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1588/dispensa_pl_060-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1664/dispensa_plc_028-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1665/dispensa_plc_029-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1666/dispensa_pl_066-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1667/dispensa_pl_067-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1668/dispensa_pl_068-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1669/dispensa_pl_069-2022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1670/dispensa_pl_070-2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1671/dispensa_pl_071-2022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1672/dispensa_pl_072-2022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/126/retirada_pl_084-2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/178/retirada_projeto_de_emenda_loman_003-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/362/retirada_urgencia_plc_004-2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/431/retirada_pl_017-2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1392/ret_2022007.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1427/retirada_plc_014_e_pl_041-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1452/retirada_plc_019-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1513/retirada_pl_045-2022_-_adalberto.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1558/retirada_pl_2022048.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1606/retirada-simples.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1607/retirada_pl_062-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/148/ata_1a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/194/ata_2a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/239/ata_3a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/269/ata_4a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/274/ata_5a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/325/ata_6a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/353/ata_7a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/386/ata_8a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/405/ata_9a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/423/ata_10a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/444/ata_11a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/768/ata_12a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1316/ata_13a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1408/ata_1a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1409/ata_15a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1420/ata_16a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1461/ata_18a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1492/ata_19a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1514/ata_20a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1516/ata_21a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1544/ata_22a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1556/ata_23a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1576/ata_24a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1585/ata_25a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1598/ata_26a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1617/ata_27a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1620/ata_28a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1720/ata_29a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1721/ata_2a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1519/emenda_001_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1520/emenda_002_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1521/emenda_003_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1522/emenda_004_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1523/emenda_005_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1524/emenda_006_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1525/emenda_007_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1526/emenda_008_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1530/emenda_009_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1537/emenda_010_pr_2022-002.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1541/emenda_001_ao_pl_054-2022.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1581/emenda_pr_2022-003.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1582/emenda_001_pl_2022-057.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1583/emenda_002_pl_2022-057.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1597/emenda_001_plc_025-2022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1603/emenda_001_plc_026-2022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1674/emenda_001_plc_028-2022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1675/emenda_001_plc_029-2022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1676/emenda_001_pl_066-2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1512/emenda_aditiva_pl_053-2022.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1497/emenda_aditiva_001_plc_020-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1417/emenda_aditiva_01_plc_014-2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/388/emenda_aditiva_plc_006-2022_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/384/emenda_aditiva_e_supressiva_plc_003-2022.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/275/ead_01_ao_plc_2022001.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/159/emenda_aditiva_002_pl_002-2022.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/158/emenda_aditiva_001_pl_002-2022.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1493/emenda_supressiva_pr_2022002.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/277/esup_03_ao_plc_202201.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/276/esup_02_ao_plc_202201.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/259/esup_01_ao_plc_2022001.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/1418/emenda_modificativa_001_ao_pl_039-2022.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/401/emenda_modificativa_001_projeto_de_emenda_a_loman_001-2022.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/387/emenda_modificativa_plc_006-2022_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/370/emenda_modificativa_001_ao_plc_003-2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/273/emod_01_ao_plc_2022001.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2022/160/emenda_modificativa_001_pl_005-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H679"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>