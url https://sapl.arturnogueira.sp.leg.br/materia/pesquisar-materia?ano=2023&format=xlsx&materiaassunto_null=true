--- v0 (2026-01-11)
+++ v1 (2026-04-03)
@@ -54,2730 +54,2730 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1680/ind_2023001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1680/ind_2023001.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DE CALÇADAS E ILUMINAÇÃO PÚBLICA NAS ÁREAS PÚBLICAS LOCALIZADAS ENTRE AS RUAS JOSÉ AMARO RODRIGUES, VEREADOR JOSÉ BERVINDE, FLORIANO PEIXOTO E JULIO CAETANO, NAS PROXIMIDADES DA ESCOLA ESTADUAL FRANCISCO CARDONA E DO GINÁSIO MUNICIPAL DE ESPORTES MAURÍCIO SIA</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/ind_2023002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/ind_2023002.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O PAGAMENTO DE INCENTIVO ADICIONAL EM FORMA DE 14º SALÁRIO AOS AGENTES CONTROLADORES DE VETOR DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/ind_2023003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/ind_2023003.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DAS PORTAS DE VIDRO DAS ENTRADAS DO CENTRO DE FISIOTERAPIA POR PORTAS DE MATERIAL MAIS RESISTENTE E A INSTALAÇÃO DE ALARMES NA UNIDADE</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/ind_2023004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/ind_2023004.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GUIAS NA RUA ARARAS, NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1684/ind_2023005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1684/ind_2023005.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO ASFALTO DA RUA NICOLAU DE SÁ NO TRECHO LOCALIZADO NO CRUZAMENTO COM A RUA LUIZ SPADARO CROPANIZE</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/ind_2023006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/ind_2023006.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O PAGAMENTO DE INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/ind_2023007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/ind_2023007.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA DE SAÚDE REALIZE ESTUDOS VISANDO A CRIAÇÃO DE UM AMBULATÓRIO DE AURICULOTERAPIA PARA TRATAMENTO DE DORES CRÔNICAS</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/ind_2023008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/ind_2023008.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLEMENTAÇÃO DE UMA SALA DE TELEMEDICINA NO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/ind_2023009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/ind_2023009.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR RASPAS DE ASFALTO E FAZER MANUTENÇÃO PERIÓDICA NA RUA SÃO JOÃO DOS PINHAIS, NO PARQUE RESIDENCIAL ARRIVABENE</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/ind_2023010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/ind_2023010.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA LUIZ SCANDOLARA NETO, NA ALTURA DO Nº 105, NO PARQUE RESIDENCIAL ARRIVABENE</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/ind_2023011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/ind_2023011.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERVENÇÃO JUNTO À ROTA DAS BANDEIRAS, PARA A CONSTRUÇÃO DE UMA NOVA PASSARELA NA SP-332, NO TRECHO ONDE ESTÃO LOCALIZADAS AS EMPRESAS KELLS E MARTIN</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/ind_2023012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/ind_2023012.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM PROJETO PARA INCLUSÃO SOCIAL DE MORADORES DE RUA E PESSOAS EM SITUAÇÃO DE VULNERABILIDADE</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/ind_2023013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/ind_2023013.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NO PONTILHÃO LOCALIZADO NA ENTRADA DO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/ind_2023014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/ind_2023014.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTAR O SALÁRIO BASE DO MAGISTÉRIO MUNICIPAL AO PISO NACIONAL DEFINIDO PELA RECENTE PORTARIA DO MINISTÉRIO DA EDUCAÇÃO QUE ESTABELECE O NOVO VALOR DO PISO SALARIAL PROFISSIONAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA (PSPN)</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/ind_2023015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/ind_2023015.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PROMOÇÃO SOCIAL PRESTE APOIO FINANCEIRO OU EM FORMA DE DOAÇÕES AOS MORADORES DAS ÁREAS AFETADAS PELA ENCHENTE NO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1708/ind_2023016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1708/ind_2023016.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, NO CRUZAMENTO DA RUA NOEL DA CONCEIÇÃO COM A RUA MANOEL JOAQUIM MENEZES, NO JARDIM PARAÍSO</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/ind_2023017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/ind_2023017.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA NOEL DA CONCEIÇÃO COM A RUA BRUNO CARLSTRON, NO JARDIM PARAÍSO</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA A COBRANÇA DE UM QUILO DE ALIMENTO PARA A ENTRADA NO CARNAVAL DE ARTUR NOGUEIRA, NO SÁBADO E DOMINGO</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>SOLICITA A PROIBIÇÃO DE ENTRADA COM BEBIDAS NO RECINTO DO CARNAVAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DOS REFLETORES DO CAMPO DO RAPADÃO POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>SOLICITA QUE O DEPARTAMENTO DE REGULAÇÃO, QUE CUIDA DOS AGENDAMENTOS DE CONSULTAS MÉDICAS, FUNCIONE DAS 08H00 ATÉ ÀS 17H00</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/ind_2023022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/ind_2023022.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES NA RUA DOMINGOS GALLO, ENTRE OS Nº 25 a 652, NO BAIRRO JD. MEDEIROS</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/ind_2023023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/ind_2023023.pdf</t>
   </si>
   <si>
     <t>“SOLICITA LIMPEZA DAS CALHAS NO PSF DO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1723/ind_2023-024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1723/ind_2023-024.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE TRÊS FAIXAS DE PEDESTRES ELEVADAS, NA AVENIDA FLORESTA E NA ALAMEDA MONSENHOR EDISSON VIEIRA LÍCIO, NAS PROXIMIDADES DO BALÃO DO BAIRRO NOVA ARTUR</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1725/ind_2023-025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1725/ind_2023-025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO EM CONJUNTO COM O SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA - SAEAN, QUE SEJA REALIZADO SERVIÇO DE DEDETIZAÇÃO NA REDE DE ESGOTO E BUEIROS DA CIDADE</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1726/ind_2023-026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1726/ind_2023-026.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRÇÃO DE CANALETAS DE ÁGUAS PLUVIAIS NA RODOVIA PREFEITO AZIZ LIAN (SP 107) NO BAIRRINHO, NO TRECHO DE DECLIVE NO SENTIDO HOLAMBRA-ARTUR NOGUEIRA COM A FINALIDADE DE EVITAR AQUAPLANAGEM</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1727/ind_2023-027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1727/ind_2023-027.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MODERNIZAÇÃO DO SISTEMA DE PROTOCOLO DA PREFEITURA MUNICIPAL DE MODO QUE OS CIDADÃOS OU SEUS PROCURADORES POSSAM PETICIONAR E ACOMPANHAR TODAS AS MOVIMENTAÇÕES DE SEUS PEDIDOS PELA INTERNET</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1729/ind_2023-028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1729/ind_2023-028.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO FAÇA TRÊS VISITAS POR SEMANA AO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1730/ind_2023-029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1730/ind_2023-029.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAVALIAÇÃO DA ÁREA LOCALIZADA NO FINAL DA RUA EDMO WILSON CARDOSO, NO BAIRRO PARQUE RESIDENCIAL ARRIVABENE, POR POTENCIAL RISCO DE DESMORONAMENTO E A TOMADA DAS PROVIDÊNCIAS CABÍVEIS</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1731/ind_2023030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1731/ind_2023030.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA AVENIDA SANTOS DUMONT, NO TRECHO LOCALIZADO ENTRE AS RUAS ADHEMAR DE BARROS E DUQUE DE CAXIAS</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1733/ind_2023-031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1733/ind_2023-031.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MAIS OPERADORES DE SISTEMA VIÁRIO PARA ATENDER A DEMANDA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1734/ind_2023-032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1734/ind_2023-032.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MAIS OPERADORES DO SISTEMA VIÁRIO PARA ATENDER A DEMANDA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1735/ind_2023-033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1735/ind_2023-033.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NAS SALAS DE ODONTOLOGIA</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1736/ind_2023034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1736/ind_2023034.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE PLACAS INDICATIVAS DE “PROIBIDO JOGAR LIXO” NOS LOCAIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1737/ind_2023035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1737/ind_2023035.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE BANHEIROS QUÍMICOS NOS DIAS DE EXAMES PRÁTICOS DE DIREÇÃO REALIZADOS NA RUA NOSSA SENHORA DAS DORES, NO JARDIM DO TREVO</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1746/ind_2023036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1746/ind_2023036.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA PRAÇA DAS NAÇÕES, LOCALIZADA NO JARDIM MEDEIROS</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1747/ind_2023037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1747/ind_2023037.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA LOCALIZADA NO CINTURÃO VERDE, AO LADO DA PISTA DE SKATE</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1748/ind_2023038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1748/ind_2023038.pdf</t>
   </si>
   <si>
     <t>SOLICITA MAIS CONTRATAÇÕES PARA A FRENTE DE TRABALHO PARA OS SERVIÇOS DE LIMPEZA PÚBLICA</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1749/ind_2023039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1749/ind_2023039.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRINQUEDOS DE PLAYGROUND NA PRAÇA LOCALIZADA ENTRE A RUA JACOB STEIN E AVENIDA SANTO AMARO, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1750/ind_2023040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1750/ind_2023040.pdf</t>
   </si>
   <si>
     <t>INDICA A AMPLIAÇÃO DA CEMEI PROFESSORA SUELI APARECIDA CARMONA CAETANO, LOCALIZADA NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1751/ind_2023041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1751/ind_2023041.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ADOÇÃO DE MEDIDAS ADMINISTRATIVAS VISANDO A PROIBIÇÃO DE DESCARTE DE LIXOS E OUTROS TIPOS DE ENTULHOS E DEJETOS NO LIXÃO EXISTENTE AO LADO DA GARAGEM MUNICIPAL</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1752/ind_2023042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1752/ind_2023042.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA URGENTE DOS AGUAPÉS EXISTENTES NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1753/ind_2023043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1753/ind_2023043.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO DO HORÁRIO DE ATENDIMENTO DA FARMÁCIA DE ALTO CUSTO</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1754/ind_2023044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1754/ind_2023044.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA CRECHE BELMIRA DE SÁ, NO BAIRRO JD BLUMENAU</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1755/ind_2023045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1755/ind_2023045.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA CRECHE MARIA PIVA TAGLIARI, NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1756/ind_2023046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1756/ind_2023046.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA CRECHE VEREADOR BELIZÁRIO NEVES, NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1757/ind_2023047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1757/ind_2023047.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA CRECHE SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1758/ind_2023048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1758/ind_2023048.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA EMEF PREFEITO EDERALDO ROSSETTI, NO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1759/ind_2023049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1759/ind_2023049.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA EMEF PROF. EDMO WILSON CARDOSO, NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1760/ind_2023050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1760/ind_2023050.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA EMEF "VEREADOR PROF. AMARO RODRIGUES "NINICO" NO BAIRRO JARDIM LEONOR</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1761/ind_2023051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1761/ind_2023051.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA EMEF “PROF.ª ALCÍDIA TEIXEIRA WHITAKER MATTEIS, NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1762/ind_2023052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1762/ind_2023052.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA EMEF “MARIA PLASCIDINA DE ALMEIDA FILIPPINI”, NO BAIRRINHO</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1763/ind_2023053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1763/ind_2023053.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA EMEIF “OSNI JOSÉ DE SOUZA”, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1764/ind_2023054.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1764/ind_2023054.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA EMEIF “APARECIDA DIAS DOS SANTOS”, NO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1765/ind_2023055.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1765/ind_2023055.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO FIRME PARCERIA COM A ASSOCIAÇÃO EVANGÉLICA DE APOIO ASSITENCIAL E TERAPÊUTICO PARA FORNECER CURSOS BÁSICOS DE COMPUTAÇÃO E DE MÚSICA PARA ADOLESCENTES E JOVENS</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1768/ind_2023056.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1768/ind_2023056.pdf</t>
   </si>
   <si>
     <t>INDICA A RECONSTRUÇÃO E OU RECUPERAÇÃO DAS CANALETAS DE ÁGUAS PLUVIAIS NA RUA VEREADOR LUCIANO ANTONIO CARMONA, NOS CRUZAMENTOS COM AS RUAS ERNESTO TAGLIARI, MARIA SIMÕES DE ANDRADE E VEREADOR ELYSIO QUINTEIRO, AMBOS OS LADOS</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1769/ind_2023057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1769/ind_2023057.pdf</t>
   </si>
   <si>
     <t>INDICA A RECONSTRUÇÃO DA CANALETA DE ÁGUAS PLUVIAIS LOCALIZADA NA RUA ERNESTO TAGLIARI, NO JARDIM JOSÉ ALVES CARNEIRO, PRÓXIMA AOS ESTABELECIMENTOS COMERCIAIS GREEN CAMP E TOKA</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/ind_2023058.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/ind_2023058.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO DISPONIBILIZE PLANOS DE INTERNET RESIDENCIAL AOS BENEFICIÁRIOS DO CADASTRO ÚNICO DA SECRETARIA DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/ind_2023059.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/ind_2023059.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO DE PARE NA RUA ERNESTO TAGLIARI, NO CRUZAMENTO COM A RUA ANTÔNIO DE SÁ, NO JARDIM REZEK IV</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1772/ind_2023060.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1772/ind_2023060.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SISTEMA DE SENHA ELETRÔNICA NO LABORATÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/ind_2023061.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/ind_2023061.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE TOLDO NA ENTRADA DO PSF DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/ind_2023062.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/ind_2023062.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE CAMPANHA MUNICIPAL DE ORIENTAÇÃO AOS IDOSOS CONTRA FRAUDES E GOLPES NO ÂMBITO DO COMÉRCIO ELETRÔNICO, NA INTERNET E REDES SOCIAIS</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/ind_2023063.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/ind_2023063.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA NOEL DA CONCEIÇÃO, EM FRENTE AO NÚMERO 60, NO BAIRRO JARDIM PARAÍSO</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/ind_2023064.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/ind_2023064.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTES E BRAÇOS DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIAS DE LED NA RUA MARGINAL, NO TRECHO LOCALIZADO ENTRE AS RUAS EMÍLIO DIAS DO PRADO E WALDEMAR AUGUSTO HOBUS</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/ind_2023065.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/ind_2023065.pdf</t>
   </si>
   <si>
     <t>INDICA A REPINTURA E INSTALAÇÃO DE SINALIZAÇÃO DE SOLO, NA AVENIDA DR. FERNANDO ARENS JUNIOR, NO CENTRO, NA CONFLUÊNCIA COM A RUA LAURA MIRANDA</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/ind_2023066.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/ind_2023066.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER/SP – DIRETORIA REGIONAL DE CAMPINAS A POSSIBILIDADE DE RETIRADA DE GUARDRAIL EXISTENTE DEFRONTE AO ESTABELECIMENTO COMERCIAL EXISTENTE NO BAIRRO BAIRRINHO</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/ind_2023067.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/ind_2023067.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROMOVER LIMPEZA URGENTE, CONSERVAÇÃO E MANUTENÇÃO PERIÓDICA DA PRAÇA “PANC” LOCALIZADA NO BAIRRO JARDIM REZEK IV</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/ind_2023068.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/ind_2023068.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E COLOCAÇÃO DE GRADES NAS DUAS NOVAS GALERIAS DE ÁGUAS PLUVIAIS LOCALIZADAS NA RUA JOSÉ JOAQUIM DE SANTANA, NO BAIRRO CHÁCARAS BENVENUTO</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/ind_2023069.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/ind_2023069.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTES E BRAÇOS DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIAS DE LED NA “RUA NOVA 7”, NO RESIDENCIAL BOA ESPERANÇA</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/ind_2023070.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/ind_2023070.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BEBEDOURO DE ÁGUA NA FARMÁCIA MUNICIPAL “CLEMENTINA CARDOSO DE FÁVERI (DONA CREME)</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/ind_2023071.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/ind_2023071.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA DE ENGENHARIA E OBRAS ENVIE A PLANILHA CONTENDO DADOS DA ESTRUTURA DOS PSFS À SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/ind_2023072.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/ind_2023072.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ATÍLIO ARRIVABENE, PRÓXIMO AO Nº 288, NO JARDIM LEONOR</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1790/ind_2023073.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1790/ind_2023073.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DAS RUAS VEREADOR ADIVALDO TAGLIARI BARBOSA E REYNALDO GERMANO STEIN, NO JARDIM LEONOR</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/ind_2023074.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/ind_2023074.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES E LIMPEZA NO CANTEIRO CENTRAL DA AVENIDA JOÃO MIRANDA, NO BAIRRO JARDIM BELA VISTA II</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1792/ind_2023075.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1792/ind_2023075.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E RETIRADA DE ENTULHOS NA ÁREA PÚBLICA NA ALAMEDA ÉLCIO GERALDO SIA, PRÓXIMO AO CRUZAMENTO COM A RUA MADALENA CORDEIRO MENDES, NO RESIDENCIAL VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1793/ind_2023076.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1793/ind_2023076.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DAS RUAS JOÃO BENEVIDE MONTOYA E REYNALDO GERMANO STEIN, NO JARDIM LEONOR</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1794/ind_2023077.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1794/ind_2023077.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DAS RUAS ALCIDES PULZ E REYNALDO GERMANO STEIN, NO JARDIM LEONOR</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1795/ind_2023078.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1795/ind_2023078.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA REDE DE ESGOTO, COM VAZAMENTO, NA RUA LUCINDA DA ROCHA PAVÃO, NAS PROXIMIDADES COM ÁREA VERDE, NO RESIDENCIAL VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1796/ind_2023079.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1796/ind_2023079.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JACOB STEIN, PRÓXIMO AO Nº 159, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1797/ind_2023080.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1797/ind_2023080.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DA RUA  GAGLIANO FONTANA COM A AVENIDA SANTO AMARO, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1798/ind_2023081.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1798/ind_2023081.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO O CONSERTO OU SUBSTITUIÇÃO DO TAMPA DO BUEIRO LOCALIZADO NA ALAMEDA ÉLCIO GERALDO SIA, PRÓXIMO AO Nº 211, NO RESIDENCIAL VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1802/ind_2023082.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1802/ind_2023082.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FAÇA UM MUTIRÃO DE NEUROPEDIATRIA</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1803/ind_2023083.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1803/ind_2023083.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA JOÃO MONTOYA, PRÓXIMO AO Nº 410, NO BAIRRO PARQUE RESIDENCIAL ITAMARATY</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1804/ind_2023084.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1804/ind_2023084.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DO BENEFÍCIO AO CARTÃO ALIMENTAÇÃO A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS SEM LIMITE DE REMUNERAÇÃO</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1805/ind_2023085.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1805/ind_2023085.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BEBEDOURO DE ÁGUA NO LABORATÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1806/ind_2023086.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1806/ind_2023086.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE ALAMBRADO COM COBERTURA (TELAS) NA QUADRA DE AREIA, LOCALIZADA NO CINTURÃO VERDE, AO LADO DA PISTA DE SKATE E QUE TAMBÉM SEJAM PLANTADAS ÁRVORES NO SEU ENTORNO</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1807/ind_2023087.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1807/ind_2023087.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA “PANC” LOCALIZADA NO BAIRRO JARDIM REZEK IV</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1808/ind_2023088.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1808/ind_2023088.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS E DEFICIENTES FÍSICOS NA FARMÁCIA MUNICIPAL “CLEMENTINA CARDOSO DE FÁVERI (DONA CREME)</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1809/ind_2023089.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1809/ind_2023089.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO CELEBRE CONVÊNIO COM A SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA PARA IMPLEMENTAÇÃO DO SISTEMA DETECTA, NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1810/ind_2023090.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1810/ind_2023090.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO CELEBRE CONVÊNIO COM A POLÍCIA MILITAR DO ESTADO DE SÃO PAULO COM O INTUITO DE CRIAR GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1811/ind_2023091.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1811/ind_2023091.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A EXECUTIVO IMPLEMENTE, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA, UM PROGRAMA NOS MOLDES DO PROGRAMA ESTADUAL “SP SEM PAPEL</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1812/ind_2023092.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1812/ind_2023092.pdf</t>
   </si>
   <si>
     <t>INDICA A REVITALIZAÇÃO E RECUPERAÇÃO DA PRAÇA LOCALIZADA NA RUA SANTO DE FAVERI NO JARDIM DE FAVERI CONHECIDA COMO PRAÇA DO PORETO</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1813/ind_2023093.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1813/ind_2023093.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES NO TOCANTE À SEGURANÇA NO TRÂNSITO NA ESCOLA ESTADUAL JOSÉ AMARO RODRIGUES, ESPECIALMENTE NOS HORÁROS DE ENTRADA E SAÍDA DOS ALUNOS</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/ind_2023094.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/ind_2023094.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DE UM MUSEU HISTÓRICO</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/ind_2023095.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/ind_2023095.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REALIZE ESTUDOS PARA PROPOR UMA REVISÃO GERAL DO ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS (LEI COMPLEMENTAR Nº 18/1995)</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/ind_2023096.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/ind_2023096.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE PROJETO DE LEI COMPLEMENTAR, PARA ALTERAR A LC Nº 018/1995, DE MODO A PERMITIR AOS SERVIDORES ABONAREM O TEMPO DE DESLOCAMENTO (IDA E VOLTA) PARA CONSULTAS, EXAMES E TRATAMENTOS MÉDICOS</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/ind_2023097.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/ind_2023097.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE PROJETO DE LEI COMPLEMENTAR, PARA ALTERAR O PARÁGRAFO 1º DO ARTIGO 155 DA LC Nº 018/1995 PELOS MOTIVOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/ind_2023098.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/ind_2023098.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO NA RUA ALCÍDIA TEIXEIRA WHITAKER MATTEIS E NA ALAMEDA VEREADOR JOÃO CANTARELLI, NO ENTORNO DA NOVA SEDE DO COLÉGIO ANGLO, NO BAIRRO NOVA ARTUR</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/ind_2023099.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/ind_2023099.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA LUIZ SPADARO CROPANIZE, SENTIDO BAIRRO, PRÓXIMO À ROTATÓRIA DE ACESSO À RUA ROBERTO AMARAL GREEN, NO JARDIM ANTÔNIO MODOLO</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/ind_2023100.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/ind_2023100.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA LUIZ SPADARO CROPANIZE, SENTIDO CENTRO, PRÓXIMO AO CRUZAMENTO COM A RUA DEPUTADO FEDERAL DR. ULYSSES GUIMARÃES, NO JARDIM CONSERVANI</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/ind_2023101.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/ind_2023101.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA SANTO DE FÁVERI NAS PROXIMIDADES COM O CRUZAMENTO COM A RUA ADHEMAR DE BARROS E EM FRENTE AO Nº 486, NO BAIRRO ARRIVABENE III</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/ind_2023102.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/ind_2023102.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO AUMENTE A DISPONIBILIDADE DE VAGAS PARA TRATAMENTO DE EQUOTERAPIA NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/ind_2023103.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/ind_2023103.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FAÇA UM MUTIRÃO DE CIRURGIAS DE CATARATA</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/ind_2023104.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/ind_2023104.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E MANUTENÇÃO PERIÓDICA DA ÁREA PÚBLICA ONDE SE SITUA A BALANÇA MUNICIPAL</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/ind_2023105.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/ind_2023105.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO ÀS EMPRESAS DE TRANSPORTE PÚBLICO, QUE FIXEM UM PONTO PARA EMBARQUE E DESEMBARQUE NA RUA DOS EXPEDICIONÁRIOS, PRÓXIMO AO Nº 300</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/ind_2023106.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/ind_2023106.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXA AMARELA “PROIBIDO ESTACIONAR” EM UM DOS SENTIDOS DA RUA CAMPOS SALES, NA QUADRA ENTRE AS RUAS RICARDO DUZZI E SÃO BENTO, NO CENTRO</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/ind_2023107.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/ind_2023107.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA FISCALIZAÇÃO DE TRÂNSITO NA RUA RICARDO DUZZI, NO TRECHO COMPREENDIDO ENTRE AS RUAS TIRADENTES E CAMPOS SALES, EM ESPECIAL PARA COIBIR A PRÁTICA DE ESTACIONAMENTO IRREGULAR EM FAIXA AMARELA NO PERÍODO NOTURNO</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/ind_2023108.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/ind_2023108.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA EROSÃO LOCALIZADA NA RUA MADALENA PEREIRA GOMES DE CAMPOS, PRÓXIMO AO NÚMERO 132, NO PARQUE RESIDENCIAL ITAMARATY</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/ind_2023109.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/ind_2023109.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JOSÉ AMARO RODRIGUES, NA ALTURA DO Nº 300, NO BAIRRO DESMEMBRAMENTO JOSÉ CAPELLO</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/ind_2023110.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/ind_2023110.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SEJA CONTATADA A EMPRESA NEONERGIA, COM VISTAS À POSSIBILIDADE DE ADESÃO AO EDITAL EKT 001/2023, PARA BUSCAR A INSERÇÃO DE ARTUR NOGUEIRA NO PROJETO DA ELEKTRO DE INSTALAÇÃO DE LUMINÁRIAS DE LED EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/ind_2023111.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/ind_2023111.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AS PROVIDÊNCIAS LEGAIS COM A FINALIDADE DE QUE SEJA OUTORGADA A LAVRATURA DA ESCRITURA DEFINITIVA À “APAE” DA ÁREA DESIGNADA “C”, NO PARQUE RESIDENCIAL HUMBERTO ROSSETTI, OBJETO DA LEI Nº. 2310, DE 19 DE JUNHO DE 1995 E DA MATRÍCULA 109.767</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/ind_2023112.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/ind_2023112.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO VERIFIQUE A VIABILIDADE DE SE CONTRATAR GUARDAS MUNICIPAIS APOSENTADOS E/OU POLICIAIS CIVIS E MILITARES DA RESERVA PARA CUIDAREM DA SEGURANÇA DAS ESCOLAS EM PERÍODO INTEGRAL</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/ind_2023113.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/ind_2023113.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA AVENIDA QUINZE DE NOVEMBRO E DA RUA GAGLIANO FONTANA, PRÓXIMO AO Nº 1.968</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/ind_2023114.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/ind_2023114.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS BENEDITO FRANCISCO DE MORAES E GAGLIANO FONTANA, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/ind_2023115.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/ind_2023115.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA SINCLAIR ADÃO BOER, NA ALTURA DO Nº 448, NO JARDIM DOS IPÊS</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/ind_2023116.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/ind_2023116.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO PROVIDENCIE O FECHAMENTO, COM ALAMBRADO, DA CONTINUAÇÃO DA RUA JULIETA CAETANO DE MENEZES NO CRUZAMENTO COM A RUA JOSÉ APARECIDO NEVES E A COLOCAÇÃO DE PLACAS DE “PROIBIDO JOGAR LIXO NO LOCAL</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1843/ind_2023117.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1843/ind_2023117.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE CASCALHO E MANUTENÇÃO PERIÓDICA NA ALAMEDA 1 DO BAIRRO CHÁCARA SÃO JOÃO DAS PALMEIRAS</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1844/ind_2023118.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1844/ind_2023118.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PISTA DE CAMINHADA PARALELA À CICLOVIA QUE LIGA O CENTRO DA CIDADE À AVENIDA 15 DE NOVEMBRO, PASSANDO PELO CINTURÃO VERDE</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1845/ind_2023119.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1845/ind_2023119.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN QUE NOTIFIQUE ANTECIPADAMENTE OS MUNÍCIPES, DANDO-LHES UM PRAZO MÍNIMO DE 15(QUINZE) DIAS PARA REGULARIZAÇÃO DOS PAGAMENTOS, ANTES DE EFETIVAR O CORTE DO ABASTECIMENTO DE ÁGUA</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1846/ind_2023120.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1846/ind_2023120.pdf</t>
   </si>
   <si>
     <t>SOLICITA CASCALHAMENTO, PASSAR MÁQUINA E FAZER MANUTENÇÃO PERIÓDICA NAS ESTRADAS RURAIS DO BAIRRO RURAL PINHEIRINHO</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/ind_2023121.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/ind_2023121.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES NO TOCANTE À IMPLANTAÇÃO DE MAIOR SEGURANÇA NO TRÂNSITO DEFRONTE A ESCOLA ANGLO, ESPECIFICAMENTE NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1848/ind_2023122.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1848/ind_2023122.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES NO TOCANTE À IMPLANTAÇÃO DE MAIOR SEGURANÇA NO TRÂNSITO NAS IMEDIAÇÕES DA ESCOLA ESTADUAL FRANCISCO CARDONA, ESPECIFICAMENTE NOS HORÁROS DE ENTRADA E SAÍDA DOS ALUNOS</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1850/ind_2023123.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1850/ind_2023123.pdf</t>
   </si>
   <si>
     <t>INDICA A ABERTURA DE CHAMAMENTO PÚBLICO PARA AS EMPRESAS COM O RAMO DE PLACAS INDICATIVAS E SINALIZAÇÃO EM GERAL, PARA ADESÃO AO PROGRAMA DE DOAÇÃO DE PLACAS OBJETO DA LEI Nº. 2731/2004</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1851/ind_2023124.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1851/ind_2023124.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DE UMA SEDE PARA O AJA – ASSOCIAÇÃO JOVEM APRENDIZ</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1852/ind_2023125.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1852/ind_2023125.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JACOB STEIN, EM TODA SUA EXTENSÃO, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1854/ind_2023126.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1854/ind_2023126.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA DADA PUBLICIDADE DA DESTINAÇÃO DE RECURSOS DE MULTAS DE TRÂNSITO</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1855/ind_2023127.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1855/ind_2023127.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLEMENTAÇÃO DO SISTEMA DE PAGAMENTO DE DIÁRIAS PARA OS MOTORISTAS DA REDE MUNICIPAL DE SAÚDE, EM ESPECIAL, PARA O SERVIÇO DE ATENDIMENTO DE EMERGÊNCIA 192</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1856/ind_2023128.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1856/ind_2023128.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE EQUIPAMENTOS DE DETECÇÃO DE METAIS NAS UNIDADES MUNICIPAIS DE ENSINO</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1857/ind_2023129.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1857/ind_2023129.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA EROSÃO LOCALIZADA NA RODOVIA DOS AGRICULTORES E CONSERTO DO ASFALTO, EM TRECHO SITUADO LOGO APÓS O BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1865/ind_2023130.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1865/ind_2023130.pdf</t>
   </si>
   <si>
     <t>INDICA A CESSÃO DE USO OU A DOAÇÃO DE ÁREA PÚBLICA AO TJSP – TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO PARA A CONSTRUÇÃO E INSTALAÇÃO DE UM PRÉDIO PARA ABRIGAR O FORUM DIGITAL DISTRITAL</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1866/ind_2023131.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1866/ind_2023131.pdf</t>
   </si>
   <si>
     <t>INDICA A RECONSTRUÇÃO OU RECUPERAÇÃO DA CANALETA DE ÁGUAS PLUVIAIS NA RUA VEREADOR LUCIANO ANTONIO CARMONA, NO CRUZAMENTO COM A RUA ADELINO FERNANDES NO JARDIM EUROPA 2</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1867/ind_2023132.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1867/ind_2023132.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS JOAQUIM MARIA MATHEUS E JOÃO CARRARI, NO PARQUE RESIDENCIAL HUMBERTO ROSSETTI</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1868/ind_2023133.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1868/ind_2023133.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS MADALENA PEREIRA GOMES DE CAMPOS E VEREADOR ARMANDO TAGLIARI, NO JARDIM DE COLORES</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1869/ind_2023134.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1869/ind_2023134.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO OFEREÇA PALESTRAS SOBRE SEGURANÇA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1870/ind_2023135.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1870/ind_2023135.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM NOVO VELÓRIO MUNICIPAL NA ÁREA INSTITUCIONAL DO BAIRRO CIDADE JARDIM E A DEMOLIÇÃO DO ATUAL VELÓRIO PARA AMPLIAÇÃO DA ÁREA DO CEMITÉRIO</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1871/ind_2023136.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1871/ind_2023136.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM CENTRO DE PEDIATRIA AO LADO DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/ind_2023137.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/ind_2023137.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA PÚBLICA, COM INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, CALÇAMENTO, COLOCAÇÃO DE BANCOS, POÇO ARTESIANO, BRINQUEDOS DE PLAYGROUND E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS JOÃO MACHADO, ELVIRA VICENSOTTI E ANTÔNIO ARRIVABENE, NO JARDIM BELA VISTA II</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/ind_2023138.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/ind_2023138.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE PROJETO DE LEI COMPLEMENTAR, PARA ALTERAR A LEI COMPLEMENTAR Nº 411/2005, QUE TRATA DA REVISÃO GERAL ANUAL DO FUNCIONALISMO, PARA ADEQUAÇÃO DA NORMA AOS RECENTES APONTAMENTO DO TRIBUNAL DE CONTAS</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1874/ind_2023139.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1874/ind_2023139.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ANTÔNIO PELÓIA, NA EM TODA A SUA EXTENSÃO, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1875/ind_2023140.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1875/ind_2023140.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ORESTES GUISSO, NA EM TODA A SUA EXTENSÃO, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_2023141.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_2023141.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA BRUNO CARLSTRON, NA ALTURA DO Nº 320, NO JARDIM SACILOTTO I</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/ind_2023142.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/ind_2023142.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA AVENIDA SANTOS DUMONT COM A RUA CONSTÁBILE ROMANO</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/ind_2023143.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/ind_2023143.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA ÁREA VERDE LOCALIZADA NA RUA ARNALDO CAETANO, AO LADO DO MINI-CAMPO, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_2023144.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_2023144.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERA DE MONITORAMENTO, PREFERENCIALMENTE DO MODELO “360 GRAUS” NA RUA ARNALDO CAETANO, NO CRUZAMENTO COM A RUA BELMIRO ARRIVABENE, NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/ind_2023145.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/ind_2023145.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO VERTICAL DE PARE NA RUA RAUL GROSSO, NO CRUZAMENTO COM A RUA ANTÔNIO MATHEUS, NO JARDIM EUROPA</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/ind_2023146.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/ind_2023146.pdf</t>
   </si>
   <si>
     <t>SOLICITA A QUE O PODER EXECUTIVO FIRME MAIS PARCERIAS COM CLÍNICAS PSIQUIÁTRICAS</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/ind_2023147.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/ind_2023147.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO JARDIM DO LAGO</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/ind_2023148.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/ind_2023148.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS JOSÉ AMARO RODRIGUES FILHO E RUA VEREADOR JÚLIO DE FAVERI, PRÓXIMO AO Nº 460</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/ind_2023149.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/ind_2023149.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ROSA ARRIVABENE RODRIGUES, NA ALTURA DO Nº 260, NO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/ind_2023150.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/ind_2023150.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA ÁREA VERDE LOCALIZADA AO LADO DO PSF DO JARDIM DO LAGO, NA RUA LUIZ ROSSETTI</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/ind_2023151.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/ind_2023151.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA NOVA REPRESA PARA CAPTAÇÃO E RESERVA DE ÁGUAS DAS CHUVAS ENTRE O RESIDENCIAL SANTA RITA DE CÁSSIA E O RESIDENCIAL MÁRIO DE FAVERI</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/ind_2023152.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/ind_2023152.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE PLACAS INDICATIVAS NAS VANS E ÔNIBUS COM A INSCRIÇÃO “UNICAMP” NOS VEÍCULOS QUE FAZEM O TRANSPORTE DE PACIENTES PARA ESTE HOSPITAL</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1894/ind_2023153.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1894/ind_2023153.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE A ROTA DO ÔNIBUS CATRACA LIVRE SEJA ESTENDIDA ATÉ OS BAIRROS CONQUISTA I, II E III ATÉ A EMPRESA TOYOTA EMPILHADEIRAS</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/ind_2023154.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/ind_2023154.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO DO ESPAÇO DA FEIRA LIVRE DE DOMINGO</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_2023155.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_2023155.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERA DE MONITORAMENTO, EM FRENTE À ÁREA VERDE LOCALIZADA NA RUA JOÃO LUIZ MACHADO, NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1897/ind_2023156.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1897/ind_2023156.pdf</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO E REVITALIZAÇÃO DA PRAÇA MUNICIPAL DEPUTADO ESTADUAL DR. DECIO DE QUEIROZ TELLES LOCALIZADA NA ENTRADA DA CIDADE</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1898/ind_2023157.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1898/ind_2023157.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO TOME AS DEVIDAS PROVIDÊNCIAS PARA GARANTIR O BOM FUNCIONAMENTO DO CARTÃO ALIMENTAÇÃO PARA UTILIZAÇÃO DOS SERVIDORES PÚBLICOS EM ESTABELECIMENTOS COMERCIAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/ind_2023158.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/ind_2023158.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE TUBULAÇÃO NO BAIRRO PARQUE RESIDENCIAL MARTINELLI, PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/ind_2023159.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/ind_2023159.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS E PESSOAS COM DEFICIÊNCIA NA AV. DR. FERNANDO ARENS JUNIOR, EM FRENTE AO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/ind_2023160.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/ind_2023160.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONSTRUÇÃO DA CANALETA DE ÁGUAS PLUVIAIS LOCALIZADA NO CRUZAMENTO DAS RUAS PROF. ICÍLIO DANTAS DE VASCONCELOS E ALBERTINO STOCCO NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1910/ind_2023161.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1910/ind_2023161.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA PROF. ICÍLIO DANTAS DE VASCONCELOS, NO TRECHO COMPREENDIDO ENTRE AS RUAS RICARDO TAGLIARI E ALBERTINO STOCCO NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/ind_2023162.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/ind_2023162.pdf</t>
   </si>
   <si>
     <t>“SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA DEPUTADO ULYSSES GUIMARÃES, EM TODA A EXTENSÃO, NO BAIRRO JARDIM CONSERVANI</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/ind_2023163.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/ind_2023163.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS CRECHES E EMEIS TENHAM SEUS HORÁRIOS DE ABERTURA DOS PORTÕES ÀS 06:00 (SEIS HORAS DA MANHÃ)”</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_2023164.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_2023164.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇADAS NO ENTORNO DA CRECHE DO CAIC, LOCALIZADA NA RUA JOSÉ APARECIDO NEVES</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/ind_2023165.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/ind_2023165.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO DISPONIBILIZE AULAS DE PILATES NA PRAÇA CEUS</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1920/ind_2023166.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1920/ind_2023166.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO DA RUA DOUTOR ADHEMAR DE BARROS, EM TODA A EXTENSÃO</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1927/ind_2023167.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1927/ind_2023167.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE CADEIRAS DE RODAS, ANDADORES E MULETAS PARA A ÁREA DE ASSISTÊNCIA SOCIAL COM O OBJETIVO DE EMPRÉSTIMO AOS CIDADÃOS QUANDO DA NECESSIDADE DESTES EQUIPAMENTOS</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1928/ind_2023168.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1928/ind_2023168.pdf</t>
   </si>
   <si>
     <t>INDICA A CESSÃO DE USO OU A DOAÇÃO DE ÁREA PÚBLICA A POLICIA MILITAR PARA A CONSTRUÇÃO E INSTALAÇÃO DE UMA BASE PRÓPRIA OBJETIVANDO ABRIGAR O BATALHÃO DA PM EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1929/ind_2023169.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1929/ind_2023169.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI COMPLEMENTAR QUE DISPONHA SOBRE ISENÇÃO DE IPTU PARA OS PROPRIETÁRIOS DE IMÓVEIS LOCALIZADOS NO BAIRRO SANTA RITA, ATÉ QUE O LOTEAMENTO SEJA LIBERADO PARA CONSTRUÇÃO</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1930/ind_2023170.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1930/ind_2023170.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONSTRUÇÃO DA CANALETA DE ÁGUAS PLUVIAIS LOCALIZADA NO CRUZAMENTO DAS RUAS ARISTIDES CABRINO E RUA HERMÍNIO BERTON, NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1931/ind_2023171.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1931/ind_2023171.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONSTRUÇÃO DA CANALETA DE ÁGUAS PLUVIAIS LOCALIZADA NO CRUZAMENTO DAS RUAS ARISTIDES CABRINO E RUA VITALINA CRIVELARO CARRARI, NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1932/ind_2023172.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1932/ind_2023172.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA ALAMEDA ÉLCIO GERALDO SIA, NAS PROXIMIDADES DO Nº 351, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1933/ind_2023173.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1933/ind_2023173.pdf</t>
   </si>
   <si>
     <t>SOLICITA COSTRUÇÃO DE CERCA PARA ISOLAR A ÁREA VERDE LOCALIZADA NA RUA JOSÉ GUIDOTTI, NO TRECHO COMPREENDIDO ENTRE AS RUAS NOSSA SENHORA DAS DORES E BRUNO CARLSTRON, NO JARDIM ARRIVABENE III</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1934/ind_2023174.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1934/ind_2023174.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLEMENTAÇÃO DE OPERAÇÃO URBANA CONSORCIADA, PARA IMPLANTAÇÃO/CONSTRUÇÃO DE UM NOVO CEMITÉRIO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1935/ind_2023175.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1935/ind_2023175.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO MUNICIPAL INCLUA NO CALENDÁRIO DE EVENTOS A REALIZAÇÃO DA SEMANA ESCOLAR DE PREVENÇÃO E COMBATE À VIOLÊNCIA CONTRA A MULHER</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1936/ind_2023176.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1936/ind_2023176.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM NOTIFICADOS PROPRIETÁRIOS DE IMÓVEIS NO BAIRRO VILLA NOGUEIRA, PARA NÃO UTILIZAREM ESPAÇO DE ÁREA VERDE PARA DEPOSITAREM MATERIAIS OU ENTULHOS</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1937/ind_2023177.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1937/ind_2023177.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E RETIRADA DE ENTULHOS EM TODA A ÁREA VERDE LOCALIZADA ENTRE AS ALAMEDAS ÉLCIO GERALDO SIA E ANTÔNIO DE FAVERI NETO, NO RESIDENCIAL VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1939/ind_2023178.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1939/ind_2023178.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE NÃO EFETUE A DEMOLIÇÃO DO ATUAL VELÓRIO PARA AMPLIAÇÃO DA ÁREA DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_2023179.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_2023179.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM PORTAL NA ENTRADA DA CIDADE COM OBJETIVO FUTURO DE ENTRARMOS NA ROTA TURÍSTICA DESTACANDO NOSSO MUNICÍPIO ATRAINDO TURISTAS E CONTRIBUINDO COM O COMÉRCIO LOCAL</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1949/ind_2023180.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1949/ind_2023180.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA E RECUPERAÇÃO DAS DUAS CANCHAS DE BOCHA EXISTENTES NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI AO LADO DA SEDE DA TERCEIRA IDADE – GRUPO VIDA NOVA</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1951/ind_2023181.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1951/ind_2023181.pdf</t>
   </si>
   <si>
     <t>INDICA A PODA DAS ÁRVORES EXISTENTES NO CANTEIRO CENTRAL DA AVENIDA LUIZ SPADARO CROPANISE NO JARDIM AMARO</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1953/ind_2023182.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1953/ind_2023182.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO ASFALTO E OPERAÇÃO TAPA-BURACOS NA RUA JOÃO PULZ, NO TRECHO COMPREENDIDO ENTRE AS RUAS NOSSA SENHORA DAS DORES E 1º DE JANEIRO</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/ind_2023183.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/ind_2023183.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO OU COLOCAÇÃO DE RASPAS DE ASFALTO NAS RUAS INTERNAS DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/ind_2023184.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/ind_2023184.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DE TRECHO DO RUA JOÃO MENDES, AO LADO DO BALNEÁRIO MUNICIPAL GUILHERME CARLINI, NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/ind_2023185.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/ind_2023185.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE PROJETO DE LEI, PARA ALTERAR A LEI ORDINÁRIA Nº 3.105/2013, DE MODO A FIXAR AS PENALIDADES DA MESMA EM UFESP</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/ind_2023186.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/ind_2023186.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA ROTATÓRIA CENTRAL ENTRE AS ALAMEDAS ÉLCIO GERALDO SIA E ANTÔNIO DE FÁVERI NETO, NO BAIRRO VILA NOGUEIRA</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/ind_2023187.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/ind_2023187.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE LIXEIRAS NAS UNIDADES DE SAÚDE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/ind_2023188.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/ind_2023188.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRINQUEDOS DE PLAYGROUND AO LADO DO PSF DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/ind_2023189.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/ind_2023189.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE CICLOVIA NA RUA ARARAS, NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/ind_2023190.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/ind_2023190.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA DELFINA QUEIROZ DA SILVA BARROS, PRÓXIMO AO Nº 179, NO BAIRRO EGYDIO TAGLIARI</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/ind_2023191.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/ind_2023191.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA AVENIDA SANTOS DUMONT, NO LADO OPOSTO AO NÚMERO 1.194, NO SENTIDO BAIRRO/CENTRO</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/ind_2023192.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/ind_2023192.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE VEÍCULO PARA USO EXCLUSIVO NO ATENDIMENTO MÉDICO DOMICILIAR DE FISIOTERAPIA</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/ind_2023193.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/ind_2023193.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DUPLICAÇÃO DA CONTINUAÇÃO DA AVENIDA ANTÔNIO SIA, NO TRECHO COMPREENDIDO ENTRE OS BAIRROS JARDIM CAROLINA E NOSSO SONHO</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/ind_2023194.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/ind_2023194.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA PERFURAÇÃO DE NOVO POÇO ARTESIANO NO LOTEAMENTO MORADA DO SOL</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/ind_2023195.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/ind_2023195.pdf</t>
   </si>
   <si>
     <t>SOLICITA REINSTALAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA NO POSTE F 0937, LOCALIZADO NA RUA DUQUE DE CAXIAS, PRÓXIMO AO Nº 1.730, NO CENTRO</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/ind_2023196.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/ind_2023196.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA CONCHAL, PRÓXIMO AO Nº 503, NO BAIRRO JD. BLUMENAU</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_2023197.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_2023197.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONSTRUÇÃO DO PONTO DE ÔNIBUS COM RECOLOCAÇÃO DO ABRIGO/COBERTURA, LOCALIZADO NA RUA 15 DE NOVEMBRO, NA ALTURA DO Nº 1.017, EM FRENTE À FARMÁCIA DO CARLINHOS</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/ind_2023198.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/ind_2023198.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA COM SISTEMA DE RECONHECIMENTO FACIAL</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_2023199.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_2023199.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E MANUTENÇÃO PERIÓDICA NO CAMPO DE FUTEBOL LOCALIZADO NO FINAL DA RUA SÃO PAULO, NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_2023200.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_2023200.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE CAÇAMBA DE LIXO NO FINAL DA RUA SUMARÉ, NO JARDIM BLUMENAU, PARA MELHOR ATENDER À DEMANDA DO LOCAL</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/ind_2023201.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/ind_2023201.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER, PARA QUE SEJA VIABILIZADA A CONSTRUÇÃO DE UM VIADUTO NA RODOVIA PROFESSOR ZEFERINO VAZ – SP 332, NA ALTURA DO KM 153</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/ind_2023202.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/ind_2023202.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO ENVIE PROJETO DE LEI, PARA ALTERAR O PARÁGRAFO 3º DO ARTIGO 4º DA LEI ORDINÁRIA MUNICIPAL Nº 3.557/2021, DE MODO A FIXAR AS PENALIDADES DA MESMA EM UFESP</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_2023203.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_2023203.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ADEQUE A COMPETÊNCIA DA CIPA (COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTES) NO MUNICÍPIO PARA INCLUIR PREVENÇÃO E COMBATE AO ASSÉDIO CONFORME DETERMINAÇÃO LEGAL MEDIANTE O ARTIGO 23 DA LEI FEDERAL 14.457 DE 21/09/2022</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/ind_2023204.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/ind_2023204.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ALTERE A REDAÇÃO DA LEI ORDINÁRIA MUNICIPAL Nº 3.040 DE 16 DE AGOSTO DE 2011 E INSTITUA NO MUNICÍPIO DE ARTUR NOGUEIRA O “DIA DO CASAMENTO COMUNITÁRIO</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/ind_2023205.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/ind_2023205.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTAR O POLICIAMENTO COM AGENTES MUNICIPAIS NOS ENTORNOS E VIAS DE ACESSO DO JARDIM ARRIVABENE III  E DO DESMEMBRAMENTO JARDIM JOSÉ CAPELO PARA INIBIR A AÇÃO DE DESCARTE DE LIXO E ENTULHOS NO LOCAL</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1996/ind_2023206.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1996/ind_2023206.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DA SAÚDE, DETERMINE AOS PROFISSIONAIS MÉDICOS QUE AS RECEITAS DE MEDICAMENTOS CONTENHAM A INDICAÇÃO DO PRINCÍPIO ATIVO, DE MODO QUE OS MUNÍCIPES POSSAM OBTER MEDICAMENTOS GENÉRICOS COM A RECEITA</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1997/ind_2023207.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1997/ind_2023207.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE FISCAIS DE POSTURA</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1998/ind_2023208.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1998/ind_2023208.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO CONSTRUA A TERCEIRA FAIXA NA VICINAL ARTUR NOGUEIRA-LIMEIRA (RODOVIA JOSÉ SANTA ROSA), EM TODO O TRECHO LOCALIZADO EM SEU TERRITÓRIO</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/ind_2023209.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/ind_2023209.pdf</t>
   </si>
   <si>
     <t>SOLICITA CUIDADORES PARA ALUNOS PORTADORES DE DEFICIÊNCIA NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/ind_2023210.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/ind_2023210.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO IMPLANTE NO MUNICÍPIO DENTISTA COM ESPECIALIDADE EM AUTISMO PARA OS MUNÍCIPES</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/ind_2023211.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/ind_2023211.pdf</t>
   </si>
   <si>
     <t>SOLICITA PULVERIZAÇÃO COM PRODUTOS CARRAPATICIDAS NA ÁREA DE LAZER PREFEITO EDERALDO ROSSETTI - LAGOA DOS PÁSSAROS, ESPECIALMENTE NAS IMEDIAÇÕES ONDE FICAM AS CAPIVARAS</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/ind_2023212.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/ind_2023212.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE VEÍCULOS DO TIPO UTILITÁRIO PARA TRANSPORTE DE CIDADÃOS/PACIENTES QUE NECESSITAM DE LOCOMOÇÃO PARA ATENDIMENTO MÉDICO E EXAMES EM OUTRAS LOCALIDADES</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/ind_2023213.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/ind_2023213.pdf</t>
   </si>
   <si>
     <t>INDICA A RECOMPOSIÇÃO E RECONSTRUÇÃO DA PRAÇA GOVERNADOR PROFESSOR LUCAS NOGUEIRA GARCEZ LOCALIZADA NA AVENIDA DOUTOR FERNANDO ARENS JUNIOR, ESQUINA COM A RUA ADEMAR DE BARROS NO CENTRO, EM SEU LOCAL ORIGINAL, COM SUAS CARACTERÍSTICAS ORIGINAIS</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/ind_2023214.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/ind_2023214.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CAMPO DE BOCHA E JOGO DE MALHA NA “PRAÇA DO MESQUITA”, LOCALIZADA EM FRENTE À ESTAÇÃO DE TRATAMENTO DE ESGOTO DO JARDIM CAROLINA</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/ind_2023215.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/ind_2023215.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CERCA COM GRADES OU ALAMBRADOS EM TODO O ENTORNO DA LAGOA DOS PÁSSAROS, COM A CONSTRUÇÃO DE UMA PORTARIA PARA CONTROLE DE ACESSO</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/ind_2023216.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/ind_2023216.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO ASFALTO E OPERAÇÃO TAPA-BURACOS NA RUA ARARAS NO JARDIM BLUMENAU EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/ind_2023217.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/ind_2023217.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FAÇA UM MUTIRÃO PARA ATENDIMENTO COM MÉDICO ENDOCRINOLOGISTA</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/ind_2023218.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/ind_2023218.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CENTRO DE ESPECIALIDADES SEJA TRANSFERIDO PARA O ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/ind_2023219.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/ind_2023219.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE CAMPANHA PREVENTIVA E ORIENTATIVA SOBRE A PROLIFERAÇÃO DE ESCORPIÕES NO PERÍODO DE AGOSTO E SETEMBRO</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/ind_2023220.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/ind_2023220.pdf</t>
   </si>
   <si>
     <t>“INDICA A CONTRATAÇÃO DE MAIS PROFESSORES DE MÚSICA POR MEIO DA MODALIDADE DE CHAMAMENTO PÚBLICO PARA REFORÇO DO PROJETO RETRETA VISANDO A ATUAÇÃO NA ESCOLA E PARA OS MORADORES DO BAIRRO NOSSO SONHO (CASINHAS)”</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/ind_2023221.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/ind_2023221.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIBERAÇÃO DE CONTAGEM DE TEMPO DE SERVIÇO PRESTADO ENTRE O PERÍODO DE 28/05/2020 E 31/12/2021, PARA FINS DE CONCESSÃO DE ADICIONAIS, LICENÇA PRÊMIO E SEXTA PARTE, QUE HAVIA SIDO SUSPENSO PELA LEI COMPLEMENTAR Nº. 173/2020, EM FACE DA PANDEMIA</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE PROJETO DE LEI COMPLEMENTAR, PARA ALTERAR A LEI COMPLEMENTAR Nº 700/2023, DE MODO A CONTEMPLAR SERVIDORAS COM LICENÇA GESTANTE</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE SINALIZAÇÃO VERTICAL NA RODOVIA DOS AGRICULTORES, INDICANDO POSSÍVEL PRESENÇA DE ANIMAIS SILVESTRES NA PISTA</t>
   </si>
   <si>
     <t>2054</t>
   </si>
@@ -2835,831 +2835,831 @@
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO AO GOVERNO DO ESTADO DE SÃO PAULO PARA CONSTRUÇÃO DE CASAS DO PROGRAMA CASA SÃO PAULO MORADIA POPULAR EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA PRAÇA LOCALIZADA ENTRE A AVENIDA SANTO AMARO E A RUA JACOB STEIN, NO BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/ind_2023232.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/ind_2023232.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM LOCAL ESPECÍFICO PARA A GUARDA E CONSERVAÇÃO DOS INTRUMENTOS DO BLOCO DA VACA – INSTITUINDO O MEMORIAL DA VACA</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/ind_2023233.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/ind_2023233.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE RECIPIENTES APROPRIADOS PARA OS DESCARTES E COLETA DE PRODUTOS E RESÍDUOS DESCARTÁVEIS</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/ind_2023234.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/ind_2023234.pdf</t>
   </si>
   <si>
     <t>INDICA A RETIRADA TOTAL DOS DETRITOS DEPOSITADOS NO LIXÃO EXISTENTE NOS FUNDOS DA GARAGEM MUNICIPAL E DA AIDAN PROIBINDO NOVOS DESCARTES IRREGULARES</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/ind_2023235.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/ind_2023235.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DO PROGRAMA "POR UMA INFÂNCIA SEM RACISMO", NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/ind_2023236.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/ind_2023236.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERCESSÃO DO PODER EXECUTIVO JUNTO AO CARTÓRIO ELEITORAL VISANDO A CRIAÇÃO DE UMA SEÇÃO ELEITORAL NO BAIRRINHO</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/ind_2023237.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/ind_2023237.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E REABERTURA DO POÇO ARTESIANO DO BAIRRO NOSSO CHÃO</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/ind_2023238.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/ind_2023238.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS JOSÉ AMARO RODRIGUES E DÁRIO CUSTÓDIO DOS SANTOS, NO BAIRRO JARDIM CONSERVANI</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/ind_2023239.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/ind_2023239.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS ÂNGELO SETIM E PROF. LUIZ CARLOS CANELLAS, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/ind_2023240.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/ind_2023240.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM BANHEIRO ADAPTADO NA CRECHE SÃO FRANCISCO</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/ind_2023241.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/ind_2023241.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BANCOS NO ENTORNO DO PLAYGROUND LOCALIZADO NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/ind_2023242.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/ind_2023242.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE PROJETO QUE INSTITUA O SERVIÇO DE RECEBIMENTO DE DENÚNCIAS DE VIOLAÇÕES DE DIREITOS DOS IDOSOS EM ÂMBITO MUNICIPAL</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_2023243.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_2023243.pdf</t>
   </si>
   <si>
     <t>SOLICITA À ARTESP A POSSIBILIDADE DE RETIRADA DO GUARDRAIL EXISTENTE DEFRONTE AO ESTABELECIMENTO COMERCIAL EXISTENTE NO BAIRRO BAIRRINHO</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/ind_2023244.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/ind_2023244.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PLACAS INDICATIVAS COM RESERVAS DE VAGAS PARA IDOSOS E DEFICIENTES NA RUA 15 DE NOVEMBRO DEFRONTE A PREFEITURA MUNICIPAL E O POSTO DE SAÚDE ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/ind_2023245.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/ind_2023245.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTE DO VALOR MENSAL DO CARTÃO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS PARA O VALOR DE R$ 400 (QUATROCENTOS REAIS) E QUE O BENEFÍCIO SEJA EXTENDIDO PARA OS SERVIDORES ATÉ A FAIXA DA REFERÊNCIA 52</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/ind_2023246.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/ind_2023246.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA SUBVENÇÃO DA AIDAN – ASSISTÊNCIA AOS IDOSOS DESAMPARADOS DE ARTUR NOGUEIRA PARA O VALOR DE 40 (QUARENTA) SALÁRIOS MÍNIMOS</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/ind_2023247.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/ind_2023247.pdf</t>
   </si>
   <si>
     <t>SOLICITA À EMTU – EMPRESA METROPOLITANA DE TRANSPORTES URBANOS DE SÃO PAULO ALTERAÇÃO NO ITINERÁRIO DOS ÔNIBUS PARA QUE AO CHEGAREM EM ARTUR NOGUEIRA, OS ÔNIBUS ENTREM NA CIDADE PELA VIA DUQUE DE CAXIAS E NÃO HAJA A PARADA NA RODOVIA ZEFERINO VAZ AO LADO DA PASSARELA</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/ind_2023248.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/ind_2023248.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO IMPLEMENTE O PROJETO FORÇA PATRIOTA ESTUDANTIL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, PROJETO DISCIPLINAR COM ÊNFASE EM PRIMEIROS SOCORROS</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/ind_2023249.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/ind_2023249.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E PINTURA DAS LOMBADAS EXISTENTES NA RUA PROF. MAGDALENA SANSSEVERINO GROSSO, NO TRECHO LOCALIZADO NOS BAIRROS JARDIM REZEK, REZEK II E DESMEMBRAMENTO STOCCO</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/ind_2023250.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/ind_2023250.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E RETIRADA DE ENTULHOS DA ÁREA VERDE LOCALIZADA ENTRE AS RUAS BENEDITO FERREIRA E RICARDO MACEDO MORENO, NO JARDIM CONQUISTA II</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/ind_2023251.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/ind_2023251.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO AO GOVERNO ESTADUAL DE SÃO PAULO PARA QUE SEJA IMPLANTADO NO NOSSO MUNICÍPIO O PROGRAMA "RECOMEÇO"</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/ind_2023252.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/ind_2023252.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA PONTE NA RUA LUIZ AMARO RODRIGUES FILHO, QUE LIGA OS BAIRROS JARDIM SACILOTTO I E II</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/ind_2023253.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/ind_2023253.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO O CONSERTO OU A SUBSTITUIÇÃO DA GRADE DA GALERIA DE ÁGUAS PLUVIAIS, LOCALIZADA NA RUA ÂNGELO TEBALDI, PRÓXIMO AO CRUZAMENTO COM A RUA BRUNO CARLSTRON, JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/ind_2023254.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/ind_2023254.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS JÚLIO CAETANO E JOÃO CARRARI, NO BAIRRO JARDIM IDA SIA</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/ind_2023255.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/ind_2023255.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA VIA MARGINAL, NO PARQUE DOS IPÊS</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/ind_2023256.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/ind_2023256.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA PROF. CARVALHO PINTO, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/ind_2023257.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/ind_2023257.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS NO ENTORNO DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/ind_2023258.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/ind_2023258.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES E LIMPEZA NO CANTEIRO CENTRAL DA AVENIDA 15 DE NOVEMBRO, NAS PROXIMIDADES DO Nº 1790</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/ind_2023259.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/ind_2023259.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO VERTICAL DE PARE NAS RUAS DO BAIRRO JARDIM PARAÍSO, QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/ind_2023260.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/ind_2023260.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO VERTICAL DE PARE NAS RUAS DO BAIRRO JARDIM PLANALTO, QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/ind_2023261.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/ind_2023261.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS ANTÔNIO PEREZ JUNIOR E LUIZ CARLINI, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/ind_2023262.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/ind_2023262.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DO POSTO DA GUARDA CIVIL MUNICIPAL NA BASE DO CAIC</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA ENTRE MUNICÍPIO E O TERCEIRO SETOR, VISANDO A REALIZAÇÃO DE CAMPANHAS E PALESTRAS QUE TRATEM DE TEMAS TRANSVERSAIS NAS ESCOLAS MUNICIPAIS, TAIS COMO PREVENÇÃO AO USO DE DROGAS, SUICÍDIO, GRAVIDEZ PRECOCE, BULLYING, ENTRE OUTROS</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/ind_2023264.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/ind_2023264.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA NA SP 107, NA ALTURA DO KM 38, EM AMBOS OS LADOS DA RODOVIA</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/ind_2023265.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/ind_2023265.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO VERTICAL DE PARE NO ENTRONCAMENTO DA AVENIDA PROFª MAGDALENA SANSEVERINO GROSSO, RAUL GROSSO, SÃO BENTO E JORGE REZEK, NAS PROXIMIDADES DO CLUBE FLORESTA</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/ind_2023266.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/ind_2023266.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA ROMÃO DEL ÁLAMO, NO JARDIM PLANALTO, EM RUA DE MÃO ÚNICA</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/ind_2023267.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/ind_2023267.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO VERTICAL DE PARE NO CRUZAMENTO DAS RUAS SÃO JOSÉ E SÃO BENTO, NO JARDIM RICARDO DUZZI</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/ind_2023268.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/ind_2023268.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BANCOS DE CONCRETO NAS LATERAIS DA QUADRA DE AREIA AO LADO DA PISTA DE SKATE “HUGO DELGADO CALRSTRON"</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/ind_2023269.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/ind_2023269.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE QUE SEJA EFETUADO O REPLANTIO DAS ÁRVORES QUE FORAM CORTADAS NO CINTURÃO VERDE LOCALIZADO ENTRE AS RUAS ADHEMAR DE BARROS E DUQUE DE CAXIAS</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/ind_2023270.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/ind_2023270.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE, JUNTO À SECRETARIA DE EDUCAÇÃO, VIABILIZE A VISITA DE ESTUDANTES À EXPOFLORA, NO MUNICÍPIO DE HOLAMBRA</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/ind_2023271.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/ind_2023271.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA JOÃO BENEVIDES MONTOYA, NAS PROXIMIDADES DO Nº 204, NO BAIRRO JARDIM LEONOR</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/ind_2023272.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/ind_2023272.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS EDUARDO TEBAR E JOSÉ AMARO RODRIGUES, NO BAIRRO JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/ind_2023273.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/ind_2023273.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BICICLETÁRIO NA RUA SETE DE SETEMBRO, NA ALTURA DO Nº 1.595, NO CENTRO</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/ind_2023274.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/ind_2023274.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ENRICO GIOVANNI CHISTE (ANTIGA RUA 1), NAS PROXIMIDADES DO Nº 34, NO BAIRRO CHÁCARAS BENVENUTO</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/ind_2023275.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/ind_2023275.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS E PESSOAS COM DEFICIÊNCIA NA RUA 10 DE ABRIL, EM FRENTE AO POSTO DE ATENDIMENTO DO SAEAN</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/ind_2023276.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/ind_2023276.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO O CONSERTO OU A SUBSTITUIÇÃO DA GRADE DA GALERIA DE ÁGUAS PLUVIAIS, LOCALIZADA NA RUA ÂNGELO TEBALDI, PRÓXIMO AO CRUZAMENTO COM A AVENIDA SANTO AMARO, JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/ind_2023277.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/ind_2023277.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E PINTURA DAS LOMBADAS EXISTENTES NA RUA RICARDO TAGLIARI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/ind_2023278.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/ind_2023278.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE EDITE DECRETO NO SENTIDO DE REGULAMENTAR A UTILIZAÇÃO E CIRCULAÇÃO DE BICICLETAS ELÉTRICAS E MOTORIZADAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/ind_2023279.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/ind_2023279.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO AOS CORREIOS, PARA QUE AS RUAS DO BAIRRO CHÁCARAS BENVENUTO RECEBAM UM CÓDIGO DE ENDEREÇAMENTO POSTAL (CEP) PRÓPRIO</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/ind_2023280.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/ind_2023280.pdf</t>
   </si>
   <si>
     <t>INDICA A DOAÇÃO DE INSTRUMENTOS E EQUIPAMENTOS MUSICAIS DO PATRIMÔNIO PÚBLICO MUNICIPAL À CORPORAÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/ind_2023281.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/ind_2023281.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A ENTREGA DAS ESCRITURAS E RESPECTIVAS MATRÍCULAS DO REGISTRO, SEM CUSTOS, AOS PROPRIETÁRIOS DOS LOTES DE TERRENO DO PARQUE DOS TRABALHADORES OBJETO DO PROGRAMA MUNICIPAL DE HABITAÇÃO, LEI MUNICIPAL Nº. 1836/1990</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/ind_2023282.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/ind_2023282.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A ENTREGA DAS ESCRITURAS E RESPECTIVAS MATRÍCULAS DO REGISTRO, SEM CUSTOS, AOS PROPRIETÁRIOS DOS LOTES DE TERRENO DO  BAIRRO CORAÇÃO CRIANÇA, OBJETO DO PROGRAMA MUNICIPAL DE HABITAÇÃO</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/ind_2023283.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/ind_2023283.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXA AMARELA “PROIBIDO ESTACIONAR” NA AVENIDA SANTO AMARO, EM FRENTE AO Nº 1664, NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/ind_2023284.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/ind_2023284.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MAIS MÉDICOS FONOAUDIÓLOGOS PARA ATUAREM NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/ind_2023285.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/ind_2023285.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DAS RUAS ROBERTO BENTLIN, JORGE GNANN E JAIME XAVIER, LOCALIZADAS NO JARDIM NOVO TEMPO</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/ind_2023286.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/ind_2023286.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PISCINÃO ENTRE OS BAIRROS RESEK E JARDIM NOVO TEMPO PARA CONTENÇÃO DAS ÁGUAS PLUVIAIS</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/ind_2023287.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/ind_2023287.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROLONGAMENTO DA RUA JAIME XAVIER (VIA MARGINAL) ATÉ ENCONTRAR-SE COM A PRAÇA DELIMITADA PELAS RUAS JAPÃO E DUQUE DE CAXIAS, NO JARDIM RESEK</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/ind_2023288.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/ind_2023288.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI DISPONDO SOBRE A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO NOS BENS PÚBLICOS TOMBADOS COMO PATRIMÔNIO HISTÓRICO</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_2023289.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_2023289.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI DISPONDO SOBRE REALIZAÇÃO DE SORTEIO DE PRÊMIOS EM FAVOR DE CONTRIBUINTES ADIMPLENTES JUNTO AO SAEAN</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/ind_2023290.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/ind_2023290.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI DISPONDO SOBRE A PERMISSÃO DE USO DE ÁREA PÚBLICA QUE ESPECIFICA PARA A ‘APAE’ – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/ind_2023291.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/ind_2023291.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA NAS VAGAS DE ESTACIONAMENTO DE 45º NA RUA HUMBERTO ROSSETTI, NA QUADRA COMPREENDIDA ENTRE AS RUAS DEZ DE ABRIL E NOSSA SENHORA DAS DORES, NO JARDIM SANTA ROSA</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/ind_2023292.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/ind_2023292.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA DAS FAIXAS DE ESTACIONAMENTO NA RUA RICARDO DUZZI, NA QUADRA COMPREENDIDA ENTE AS RUAS CAMPOS SALES E TIRADENTES, NO CENTRO</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/ind_2023293.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/ind_2023293.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO O CONSERTO OU A SUBSTITUIÇÃO DA GRADE DA GALERIA DE ÁGUAS PLUVIAIS, LOCALIZADA NA RUA PRIMEIRO DE JANEIRO, EM FRENTE AO Nº 1.323, NO DESMEMBRAMENTO STOCCO</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/ind_2023294.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/ind_2023294.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, QUE A SECRETARIA DE SEGURANÇA E TRÂNSITO DISPONIBILIZE CURSO DE RECICLAGEM/FORMAÇÃO AOS AGENTES DE TRÂNSITO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/ind_2023295.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/ind_2023295.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE NOVOS UNIFORMES PARA OS AGENTES DE TRÂNSITO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/ind_2023296.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/ind_2023296.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA E A CONSTRUÇÃO DE BANCOS DE CIMENTO NA PRAÇA LOCALIZADA ENTRE AS RUAS CLÓVIS ROSSETTI E LINDOR ALVES DA SILVA, NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_2023297.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_2023297.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE DETERMINE QUE UM(A) TÉCNICO(A) DE ENFERMAGEM ACOMPANHE OS MOTORISTAS DURANTE O TRANSPORTE DE PACIENTES</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA PASSAGEM DE PEDESTRE ELEVADA EM FRENTE À PRAÇA CÉU, NA RUA RICARDO TAGLIARI, NO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE ADOTE PROVIDÊNCIAS NO SENTIDO DE INCLUSÃO DO MUNICÍPIO NO NOVO ‘PAC 2023’ DO GOVERNO FEDERAL, VISANDO O CADASTRAMENTO DE OBRAS NECESSÁRIAS PARA NOSSA CIDADE OU A CONQUISTA DE RECURSOS FINANCEIROS PARA A REALIZAÇÃO DE OBRAS DE INTERESSE DE NOSSA COMUNIDADE</t>
   </si>
   <si>
     <t>2183</t>
   </si>
@@ -3708,3567 +3708,3567 @@
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E RETIRADA DE ENTULHO NAS GALERIAS DE ÁGUAS PLUVIAIS LOCALIZADAS NA RUA MÁRIO DEL ÁLAMO, EM TODA SUA EXTENSÃO, NO PARQUE DOS IPÊS</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BEBEDOURO DE ÁGUA NA RÉPLICA DA ESTAÇÃO FERROVIÁRIA</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/ind_2023307.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/ind_2023307.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO URGENTE DE BOCA DE LOBO NA RUA FERNANDO SIA, Nº 144, NO BAIRRO JATOBÁ</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE PROJETO DE LEI QUE DISPONHA SOBRE A APRESENTAÇÃO DE ARTISTAS LOCAIS NA ABERTURA DE SHOWS MUSICAIS REALIZADOS NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/ind_2023309.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/ind_2023309.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CONSTRUÇÃO OU INSTALAÇÃO DE PISCINAS NAS DEPENDÊNCIAS DA PRAÇA CÉU, COM CONTRATAÇÃO DE SALVA VIDAS</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/ind_2023310.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/ind_2023310.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A REALIZAÇÃO DE OBRAS DE FECHAMENTO COM GRADIL OU OUTRO TIPO DE PROTEÇÃO AO REDOR DAS DEPENDÊNCIAS DA PRAÇA CÉU</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/ind_2023311.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/ind_2023311.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO EXCLUSIVAS PARA IDOSOS NA RUA RICARDO DUZZI, NA QUADRA COMPREENDIDA ENTE AS RUAS CAMPOS SALES E TIRADENTES, NO CENTRO</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/ind_2023312.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/ind_2023312.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DAS RUAS HUMBERTO ROSSETTI E RUA 10 DE ABRIL</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/ind_2023313.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/ind_2023313.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DA ÁRVORE LOCALIZADA NA RUA PEDRO DE MORAES, EM FRENTE AO Nº 362, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA PONTE DE MADEIRA SITO NA ANTIGA ESTRADA DE TERRA, NO BAIRRO BAIRRINHO, QUE LIGA À CIDADE DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/ind_2023315.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/ind_2023315.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MONUMENTO EM HOMENAGEM À BÍBLIA SAGRADA E À FÉ CRISTÃ, NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS ALBERTINO STOCCO E RICARDO TAGLIARI, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/ind_2023316.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/ind_2023316.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN O CONSERTO DO PAVIMENTO ASFÁLTICO, NA RUA JOÃO GAZOLA, EM FRENTE AOS Nº 224 E 528 B, JARDIM SACILOTTO II, LOCAL ONDE HOUVE REPARO DA REDE DE ESGOTO</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/ind_2023317.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/ind_2023317.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO DESIGNE UM PROFISSIONAL ENGENHEIRO OU FUNCIONÁRIO DA SECRETARIA DE OBRAS E ENGENHARIA PARA ACOMPANHAR A CONSTRUÇÃO DAS UNIDADES DE HABITAÇÃO POPULAR NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/ind_2023318.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/ind_2023318.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO NA ROTATÓRIA QUE DÁ ACESSO AO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/ind_2023319.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/ind_2023319.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO EFETUE O ALARGAMENTO DA AVENIDA FLORESTA NO TRECHO LOCALIZADO ENTRE OS CONDOMÍNIOS SÃO LUIZ E MANACÁS</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/ind_2023320.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/ind_2023320.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA AVENIDA FLORESTA, PRÓXIMO AO RESIDENCIAL DOS MANACÁS, NO FINAL DO TRECHO ASFALTADO, SENTIDO SÃO BENTO COM A PORTARIA DO CONDOMÍNIO</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/ind_2023321.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/ind_2023321.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE AGENTE DE TRÂNSITO DE 37 PARA 47</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/ind_2023322.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/ind_2023322.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE TÉCNICO DE ENFERMAGEM DE 32 PARA 43</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_2023323.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_2023323.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A IMPLANTAÇÃO DE PROJETO DE INCENTIVO À LEITURA, COM DISPONIBILIZAÇÃO DE BIBLIOTECA ITINERANTE QUE POSSA ATENDER DE FORMA DESCENTRALIZADA AOS BAIRROS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/ind_2023324.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/ind_2023324.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO ENVIE À CÂMARA MUNICIPAL PROJETO DE LEI QUE INSTITUA POLÍTICA DE TRANSPARÊNCIA NA COBRANÇA DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/ind_2023325.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/ind_2023325.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO E IMPLEMENTAÇÃO DO PROGRAMA POLOS DE CURATIVOS INSPIRADO NA BEM-SUCEDIDA INICIATIVA DA CIDADE DE SÃO PAULO, VISANDO OFERECER ATENDIMENTO ESPECIALIZADO E AVANÇADO A PACIENTES COM LESÕES CRÔNICAS DE DIFÍCIL CICATRIZAÇÃO</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/ind_2023326.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/ind_2023326.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INCLUA INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS – LIBRAS NOS EVENTOS PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/ind_2023327.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/ind_2023327.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA SÃO BENTO, PRÓXIMO AO Nº 701, NO CENTRO</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/ind_2023328.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/ind_2023328.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CONSTRUÇÃO E IMPLANTAÇÃO DE UM ÁREA DE LAZER COM MINI ZOOLÓGICO, NO BALNEÁRIO GUILHERME CARLINI</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/ind_2023329.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/ind_2023329.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CONSTRUÇÃO DE CALÇADA OU CALÇADÃO NO CANTEIRO CENTRAL DA RUA 15 DE NOVEMBRO NO TRECHO COMPREENDIDO ENTRE A RUA GERALDO CAETANO ATÉ O INÍCIO DO CALÇADÃO, EM FRENTE AO SEMÁFORO</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/ind_2023330.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/ind_2023330.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLEMENTAÇÃO DE UM SISTEMA DE ENTREGA DE MEDICAMENTOS POR MEIO DE UMA “FARMÁCIA POPULAR MÓVEL"</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/ind_2023331.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/ind_2023331.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCESSÃO DO RATEIO DAS SOBRAS DO FUNDEB AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO, REFERENTE AO EXERCÍCIO DE 2023, NOS TERMOS DA LEI FEDERAL Nº 14.113/2020</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/ind_2023332.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/ind_2023332.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CRIAÇÃO DE UMA FANFARRA PARA INCLUSÃO DAS PESSOAS DA TERCEIRA IDADE</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/ind_2023333.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/ind_2023333.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONCESSÃO DE AUMENTO REAL DE PELO MENOS 5% (CINCO POR CENTO) ACIMA DA INFLAÇÃO, AOS SERVIDORES PÚBLICOS MUNICIPAIS, COM VIGÊNCIA A PARTIR DE JANEIRO DE 2024</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/ind_2023334.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/ind_2023334.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE CONSULTÓRIO MÓVEL PARA AUFERIR A ACUIDADE VISUAL DOS ALUNOS DA REDE MUNICIPAL DE ENSINO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/ind_2023335.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/ind_2023335.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPINTURA DAS FAIXAS DE PEDESTRES NO CRUZAMENTO DAS RUAS MARECHAL FLORIANO PEIXOTO E DOS EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/ind_2023336.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/ind_2023336.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JOSÉ SIA, PRÓXIMO AOS NÚMEROS 64, 204, 240 E 278, NO BAIRRO PARQUE RESIDENCIAL ITAMARATY</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/ind_2023337.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/ind_2023337.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA DOS EXPEDICIONÁRIOS, NAS PROXIMIDADES DO N.º 597, NO CENTRO E DO N.º 1.022, NO JARDIM AMARO</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/ind_2023338.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/ind_2023338.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA MARIANO MARTINS, PRÓXIMO AO CRUZAMENTO COM A AVENIDA SANTO AMARO, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/ind_2023339.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/ind_2023339.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ERNESTO TAGLIARI, PRÓXIMO AO Nº 1033, NO JARDIM AMARO</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/ind_2023340.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/ind_2023340.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE AUXILIAR DE ENFERMAGEM DE 29 PARA 39</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/ind_2023341.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/ind_2023341.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLEMENTAÇÃO DE UM SISTEMA DE ENTREGA DE MEDICAMENTOS A DOMICÍLIO, POR MEIO DE VEÍCULO OU MOTOCICLETA, PARA PACIENTES IDOSOS E ACAMADOS</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/ind_2023342.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/ind_2023342.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN O CONSERTO DO PAVIMENTO ASFÁLTICO, NA RUA BELMIRO ARRIVABENE, EM FRENTE AO Nº 374, PQ. DOS IPÊS, LOCAL ONDE HOUVE REPARO PARA RELIGAÇÃO DE ÁGUA</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/ind_2023343.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/ind_2023343.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN O CONSERTO DO PAVIMENTO ASFÁLTICO, NA RUA ANTÔNIO DA CUNHA CLARO, EM FRENTE AO Nº 170, JARDIM SACILOTTO II, LOCAL ONDE HOUVE REPARO PARA RELIGAÇÃO DE ÁGUA</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/ind_2023344.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/ind_2023344.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN O CONSERTO DO PAVIMENTO ASFÁLTICO, NA RUA SINCLAIR ADÃO BOER, EM FRENTE AO Nº 258 A, PQ. DOS IPÊS, LOCAL ONDE HOUVE REPARO PARA RELIGAÇÃO DE ÁGUA</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/ind_2023345.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/ind_2023345.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA EM TODA A EXTENSÃO DAS CICLOVIAS LOCALIZADAS NAS RUAS ROSÁRIA MARIA NEVES E RAYMUNDO BERNI, NO JARDIM SACILOTTO I</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_2023346_retirada.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_2023346_retirada.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS CRECHES TENHAM FUNCIONAMENTO NORMAL DURANTE TODO O MÊS DE DEZEMBRO</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/ind_2023347.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/ind_2023347.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CAMINHÃO DO LIXO REALIZE A COLETA NA ESTRADA MUNICIPAL CONHECIDA COMO ALBERTO PORTUGUÊS, NO BAIRRO JD. LEONOR</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/ind_2023348.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/ind_2023348.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UMA FARMÁCIA POPULAR PARA ATENDIMENTO NA ZONA RURAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/ind_2023349.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/ind_2023349.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA FUNCIONAMENTO DO PSF RURAL NA ÁREA CENTRAL</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/ind_2023350.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/ind_2023350.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA FUNCIONAMENTO DO PSF DO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/ind_2023351.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/ind_2023351.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA FUNCIONAMENTO DO PSF DO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/ind_2023352.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/ind_2023352.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DOS SERVIÇOS DE PODA DAS ÁRVORES DA RUA DR. ADHEMAR DE BARROS NO LADO DO CINTURÃO VERDE, PRÓXIMO AO Nº 1831</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/ind_2023353.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/ind_2023353.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DA CAPA ASFALTICA DA RUA DEPUTADO ULYSSES GUIMARÃES, NO TRECHO ENTRE OS Nº 227 A 231 NO JARDIM CONSERVANI</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/ind_2023354.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/ind_2023354.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADA A SUBSTITUIÇÃO DA GRADE DA GALERIA DE ÁGUAS PLUVIAIS, LOCALIZADA NA RUA JOÃO TAGLIARI, PRÓXIMO AO Nº 434, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/ind_2023355.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/ind_2023355.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE INSTITUA PROGRAMA DE BONIFICAÇÃO SALARIAL AOS PROFISSIONAIS DA EDUCAÇÃO, COM BASE NO ÍNDICE DE DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA – IDEB DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/ind_2023356.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/ind_2023356.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ALBERTINO STOCCO, NAS PROXIMIDADES DOS N.ºs 719 e 815, NO JARDIM VISTA ALEGRE</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/ind_2023357.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/ind_2023357.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ÁLVARO DE OLIVEIRA, NAS PROXIMIDADES DO N.º 348, NO JARDIM VISTA ALEGRE</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/ind_2023358.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/ind_2023358.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN O CONSERTO DO PAVIMENTO ASFÁLTICO, NA RUA DOS EXPEDICIONÁRIOS, PRÓXIMO AO Nº 787, CENTRO, LOCAL ONDE HOUVE REPARO DA REDE DE ESGOTO</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/ind_2023359.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/ind_2023359.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN O CONSERTO DO PAVIMENTO ASFÁLTICO, NA RUA BOA VISTA, PRÓXIMO AO Nº 1500, NO JARDIM AMARO, LOCAL ONDE HOUVE REPARO DA REDE DE ESGOTO</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/ind_2023360.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/ind_2023360.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN O CONSERTO DO PAVIMENTO ASFÁLTICO, NA RUA CAMPOS SALES, NO CRUZAMENTO COM A RUA ERNESTO TAGLIARI, LOCAL ONDE HOUVE REPARO DA REDE DE ESGOTO</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/ind_2023361.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/ind_2023361.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DO PROGRAMA BOM PRATO MÓVEL NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_2023362.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_2023362.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EMPRESA PRINCESA D’OESTE A POSSIBILIDADE DE RETORNO DO ITINERÁRIO/LINHA DE ONIBUS CIRCULAR DE ARTUR NOGUEIRA PARA MOGI MIRIM E VICE VERSA</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/ind_2023363.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/ind_2023363.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLEMENTAÇÃO DE UM SISTEMA DE ATENDIMENTO AUTOMATIZADO À POPULAÇÃO PELO WHATSAPP</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/ind_2023364.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/ind_2023364.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA TIRADENTES, PRÓXIMO AO CRUZAMENTO COM A RUA LAURA MIRANDA, NO CENTRO</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/ind_2023365.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/ind_2023365.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTES COM BRAÇOS DE ILUMINAÇÃO PÚBLICA NA ESTRADA RURAL DO BAIRRO PETRONILHA</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/ind_2023366.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/ind_2023366.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, COM LÂMPADAS DE LED, NA PRAÇA LOCALIZADA ENTRE AS RUAS CAMPINAS E CONCHAL, NO BAIRRO JD. BLUMENAU</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/ind_2023367.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/ind_2023367.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, COM LÂMPADAS DE LED, NA PRAÇA LOCALIZADA ENTRE AS RUAS DIEGO GARCIA E ROSA ARRIVABENE RODRIGUES, NO BAIRRO JD. MEDEIROS</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/ind_2023368.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/ind_2023368.pdf</t>
   </si>
   <si>
     <t>SOLICITA OBRAS DE MANUTENÇÃO NO TELHADO DO PRÉDIO DO POSTO DE FISIOTERAPIA DO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2324/ind_2023369.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2324/ind_2023369.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DE UMA CESTA DE NATAL A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_2023370.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_2023370.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DO PONTO DE ÔNIBUS LOCALIZADO NO BAIRRINHO EM FRENTE AOS ESTABELECIMENTOS COMERCIAIS, ESCOLA MUNICIPAL, IGREJA E O CLUBE</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2331/ind_2023371.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2331/ind_2023371.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS DUAS ÁRVORES LOCALIZADAS NA CALÇADA DA RUA RICARDO DUZZI ESQUINA COM A JOÃO PULZ NO JARDIM RICARDO DUZZI</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/ind_2023372.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/ind_2023372.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO ‘DER’ DEPARTAMENTO DE ESTRADAS E RODAGEM A PINTURA DA FAIXA DE SOLO, PARA PEDESTRES NO LOCAL APROPRIADO, NO BAIRRO BAIRRINHO</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/ind_2023373.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/ind_2023373.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA LIXEIRA GRANDE NA ENTRADA DO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2334/ind_2023374.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2334/ind_2023374.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A REALIZAÇÃO DE CONTATOS COM OS PREFEITOS DE ENGENHEIRO COELHO E HOLAMBRA PARA SEREM FIRMADOS CONVÊNIOS E PARCERIAS COM A FINALIDADE DE ARCAREM EM CONJUNTO COM O ALUGUEL PARA AS NOVAS DEPENDÊNCIAS DO FORUM</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/ind_2023375.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/ind_2023375.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DE UM KIT NATALINO AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/ind_2023376.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/ind_2023376.pdf</t>
   </si>
   <si>
     <t>“SOLICITA A CONCESSÃO DE KITS NATALINOS AOS SERVIDORES PÚBLICOS MUNICIPAIS DO SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA (SAEAN)”</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/ind_2023377.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/ind_2023377.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DE KITS NATALINOS AOS SERVIDORES PÚBLICOS MUNICIPAIS DO FUMPREMAN – FUNDO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/ind_2023378.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/ind_2023378.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POSSIBILIDADE DE DISPONIBILIZAÇÃO DE UM OUTRO LOCAL MAIS AMPLO PARA ACOMODAR O PROJETO RETRETA E A ORQUESTRA SINFÔNICA JOVEM DA CORPORAÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2341/ind_2023379.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2341/ind_2023379.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABERTURA DE NOVAS INSCRIÇÕES PARA PROGRAMA MINHA CASA MINHA VIDA</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/req_2023001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/req_2023001.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REGULAMENTAÇÃO DA LEI COMPLEMENTAR Nº 657/2021, QUE INTRODUZIU ALTERACÕES NA LC 103/1997 (CÓDIGO DE OBRAS)</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1728/req_2023-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1728/req_2023-002.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS ESTAÇÕES DE TRATAMENTO DE ESGOTO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1742/req_2023003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1742/req_2023003.pdf</t>
   </si>
   <si>
     <t>REQUER ALTERAÇÃO DO DIA DA SESSÃO ORDINÁRIA DE 22 DE FEVERIEIRO DE 2023, QUARTA-FEIRA, PARA 27 DE FEVEREIRO DE 2023, SEGUNDA-FEIRA</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS OBRAS DE CONSTRUÇÃO DO PRÉDIO DESTINADO AO CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL) NO JARDIM CAROLINA</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A LEI COMPLEMENTAR FEDERAL Nº. 195, DE 08 DR JULHO DE 2022, INTITULADA TAMBÉM COMO LEI PAULO GUSTAVO</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/req_2023006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/req_2023006.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A FISCALIZAÇÃO DAS ATIVIDADES DOS COMÉRCIOS AMBULANTES, EM ESPECIAL DO ATENDIMENTO AO ART. 	293, §2º DO CÓDIGO DE POSTURAS (LC 252/2001)</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1853/req_2023007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1853/req_2023007.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO SAEAN</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1863/req_2023008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1863/req_2023008.pdf</t>
   </si>
   <si>
     <t>REQUER ALTERAÇÃO DO DIA DA SESSÃO ORDINÁRIA DE 02 DE MAIO DE 2023, TERÇA-FEIRA, PARA 03 DE MAIO DE 2023, QUARTA-FEIRA</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1864/req_2023009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1864/req_2023009.pdf</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/req_2023010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/req_2023010.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE RESIDÊNCIAS QUE NÃO CONTAM COM RESERVATÓRIO DE ÁGUA</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1921/req_2023011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1921/req_2023011.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO DEPARTAMENTO DE OBRAS</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1938/req_2023012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1938/req_2023012.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS AGENTES COMUNITÁRIAS DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1940/req_2023013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1940/req_2023013.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A DEMANDA POR ESPECIALIDADES NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1950/req_2023014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1950/req_2023014.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO SAEAN SOBRE PROCEDIMENTOS ADMINISTRATIVOS DE SOLICITAÇÃO DE INFORMAÇÃO DE INTERESSE PESSOAL PARA ESCLARECIMENTO DE SITUAÇÃO</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1952/req_2023015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1952/req_2023015.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS CAÇAMBAS DE LIXO COLOCADAS NAS RUAS PELA SECRETARIA DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/req_2023016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/req_2023016.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE INFORMAÇÕES SOBRE RESIDÊNCIAS QUE NÃO CONTAM COM RESERVATÓRIO DE ÁGUA</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/req_2023017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/req_2023017.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VALORES ARRECADADOS E DESPESAS MENSAIS COM A CIP – CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA E DESPESAS COM SERVIÇOS DE MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/req_2023018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/req_2023018.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO DER-SP, DIRETORIA REGIONAL DE CAMPINAS, SOBRE A POSSIBILIDADE DE RETIRADA DO GUARD RAIL LOCALIZADO NO BAIRRO BAIRRINHO, NA RODOVIA PREFEITO AZIZ LIAN (SP107), CONFORME INDICAÇÕES Nº. 66 E 243/2023</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/req_2023019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/req_2023019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA DO LOTEAMENTO MORADA DO SOL</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/req_2023020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/req_2023020.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA DO LOTEAMENTO SÃO JOÃO DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/req_2023021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/req_2023021.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O ANDAMENTO DO PROCEDIMENTO LICITATÓRIO PARA REFORMA E RESTAURO DO ANTIGO PRÉDIO DO GRUPO ESCOLAR FRANCISCO CARDONA</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/req_2023022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/req_2023022.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O LOTEAMENTO SANTA RITA DE CÁSSIA</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/req_2023023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/req_2023023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS VEÍCULOS ALUGADOS PELO SAEAN</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS ALAGAMENTOS QUE VEM ACONTECENDO NA RUA AGOSTINHO BERNI, NO BAIRRO DOS YPÊS</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/req_2023025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/req_2023025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS ALAGAMENTOS QUE VEM ACONTECENDO NA RUA FERNANDO SIA, NO BAIRRO JATOBÁ</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/req_2023026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/req_2023026.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS PROBLEMAS NO FORNECIMENTO DE ENERGIA ELÉTRICA NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/req_2023027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/req_2023027.pdf</t>
   </si>
   <si>
     <t>REQUER ALTERAÇÃO DO DIA DA SESSÃO ORDINÁRIA DE 21 DE NOVEMBRO DE 2023, TERÇA-FEIRA, PARA 27 DE NOVEMBRO DE 2023, SEGUNDA-FEIRA</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/req_2023028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/req_2023028.pdf</t>
   </si>
   <si>
     <t>REQUER COMPLEMENTO DAS INFORMAÇÕES RELATIVAS À RESPOSTA DOS REQUERIMENTOS Nº 024 E 025/2023</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/req_2023029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/req_2023029.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PAGAMENTOS REALIZADOS À EMPRESA SAMOR PRODUÇÕES ARTÍSTICAS S/S LTDA</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/req_2023030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/req_2023030.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O TERMO DE COMPROMISSO FIRMADO ENTRE A PREFEITURA MUNICIPAL, MÁRCIO PELLEGRINI CURI E AMÉRICA EMPREENDIMENTOS IMOBILIÁRIOS LTDA</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/req_2023031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/req_2023031.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE LOTEAMENTOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/req_2023032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/req_2023032.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA DO LOTEAMENTO ESTÂNCIA SOL NASCENTE</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/req_2023033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/req_2023033.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SAEAN INFORMAÇÕES SOBRE LOTEAMENTOS ESTÂNCIA SOL NASCENTE E SÃO JOÃO DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/req_2023034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/req_2023034.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS EQUIPES DE PODA E ROÇAGEM</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/req_2023035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/req_2023035.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O NOVO PROCESSO LICITATÓRIO PARA REFORMA E RESTAURO DO ANTIGO PRÉDIO DO GRUPO ESCOLAR FRANCISCO CARDONA</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A COLETA DE LIXO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/moc_2023001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/moc_2023001.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO SENHOR LUCIANO SOUZA DO AMOR PELA INICIATIVA DE APRESENTAÇÃO DE PROPOSTA DE LEGISLAÇÃO, VISANDO A INSTITUIÇÃO DO PROJETO CIDADÃO IDEALISTA</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1697/moc_2023002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1697/moc_2023002.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ATLETA EDUARDO SALOMÃO SOLEDER, PELA CONQUISTA DA FAIXA PRETA DE KARATÊ</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>MANIFESTA À EMTU (EMPRESA METROPOLITANA DE TRANSPORTES URBANOS) PEDIDO PARA QUE AUMENTE A FROTA DE ÔNIBUS QUE GUARNECE O TRANSPORTE PÚBLICO INTERMUNICIPAL NA CIDADE DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1724/moc_2023-004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1724/moc_2023-004.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APELO AO PRESIDENTE DA REPÚBLICA E AO MINISTRO DA FAZENDA PLEITEANDO A CORREÇÃO DA TABELA DO IMPOSTO DE RENDA DE PESSOA FÍSICA</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1732/moc_2023-005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1732/moc_2023-005.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS PARA QUE NESTE E EM FUTUROS GOVERNOS FEDERAIS SEJA MANTIDA COMO EMPRESA PÚBLICA, COM AMPLA PRESENÇA NO TERRITÓRIO NACIONAL, DESENVOLVIDA E ATUALIZADA TECNOLOGICAMENTE, GERIDA DE MODO PROFISSIONAL E COM A READEQUAÇÃO DE SEU QUADRO FUNCIONAL</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>MANIFESTA APELO AO PRESIDENTE DA REPÚBLICA PUGNANDO PELA EDIÇÃO DE LEI VISANDO A POSSIBILIDADE DA LIBERAÇÃO DE RECURSOS FINANCEIROS ORIUNDOS DO FGTS AOS TRABALHADORES PARA PAGAMENTOS DE SUAS DÍVIDAS</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/moc_2023007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/moc_2023007.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À JOVEM ISADORA MIRANDA, ELEITA MISS CAMPINAS INFANTIL</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1826/moc_2023008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1826/moc_2023008.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS CIVIS MUNICIPAIS DA ROMU PELO EXCELENTE TRABALHO REALIZADO NO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1849/moc_2023009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1849/moc_2023009.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AOS SENHORES LUIZ CARLOS FROMBERG ‘MANO’ FERREIRA E SÉRGIO AUGUSTO FROMBERG FERREIRA, PELA INICIATIVA, ELABORAÇÃO E LANÇAMENTO DE MAIS UM LIVRO DA HISTÓRIA DO ‘BERÇO DA AMIZADE’, INTITULADO “ARTUR NOGUEIRA - HISTÓRIA, AGENTES E CONQUISTAS DE UMA TAL LAGOA SECA</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/moc_2023010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/moc_2023010.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A LARISSA HELENA FERNANDES ROSA, ELEITA MISS UNIVERSO ARTUR NOGUEIRA 2023 E A PAULINHO MUNHOZ, PELA ORGANIZAÇÃO DO CONCURSO</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/moc_2023011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/moc_2023011.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO CLUBE RECREATIVO FLORESTA PELOS SEUS 85 ANOS DE EXISTÊNCIA</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/moc_2023012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/moc_2023012.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APELO AOS PRESIDENTES DA CÂMARA DOS DEPUTADOS E DO SENADO FEDERAL QUANTO A VOTAÇÃO DO PL 2630 (PL DAS FAKE NEWS)</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/moc_2023013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/moc_2023013.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES MEDALHISTAS NO INTER REGIONAL E PELA CLASSIFICAÇÃO À FASE FINAL DO CAMPEONATO PAULISTA DE JUDÔ</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/moc_2023014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/moc_2023014.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO PROFESSOR RODOLPHO LAVOURA, PELOS 12 ANOS DE IMPLANTAÇÃO DO PROJETO JUDÔ ESPORTE SOCIAL NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1915/moc_2023015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1915/moc_2023015.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A JULIA MARQUES DE ASSIS, POR TER RECEBIDO MENÇÃO HONROSA DE EXCEPCIONAL DESEMPENHO ACADÊMICO E PROTAGONISMO JUVENIL E PELA CONQUISTA DE MEDALHAS NAS OLIMPÍADAS DE EFICIÊNCIA ENERGÉTICA E DE BIOTECNOLOGIA</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/moc_2023016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/moc_2023016.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS PARA A ESCOLA ESTADUAL PROF. JOSÉ APPARECIDO MUNHOZ EM VIRTUDE DO EXCELENTE TRABALHO EDUCACIONAL</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/moc_2023017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/moc_2023017.pdf</t>
   </si>
   <si>
     <t>“MANIFESTA CONGRATULAÇÕES E APLAUSOS À ALUNA HELOÁ OLIVEIRA, PELA CONQUISTA DO 1º LUGAR DE TODA A REGIÃO SUDESTE NA OLIMPÍADA BRASILEIRA DE BIOTECNOLOGIA (OBBIOTEC)”</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/moc_2023018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/moc_2023018.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES A TODOS OS ASSISTENTES SOCIAIS DE ARTUR NOGUEIRA PELA CELEBRAÇÃO DO DIA DOS ASSISTENTES SOCIAIS</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1925/moc_2023019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1925/moc_2023019.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS CIVIS MUNICIPAIS PELA OPERAÇÃO QUE CULMINOU NA PRISÃO DE UMA QUADRILHA DE ASSALTANTES QUE ESTAVA AGINDO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1926/moc_2023020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1926/moc_2023020.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS MEDALHISTAS NOGUEIRENSES NOS JOGOS DA MELHOR IDADE (JOMI) 2023</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1946/moc_2023021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1946/moc_2023021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO AO PROJETO DE LEI Nº. 324/2023, DA LAVRA DO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA, QUE DÁ DENOMINAÇÃO DE PLÁCIDO BOER À PASSARELA DE PEDESTRES SITUADA NO KM 159-NORTE DA RODOVIA ZEFERINO VAZ, NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1947/moc_2023022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1947/moc_2023022.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO AO PROJETO DE LEI Nº. 638/2023, SUBSCRITO PELO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA, QUE DISPÕE SOBRE O PAGAMENTO DA TARIFA DE PEDÁGIO POR MEIO DE PIX – PAGAMENTO INSTANTÂNEO AUTORIZADO PELO BANCO CENTRAL DO BRASIL, NAS RODOVIAS DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/moc_2023023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/moc_2023023.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA ARIELE GASPERACI NOGUEIRA, PELA CONQUISTA DO TÍTULO DE CAMPEÃ BRASILEIRA DE JIU-JITSU – FAIXA AZUL, CAMPEONATO PROMOVIDO PELA CONFEDERAÇÃO BRASILEIRA DE JIU-JITSU</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/moc_2023024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/moc_2023024.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS ATLETAS NOGUEIRENSES PELAS CONQUISTAS NO 15º CAMPEONATO PAULISTA DE KARATE</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/moc_2023025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/moc_2023025.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO COLÉGIO ANGLO DE ARTUR NOGUEIRA PELA CONQUISTA DO PRÊMIO LEÃO DE OURO 2023</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/moc_2023026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/moc_2023026.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES MEDALHISTAS NO OPEN CORINTHIANS DE JUDÔ</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/moc_2023027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/moc_2023027.pdf</t>
   </si>
   <si>
     <t>MANIFESTA REPÚDIO À RECEPÇÃO DO PRESIDENTE LUÍS INÁCIO LULA DA SILVA AO DITADOR VENEZUELANO NICOLÁS MADURO, QUE ENVERGONHOU TODO O BRASIL, ESPECIALMENTE AQUELES QUE VERDADEIRAMENTE DEFENDEM A DEMOCRACIA, A LIBERDADE E OS DIREITOS HUMANOS</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/moc_2023028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/moc_2023028.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO DR. ÉRIC LUCKE PELO LANÇAMENTO DO LIVRO “CELEBRANTES DO BRASIL</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/moc_2023029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/moc_2023029.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE ORGANIZADORA DA 9ª EDIÇÃO DO EVENTO “TATU DE CHUTEIRA” OFF ROAD ARTUR NOGUEIRA E 1° ETAPA DO CAMPEONATO PAULISTA DO RADICAL 4X4 E CATEGORIA TURISMO 4X4</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/moc_2023030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/moc_2023030.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES PELAS CONQUISTAS NO CAMPEONATO PAULISTA ABERTO POR FAIXAS</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/moc_2023031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/moc_2023031.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES PELAS MEDALHAS NO TORNEIO DE JUDÔ DE ITAPIRA</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/moc_2023032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/moc_2023032.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APELO AO GOVERNO DO ESTADO DE SÃO PAULO PELA DUPLICAÇÃO DA RODOVIA AZIZ LIAN (SP 107) NO TRECHO QUE LIGA ARTUR NOGUEIRA A HOLAMBRA</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/moc_2023033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/moc_2023033.pdf</t>
   </si>
   <si>
     <t>“MANIFESTA APELO AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SÃO PAULO E AOS DEPUTADOS ESTADUAIS QUANTO A VOTAÇÃO DO PL 752/2021 (CUSTAS JUDICIAIS)”.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/moc_2023034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/moc_2023034.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES À CORPORAÇÃO MUSICAL 24 DE JUNHO PELA PASSAGEM DE ANIVERSÁRIO DE 99 ANOS DE FUNDAÇÃO E TRABALHO VOLTADO AO ENSINO E DIFUSÃO DA MÚSICA</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/moc_2023035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/moc_2023035.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO SENHOR LUIZ FERNANDO LANDGRAF DOMINGOS PELOS SERVIÇOS PRESTADOS À COMUNIDADE NOGUEIRENSE ENQUANTO SERVIDOR PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/moc_2023036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/moc_2023036.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO CURSO TÉCNICO DE AGENTE COMUNITÁRIO DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS, DENOMINADO “PROGRAMA SAÚDE COM AGENTE</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/moc_2023037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/moc_2023037.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS ATLETAS NOGUEIRENSES PELA CONQUISTA DA MEDALHA DE OURO NO REVEZAMENTO 5X80M, DOS JOGOS REGIONAIS</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/moc_2023038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/moc_2023038.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME CARVÃO F.C PELA CONQUISTA DO CAMPEONATO REGIONAL DE FUTEBOL 2023</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/moc_2023-039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/moc_2023-039.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES PELAS MEDALHAS NA 52ª EDIÇÃO DO TORNEIO PERIQUITO, NO GINÁSIO PALESTRA ITÁLIA</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/mocao_2023-040_-_repudio_adpf_442.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/mocao_2023-040_-_repudio_adpf_442.pdf</t>
   </si>
   <si>
     <t>MANIFESTA REPÚDIO À APRECIAÇÃO PELO SUPREMO TRIBUNAL FEDERAL, DA ADPF - ARGUIÇÃO DE DESCUMPRIMENTO DE PRECEITO FUNDAMENTAL Nº 442, QUE DISPÕE SOBRE A DESCRIMINALIZAÇÃO DO ABORTO NO PRIMEIRO TRIMESTRE DA GESTAÇÃO</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/moc_2023041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/moc_2023041.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO AO CONGRESSO NACIONAL PELA MANIFESTAÇÃO CONTRÁRIA À ADPF Nº 442 E DO RECURSO EXTRAORDINÁRIO 635659</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/moc_2023042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/moc_2023042.pdf</t>
   </si>
   <si>
     <t>MANIFESTA REPÚDIO À DECISÃO DO SUPREMO TRIBUNAL FEDERAL EM RECONHECER A VALIDADE DA COBRANÇA DA CHAMADA CONTRIBUIÇÃO ASSISTENCIAL</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/moc_2023043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/moc_2023043.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES PELO VICE-CAMPEONATO NO TORNEIO DE EQUIPES NA COPINHA UNIÃO 30 ANOS SESC MOVE DE JUDÔ 2023</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/moc_2023044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/moc_2023044.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO PASTOR MARCOS RIBEIRO E A HEYDER CRISPIM LITTKE, DA FÁBRICA JOVEM, ESCOLA ADVENTISTA, PELA AÇÃO SOLIDÁRIA REALIZADA EM PROL DA AIDAN</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/moc_2023045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/moc_2023045.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À SRA. ÂNGELA PULZ DELGADO, PELO EXCELENTE TRABALHO À FRENTE DA SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/moc_2023046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/moc_2023046.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME ITAMARATY F.C.PELA CONQUISTA DO CAMPEONATO DE FUTSAL DE INVERNO DE ARTUR NOGUEIRA 2023</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/moc_2023047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/moc_2023047.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À SECRETARIA DE AGRICULTURA PELA REALIZAÇÃO DA 3ª FEIRA DO VERDE</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/moc_2023048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/moc_2023048.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE “TATU DE CHUTEIRA” PELA DA 1ª EDIÇÃO DO EVENTO OFF ROAD OUTUBRO ROSA</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/moc_2023049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/moc_2023049.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO PROFESSOR TADEU JUSSANI MARTINS, PREMIADO PELA MELHOR TESE NO XV ENCONTRO NACIONAL DE PÓS-GRADUAÇÃO E PESQUISA EM GEOGRAFIA</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/moc_2023050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/moc_2023050.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À PARÓQUIA DE CONFISSÃO LUTERANA – COMUNIDADE DE ARTUR NOGUEIRA QUE COMEMORA ESTE ANO OS 506 ANOS DA REFORMA PROPOSTA POR MARTINHO LUTERO</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/moc_2023051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/moc_2023051.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ATLETA LUCAS SILVA SANTOS, MEDALHA DE PRATA NO MEETING INTERESTADUAL DE JUDÔ</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/moc_2023052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/moc_2023052.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME DE VÔLEI SUB-18 FEMININO DE ARTUR NOGUEIRA, PELA CONQUISTA DO VICE-CAMPEONATO DA COPA ADR (ASSOCIAÇÃO DESPORTIVA REGIONAL)</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/moc_2023053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/moc_2023053.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À IGREJA LAGOINHA PELO 3º ANIVERSÁRIO</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2287/moc_2023054.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2287/moc_2023054.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS ÀS LIDERANÇAS DA IGREJA ASSEMBLEIA DE DEUS MINISTÉRIO DO BELÉM PELA REALIZAÇÃO DA UMAADAN CONGRESSO DE JOVENS E ADOLESCENTES</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/moc_2023055.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/moc_2023055.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES À RÁDIO CABOCLA FM PELO SEU 35º ANIVERSÁRIO</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/moc_2023056.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/moc_2023056.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES À CORPORAÇÃO MUSICAL 24 DE JUNHO PELA BELÍSSIMA APRESENTAÇÃO OCORRIDA NO TEATRO SÃO PEDRO NA CIDADE DE SÃO PAULO NO ÚLTIMO DIA 24 DE NOVEMBRO</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/moc_2023057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/moc_2023057.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS MEDALHISTAS NOGUEIRENSES NOS JOGOS DA MELHOR IDADE DA ASSOCIAÇÃO REGIONAL DESPORTIVA NA CIDADE DE AGUAÍ</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À SRA. ELIANA MARIA DE SOUSA NASCIMENTO, PELO EXCELENTE TRABALHO COMO ENFERMEIRA DA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À SRA. ELIANA MARIA DE SOUSA NASCIMENTO, PELO EXCELENTE TRABALHO COMO AGENTE COMUNITÁRIA DE SAÚDE DA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2328/moc_2023060.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2328/moc_2023060.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS AO CLUBE RECREATIVO FLORESTA PELA REALIZAÇÃO DO EVENTO BENEFICENTE DENOMINADO FESTIVAL DE BALLET VALENTE</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME DE VÔLEI SUB-14 FEMININO DE ARTUR NOGUEIRA, PELA CONQUISTA DO VICE-CAMPEONATO DA COPA ADR (ASSOCIAÇÃO DESPORTIVA REGIONAL)</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/moc_2023062.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/moc_2023062.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO CLUBE DE FUTEBOL “OS CRAQUES” PELO BELÍSSIMO TRABALHO SOCIAL REALIZADO EM NOSSO MUNICÍPÍO</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2342/moc_2023063.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2342/moc_2023063.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS ALUNOS DO COLÉGIO ANGLO DE ARTUR NOGUEIRA PELAS MEDALHAS DE OURO E DESTAQUE NACIONAL NA OLIMPÍADA DE PORTUGUÊS - BÊ-Á-BÁ</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>LUCAS SIA RISSATO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE DIRETRIZES PARA A FORMAÇÃO HUMANÍSTICA, ADEQUAÇÃO DO PROJETO PEDAGÓGICO E FORMAÇÃO COMPLEMENTAR DOS PROFISSIONAIS DA EDUCAÇÃO INFANTIL DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>DAVI CÉSAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/pl_2023-002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/pl_2023-002.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR E ANULAÇÃO DE DOTAÇÃO E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/pl_2023-003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/pl_2023-003.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3293, DE 01 DE JULHO DE 2016</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1738/pl_2023004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1738/pl_2023004.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 3.637/2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1739/pl_2023005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1739/pl_2023005.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 3.634/2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/pl_2023006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/pl_2023006.pdf</t>
   </si>
   <si>
     <t>RECONHECE A MÚSICA CRISTÃ EVANGÉLICA (MÚSICA GOSPEL) E OS EVENTOS A ELA RELACIONADOS COMO MANIFESTAÇÃO CULTURAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/pl_2023007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/pl_2023007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PENALIDADES ADMINISTRATIVAS A ESTABELECIMENTOS QUE COMERCIALIZAM MEDICAMENTOS FALSOS OU ADULTERADOS</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/pl_2023008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/pl_2023008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1800/pl_2023009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1800/pl_2023009.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À PRAÇA PÚBLICA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DA RÁDIO E DO DIA DO RADIALISTA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/pl_2023011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/pl_2023011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>DENOMINA A BARRAGEM DA REPRESA DE CAPTAÇÃO DE ÁGUA MATEUS MARIANO BATISTA, COMO “BARRAGEM ÂNGELO TONIOLO”</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/pl_2023013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/pl_2023013.pdf</t>
   </si>
   <si>
     <t>TOMBA COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO O CORETO ANTONIO DE FAVERI NETO</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/pl_2023014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/pl_2023014.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO CONTRA A PRÁTICA DE ATENTADOS VIOLENTOS NAS DEPENDÊNCIAS DAS ESCOLAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/pl_2023015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/pl_2023015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO DOS VEÍCULOS UTILIZADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA, INDIRETA E AUTARQUIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/pl_2023016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/pl_2023016.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA O MÊS MAIO AMARELO, DEDICADO A AÇÕES DE PREVENÇÃO E DIMINUIÇÃO DOS ÍNDICES DE ACIDENTES, MORTOS E FERIDOS NO TRÂNSITO, TORNANDO-O MAIS SEGURO POR MEIO DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/pl_2023017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/pl_2023017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1944/pl_2023018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1944/pl_2023018.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARTUR NOGUEIRA, A SEMANA DE COMBATE AO FEMINICÍDIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1945/pl_2023019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1945/pl_2023019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO E PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO, CRIA O LIVRO TOMBO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/pl_2023020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/pl_2023020.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO A SEMANA MUNICIPAL DA ÁGUA</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/pl_2023021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/pl_2023021.pdf</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/pl_2023022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/pl_2023022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, REGULAMENTAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS HUMANOS E CIDADANIA - CMDHC DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/pl_2023023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/pl_2023023.pdf</t>
   </si>
   <si>
     <t>TOMBA COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO A RÉPLICA DA ESTAÇÃO FERROVIÁRIA</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/pl_2023024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/pl_2023024.pdf</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/pl_2023025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/pl_2023025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DANDO NOVA REDAÇÃO AO ARTIGO 4º DA LEI 3.631 DE 21 DE DEZEMBRO DE 2022 QUE "DISPÕE SOBRE A CRIAÇÃO, REGULAMENTAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL - CMPBEA - E DO FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL - FUMBEA DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/pl_2023026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/pl_2023026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A OUTORGAR ESCRITURA DEFINITIVA AOS MUTUÁRIOS DO PROGRAMA MUNICIPAL DE HABITAÇÃO</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/pl_2023027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/pl_2023027.pdf</t>
   </si>
   <si>
     <t>ALTERA E DÁ NOVA REDAÇÃO AO ART. 4º DA LEI MUNICIPAL Nº 3.105, DE 17 DE ABRIL DE 2.013</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/pl_2023028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/pl_2023028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO DE DEFESA DO PATRIMÔNIO HISTÓRICO, CULTURAL, ETNOLÓGICO E AMBIENTAL DE ARTUR NOGUEIRA - "CONDEPHAN" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/pl_2023029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/pl_2023029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA MUNICIPAL DE CULTURA DE ARTUR NOGUEIRA - SMC, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/pl_2023030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/pl_2023030.pdf</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ SEBASTIÃO BARBOSA, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2036/pl_2023031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2036/pl_2023031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE SUBSÍDIOS PARA PRESIDENTE DA CÂMARA E VEREADORES DE ARTUR NOGUEIRA NO MANDATO 2025-2028, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2037/pl_2023032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2037/pl_2023032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE SUBSÍDIOS PARA PREFEITO, VICE-PREFEITO E SECRETÁRIOS DE ARTUR NOGUEIRA NO MANDATO 2025-2028, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/pl_2023033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/pl_2023033.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO, DA LEI MUNICIPAL Nº 3645/2023</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/pl_2023034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/pl_2023034.pdf</t>
   </si>
   <si>
     <t>TRANSFERE DA CATEGORIA DE USO INSTITUCIONAL PARA A CATEGORIA DE BEM DOMINICAL À ÁREA PÚBLICA QUE ESPECIFICA E AUTORIZA O PODER EXECUTIVO A DOÁ-LA AO GOVERNO DO ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SEGURANÇA PÚBLICA, PARA USO DA POLÍCIA MILITAR</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/pl_2023-035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/pl_2023-035.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A VENDA DE BENS INSERVÍVEIS DO MUNICÍPIO MEDIANTE LEILÃO PÚBLICO</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/pl_2023037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/pl_2023037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/pl_2023038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/pl_2023038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE DESPESAS PELO REGIME DE ADIANTAMENTO NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA/SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/pl_2023039_-_loa_2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/pl_2023039_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARTUR NOGUEIRA PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/pl_2023040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/pl_2023040.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO RADIOAMADOR, NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/pl_2023041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/pl_2023041.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE SUBSÍDIOS PARA PRESIDENTE DA CÂMARA E VEREADORES DE ARTUR NOGUEIRA NO MANDATO 2025-2028 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/pl_2023042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/pl_2023042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE SUBSÍDIOS PARA PREFEITO, VICE-PREFEITO E SECRETÁRIOS DE ARTUR NOGUEIRA, NO MANDATO 2025-2028, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/pl_2023043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/pl_2023043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS VISANDO FOMENTAR ATIVIDADES EMPRESARIAIS, COMERCIAIS E DE SERVIÇOS NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/pl_2023044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/pl_2023044.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 3.307 DE 07 DE DEZEMBRO DE 2016</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/pl_2023045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/pl_2023045.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ARTUR NOGUEIRA, O DIA DO NASCITURO</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/pl_2023046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/pl_2023046.pdf</t>
   </si>
   <si>
     <t>REVOGA , IN TOTUM, A LEI N.º 3.530, DE 24 DE AGOSTO DE 2021</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/pl_2023047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/pl_2023047.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL AO VELÓRIO MUNICIPAL E À UMA DE SUAS SALAS INTERNAS</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/pl_2023048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/pl_2023048.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO ENTRE O MUNICÍPIO DE ARTUR NOGUEIRA E O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/pl_2023050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/pl_2023050.pdf</t>
   </si>
   <si>
     <t>APROVA PLANO REGIONAL DE GESTÃO INTEGRADA DE RESÍDUOS URBANOS (PRGIRU) DOS MUNICÍPIOS DE ARTUR NOGUEIRA, CONCHAL, CORDEIRÓPOLIS, COSMÓPOLIS, ENGENHEIRO COELHO, HOLAMBRA, JAGUARIÚNA E SANTO ANTÔNIO DE POSSE, NO ÂMBITO DO CONSÓRCIO - CONDESU</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2347/pl_2023051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2347/pl_2023051.pdf</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>VOLTAM A VIGORAR AS LEIS NºS 1536/1983, 1938/1991, 2106/1993, 2225/1994, 2832/1996, 2417/1997, 2418/97 E A INSTRUÇÃO NORMATIVA N.º 01/2013, E REVOGA, IN TOTUM, A LEI ORDINÁRIA N.º 3676 DE 10 DE NOVEMBRO DE 2023 QUE DISPÕE SOBRE A REALIZAÇÃO DE DESPESAS PELO REGIME DE ADIANTAMENTO NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA/SP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2352/pl_2023053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2352/pl_2023053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A DESAPROPRIAR AS PARTES DE IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DO SALÁRIO DOS SERVIDORES MUNICIPAIS PARA O ANO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1689/plc_2023002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1689/plc_2023002.pdf</t>
   </si>
   <si>
     <t>DISPÕE A REVISÃO GERAL ANUAL SOBRE A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO QUADRO DE PESSOAL DO PODER LEGISLATIVO MUNICIPAL E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS E DETENTORES DE MANDATO ELETIVO DE ARTUR NOGUEIRA PARA O ANO DE 2023 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/plc_2023-003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/plc_2023-003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARTUR NOGUEIRA A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2023 "VOCÊ EM DIA E A CIDADE AVANÇANDO" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1744/plc_2023004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1744/plc_2023004.pdf</t>
   </si>
   <si>
     <t>ALTERA REFERÊNCIAS SALARIAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1858/plc_2023005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1858/plc_2023005.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AOS ARTIGOS 34 E 40 DA LEI COMPLEMENTAR MUNICIPAL N° 668/2021 QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DE CARREIRA DA GUARDA CIVIL DE ARTUR NOGUEIRA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1859/plc_2023006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1859/plc_2023006.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 672, DE 20 DE ABRIL DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/plc_2023007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/plc_2023007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ALIENAR, POR DOAÇÃO, ÁREA DE TERRENO, AO IEFAN - INSTITUIÇÃO EVANGÉLICA FILADÉLFIA DE ARTUR NOGUEIRA, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 124 DA LEI COMPLEMENTAR N.º 18/1995 QUE CONSOLIDOU O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/plc_2023009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/plc_2023009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES CONTROLADORES DE VETORES E ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/plc_2023010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/plc_2023010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO, ALTERAÇÃO DE DESCRIÇÃO E DE CARGA HORÁRIA DE CARGOS PÚBLICOS DE PROVIMENTO EFETIVO; CRIAÇÃO, ALTERAÇÃO DE DESCRIÇÃO E MUDANÇA DE NOMENCLATURA DE CARGO PÚBLICO EM COMISSÃO; CRIAÇÃO, ALTERAÇÃO DE DESCRIÇÃO E MUDANÇA DE NOMENCLATURA DE FUNÇÕES GRATIFICADAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plc_2023011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plc_2023011.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE AUXILIAR DE TECNOLOGIA DA INFORMAÇÃO E ESTABELECE ATRIBUIÇÕES NA LC 673/2022 DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/plc_2023-012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/plc_2023-012.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO MUNICIPAL DO MEIO AMBIENTE DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/plc_2023013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/plc_2023013.pdf</t>
   </si>
   <si>
     <t>ALTERA REFERÊNCIAS SALARIAIS, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/plc_2023014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/plc_2023014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE REGULARIZAÇÃO FISCAL - REFIS/2023 "VOCÊ EM DIA E A CIDADE AVANÇANDO" PERANTE O SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/plc_2023015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/plc_2023015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A URBANIZAÇÃO DE GLEBAS OU LOTES DE TERRENO, ASSOCIADA À IMPLANTAÇÃO DE CONDOMÍNIO RESIDENCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/plc_2023016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/plc_2023016.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 611, DE 23 DE AGOSTO DE 2017, DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/plc_2023017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/plc_2023017.pdf</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/plc_2023018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/plc_2023018.pdf</t>
   </si>
   <si>
     <t>CRIA O ARTIGO 4º NA LEI COMPLEMENTAR Nº 700 DE 01 DE AGOSTO DE 2023 QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES CONTROLADORES DE VETORES E ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/plc_2023019_-_leilao_saean.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/plc_2023019_-_leilao_saean.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA A PROMOVER VENDA DE BENS INSERVÍVEIS DA AUTARQUIA MEDIANTE LEILÃO PÚBLICO</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>ALTERA POR MEIO DE DESAFETAÇÃO E AFETAÇÃO DE ÁREA PÚBLICA PARA FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/plc_2023021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/plc_2023021.pdf</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/plc_2023022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/plc_2023022.pdf</t>
   </si>
   <si>
     <t>ALTERA POE MEIO DE DESAFETAÇÃO E AFETAÇÃO DE ÁREA PÚBLICA PARA FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/plc_2023023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/plc_2023023.pdf</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/plc_2023024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/plc_2023024.pdf</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/plc_2023025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/plc_2023025.pdf</t>
   </si>
   <si>
     <t>PROMOVE AFETAÇÃO DE ÁREA PÚBLICA PARA FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/plc_2023026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/plc_2023026.pdf</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/plc_2023027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/plc_2023027.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 21, DA LEI COMPLEMENTAR MUNICIPAL N.º 18/1995 QUE DISPÕE SOBRE A CONSOLIDAÇÃO DO ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2353/plc_2023028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2353/plc_2023028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A URBANIZAÇÃO DE GLEBAS OU LOTES DE TERRENO, ASSOCIADA À IMPLANTAÇÃO DE CONDOMÍNIO RESIDENCIAL, COMERCIAL, INDUSTRIAL OU MISTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1860/pr_2023001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1860/pr_2023001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI FEDERAL Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA – SP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/pr_2023002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/pr_2023002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 2º DA RESOLUÇÃO Nº 102 DE 16 DE MARÇO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/pr_2023003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/pr_2023003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO ARTIGO 210 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL (RESOLUÇÃO Nº 110 DE 11 DE OUTUBRO DE 2022)</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pr_2023004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pr_2023004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO ARTIGO 153 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL (RESOLUÇÃO Nº 110 DE 11 DE OUTUBRO DE 2022)</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1688/pdl_2023001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1688/pdl_2023001.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO PARA AFASTAMENTO DO CARGO DE PREFEITO</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/brn3c2af4ca0115_027594.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/brn3c2af4ca0115_027594.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REJEIÇÃO das CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, correspondentes ao EXERCÍCIO DE 2020</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/pdl_2023-003_-_com_parecer_da_comissao_de_orcamento.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/pdl_2023-003_-_com_parecer_da_comissao_de_orcamento.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SENHOR RAIMUNDO CAMILO MARTINS NETO</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/pdl_2023005_-_titulo_de_cidadao_alcides_balarin.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/pdl_2023005_-_titulo_de_cidadao_alcides_balarin.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SENHOR ALCIDES JOSÉ BALARIN</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/pel_2023-001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/pel_2023-001.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA §2º E §3º AO ARTIGO 11 DA LEI ORGÂNICA DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO, DO ARTIGO 121 DA LEI ORGÂNICA</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>DISP</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1690/dispensa_pdl_2023001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1690/dispensa_pdl_2023001.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE DECRETO LEGISLATIVO Nº 001/2023</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1691/dispensa_plc_2023001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1691/dispensa_plc_2023001.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 001/2023</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1692/dispensa_plc_2023002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1692/dispensa_plc_2023002.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 002/2023</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/dispensa_pl_2023001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/dispensa_pl_2023001.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 001/2023</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/dispensa_plc_2023003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/dispensa_plc_2023003.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 003-2023</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/dispensa_pl_2023002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/dispensa_pl_2023002.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 002-2023</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1740/dispensa_pl_005-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1740/dispensa_pl_005-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL Nº 005/2023</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1741/dispensa_pl_004-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1741/dispensa_pl_004-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL Nº 004/2023</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1745/dispensa_plc_2023-004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1745/dispensa_plc_2023-004.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 004/2023</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/dispensa_pl_2023014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/dispensa_pl_2023014.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 014-2023</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/dispensa_pareceres_pl_021_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/dispensa_pareceres_pl_021_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI 021/2023</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ SEBASTIÃO BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/dispensa_plc_007-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/dispensa_plc_007-2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 007-2023</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ SEBASTIÃO BARBOSA, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/dispensa_plc_008-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/dispensa_plc_008-2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 008-2023</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/dispensa_pareceres_plc_009_-_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/dispensa_pareceres_plc_009_-_2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PLC 009/203</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ SEBASTIÃO BARBOSA, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/dispensa_pareceres_plc_010_-_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/dispensa_pareceres_plc_010_-_2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 010/2023</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/dispensa_pareceres_pl_028_-_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/dispensa_pareceres_pl_028_-_2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA PARECERES AO PL 028/2023</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/dispensa_pareceres_pl_029_-_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/dispensa_pareceres_pl_029_-_2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA PARECERES AO PL 029/2023</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/dispensa_pareceres_pl_030_-_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/dispensa_pareceres_pl_030_-_2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA PARECERES AO PL 030/2023</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2038/dispensa_pl_031-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2038/dispensa_pl_031-2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 031/2023</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/dispensa_pl_032-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/dispensa_pl_032-2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 032-2023</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, JOSÉ PEDRO DE JESUS PAES, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/dispensa_pareceres_pl_035-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/dispensa_pareceres_pl_035-2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 035-2023</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 037/2023</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, JOSÉ SEBASTIÃO BARBOSA, MILTON BARBOSA SANTOS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/dispensa_plc_2023-014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/dispensa_plc_2023-014.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 014/2023</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, JOSÉ SEBASTIÃO BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/dispensa_plc_2023018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/dispensa_plc_2023018.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PLC 018-2023</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, IRINEIDE BARBOSA ARAGÃO, MARCELO DE OLIVEIRA RIBEIRO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/dispensa_pl_2023040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/dispensa_pl_2023040.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PL 040-2023</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/dispensa_pl_2023041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/dispensa_pl_2023041.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 041-2023</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/dispensa_pl_2023042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/dispensa_pl_2023042.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 042-2023</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/dispensa_plc_2023025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/dispensa_plc_2023025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 025-2023</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/dispensa_pl_2023048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/dispensa_pl_2023048.pdf</t>
   </si>
   <si>
     <t>DISPENSA PL 048-2023</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2330/dispensa_pl_2023049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2330/dispensa_pl_2023049.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 049-2023</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ SEBASTIÃO BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2349/dispensa_pl_2023051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2349/dispensa_pl_2023051.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 051-2023</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2350/dispensa_pl_2023052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2350/dispensa_pl_2023052.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 052-2023</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, JOSÉ SEBASTIÃO BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2354/dispensa_plc_028-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2354/dispensa_plc_028-2023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC Nº 028/2023</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2355/dispensa_pl_2023-053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2355/dispensa_pl_2023-053.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL Nº 053/2028</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>RET</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 021/2022</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PLC 006/2023</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1941/retirada_plc_2023005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1941/retirada_plc_2023005.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 005/2023</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/oficio_163-2023_-_retirada_pl_022-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/oficio_163-2023_-_retirada_pl_022-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 022/2023</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/oficio_1962023_retirada_do_projeto_de_lei_0272023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/oficio_1962023_retirada_do_projeto_de_lei_0272023.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 027/2023</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE LEI Nº 031/2023</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>REQUER RETIRADA DO PL Nº 032/2023</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/retirada_subemenda_001_plc_012-2023_-_beto_baiano.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/retirada_subemenda_001_plc_012-2023_-_beto_baiano.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DA SUBEMENDA Nº 001 À EMENDA Nº 001, AO PLC 012/2023</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/retirada_plc_015_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/retirada_plc_015_de_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI COMPLEMENTAR 015/2023</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/retirada_pl_2023-043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/retirada_pl_2023-043.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI Nº 043/2023</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/retirada_plc_016-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/retirada_plc_016-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 016/2023</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PDL 006/2023</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DA EMENDA Nº 002 AO PLC 019/2023</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO REQUERIMENTO DE URGÊNCIA ESPECIAL AO PLC Nº 028/2023</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>SUBEMENDA</t>
   </si>
   <si>
     <t>SUBEMENDA 001 À EMENDA Nº 001 AO PROJETO DE LEI COMPLEMENTAR Nº 012/2023</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDIR</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/ata_1a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/ata_1a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DE 2023</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 001/2023</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PL 007/2023</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/emenda_001_pel_2023-001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/emenda_001_pel_2023-001.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE EMENDA À LEI ORGÂNICA Nº 001/2023</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/emenda_001_plc_2023-007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/emenda_001_plc_2023-007.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 007-2023</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/emenda-aditiva-01-ao-pl-032-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/emenda-aditiva-01-ao-pl-032-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 001 AO PL 032/2023</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/emenda-aditiva-01-ao-pl-031-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/emenda-aditiva-01-ao-pl-031-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01 AO PROJETO DE LEI 031/2023</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/emenda-modificativa-01-ao-pl-032-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/emenda-modificativa-01-ao-pl-032-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PL 032/2023</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/emenda-supressiva-01-ao-pl-032-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/emenda-supressiva-01-ao-pl-032-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA 001 AO PL 032/2023</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/emenda_001_-_plc_2023-012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/emenda_001_-_plc_2023-012.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC Nº 012/2023</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001 AO PL 037-2023</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/emenda_001_plc_2023018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/emenda_001_plc_2023018.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC Nº 018/2023</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/emenda_001_pl_2023-038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/emenda_001_pl_2023-038.pdf</t>
   </si>
   <si>
     <t>EMENDA 001 AO PL 038-2023</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/emenda_001_plc_2023020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/emenda_001_plc_2023020.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PLC 020/2023</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2250/emenda_001_plc_2023021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2250/emenda_001_plc_2023021.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 021/2023</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/emenda_001_plc_2023022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/emenda_001_plc_2023022.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 022/2023</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/emenda_001_plc_2023023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/emenda_001_plc_2023023.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 023/2023</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/emenda_001_plc_2023024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/emenda_001_plc_2023024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC 024/2023</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_001_pl_2023039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_001_pl_2023039.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PL 039-2023</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/emenda_001_plc_2023025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/emenda_001_plc_2023025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PLC 025/2023</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/emenda_001_pl_2023046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/emenda_001_pl_2023046.pdf</t>
   </si>
   <si>
     <t>EMENDA 001 AO PL 046-2023</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/emenda_001_plc_2023027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/emenda_001_plc_2023027.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC Nº 027/2023</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/emenda_pl_2023047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/emenda_pl_2023047.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº. 01 AO PL Nº 047/2023</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
     <t>EMENDA 001 AO PLC 019/2023</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PLC 019/2023</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/emenda_002_pl_0472023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/emenda_002_pl_0472023.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PL 047-2023</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>RRQ</t>
   </si>
   <si>
     <t>RESPOSTA A REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1799/resp_req_2023004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1799/resp_req_2023004.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 004/2023</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1801/resposta_req_002-2023_-_01_-_oficio_074-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1801/resposta_req_002-2023_-_01_-_oficio_074-2023.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO 002/2023</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1824/resposta_ao_requerimento_001_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1824/resposta_ao_requerimento_001_de_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 001/2023</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1825/resposta_ao_requerimento_005_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1825/resposta_ao_requerimento_005_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 005/2023</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/resposta_requerimento_007_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/resposta_requerimento_007_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 007/2023</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/resp_2023006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/resp_2023006.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 006/2023</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1942/resposta_ao_requerimento_010_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1942/resposta_ao_requerimento_010_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 010/2023</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1943/resp_req_2023011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1943/resp_req_2023011.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO Nº 011/2023</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/resp_req_2023-012_e_2023-013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/resp_req_2023-012_e_2023-013.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA CONJUNTA AOS REQUERIMENTOS Nº 012 E 013/2023</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/resposta_requerimento_015_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/resposta_requerimento_015_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 015/2023</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/resposta_ao_requerimento_009_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/resposta_ao_requerimento_009_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 009/2023</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/resposta_ao_requerimento_014_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/resposta_ao_requerimento_014_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO NREQUERIMENTO 014/2023</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/resposta_ao_requerimento_016_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/resposta_ao_requerimento_016_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 016/2023</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/resposta_ao_requerimento_017_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/resposta_ao_requerimento_017_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 017/2023</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/resposta_requerimento_021_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/resposta_requerimento_021_de_2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 021 DE 2023</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/resposta_aos_requerimentos_022_024_e_025_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/resposta_aos_requerimentos_022_024_e_025_de_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AOS REQUERIMENTOS 022, 024 E 025/2023</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/resposta_aos_requerimentos_019_e_020_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/resposta_aos_requerimentos_019_e_020_de_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AOS REQUERIMENTOS 019 E 020/2023</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/resposta_ao_requerimento_023_de_2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/resposta_ao_requerimento_023_de_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 023/2023</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/resp_req_2023028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/resp_req_2023028.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO Nº 028/2023</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2345/resp_req_2023035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2345/resp_req_2023035.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO Nº 035/2023</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2346/resp_req_2023-034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2346/resp_req_2023-034.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO Nº 034/2023</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2351/resp_req_2023036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2351/resp_req_2023036.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO Nº 036/2023</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>DTQ</t>
   </si>
   <si>
     <t>DESTAQUE</t>
   </si>
   <si>
     <t>DESTAQUE DO INCISO II, DO ART. 1º DO PL 042-2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -7587,67 +7587,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1680/ind_2023001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/ind_2023002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/ind_2023003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/ind_2023004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1684/ind_2023005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/ind_2023006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/ind_2023007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/ind_2023008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/ind_2023009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/ind_2023010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/ind_2023011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/ind_2023012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/ind_2023013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/ind_2023014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/ind_2023015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1708/ind_2023016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/ind_2023017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/ind_2023022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/ind_2023023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1723/ind_2023-024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1725/ind_2023-025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1726/ind_2023-026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1727/ind_2023-027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1729/ind_2023-028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1730/ind_2023-029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1731/ind_2023030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1733/ind_2023-031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1734/ind_2023-032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1735/ind_2023-033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1736/ind_2023034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1737/ind_2023035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1746/ind_2023036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1747/ind_2023037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1748/ind_2023038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1749/ind_2023039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1750/ind_2023040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1751/ind_2023041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1752/ind_2023042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1753/ind_2023043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1754/ind_2023044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1755/ind_2023045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1756/ind_2023046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1757/ind_2023047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1758/ind_2023048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1759/ind_2023049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1760/ind_2023050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1761/ind_2023051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1762/ind_2023052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1763/ind_2023053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1764/ind_2023054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1765/ind_2023055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1768/ind_2023056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1769/ind_2023057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/ind_2023058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/ind_2023059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1772/ind_2023060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/ind_2023061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/ind_2023062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/ind_2023063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/ind_2023064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/ind_2023065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/ind_2023066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/ind_2023067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/ind_2023068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/ind_2023069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/ind_2023070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/ind_2023071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/ind_2023072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1790/ind_2023073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/ind_2023074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1792/ind_2023075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1793/ind_2023076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1794/ind_2023077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1795/ind_2023078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1796/ind_2023079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1797/ind_2023080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1798/ind_2023081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1802/ind_2023082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1803/ind_2023083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1804/ind_2023084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1805/ind_2023085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1806/ind_2023086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1807/ind_2023087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1808/ind_2023088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1809/ind_2023089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1810/ind_2023090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1811/ind_2023091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1812/ind_2023092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1813/ind_2023093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/ind_2023094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/ind_2023095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/ind_2023096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/ind_2023097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/ind_2023098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/ind_2023099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/ind_2023100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/ind_2023101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/ind_2023102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/ind_2023103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/ind_2023104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/ind_2023105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/ind_2023106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/ind_2023107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/ind_2023108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/ind_2023109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/ind_2023110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/ind_2023111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/ind_2023112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/ind_2023113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/ind_2023114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/ind_2023115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/ind_2023116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1843/ind_2023117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1844/ind_2023118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1845/ind_2023119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1846/ind_2023120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/ind_2023121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1848/ind_2023122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1850/ind_2023123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1851/ind_2023124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1852/ind_2023125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1854/ind_2023126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1855/ind_2023127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1856/ind_2023128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1857/ind_2023129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1865/ind_2023130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1866/ind_2023131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1867/ind_2023132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1868/ind_2023133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1869/ind_2023134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1870/ind_2023135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1871/ind_2023136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/ind_2023137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/ind_2023138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1874/ind_2023139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1875/ind_2023140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_2023141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/ind_2023142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/ind_2023143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_2023144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/ind_2023145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/ind_2023146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/ind_2023147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/ind_2023148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/ind_2023149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/ind_2023150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/ind_2023151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/ind_2023152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1894/ind_2023153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/ind_2023154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_2023155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1897/ind_2023156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1898/ind_2023157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/ind_2023158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/ind_2023159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/ind_2023160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1910/ind_2023161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/ind_2023162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/ind_2023163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_2023164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/ind_2023165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1920/ind_2023166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1927/ind_2023167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1928/ind_2023168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1929/ind_2023169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1930/ind_2023170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1931/ind_2023171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1932/ind_2023172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1933/ind_2023173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1934/ind_2023174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1935/ind_2023175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1936/ind_2023176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1937/ind_2023177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1939/ind_2023178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_2023179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1949/ind_2023180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1951/ind_2023181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1953/ind_2023182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/ind_2023183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/ind_2023184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/ind_2023185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/ind_2023186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/ind_2023187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/ind_2023188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/ind_2023189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/ind_2023190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/ind_2023191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/ind_2023192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/ind_2023193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/ind_2023194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/ind_2023195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/ind_2023196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_2023197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/ind_2023198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_2023199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_2023200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/ind_2023201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/ind_2023202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_2023203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/ind_2023204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/ind_2023205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1996/ind_2023206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1997/ind_2023207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1998/ind_2023208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/ind_2023209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/ind_2023210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/ind_2023211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/ind_2023212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/ind_2023213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/ind_2023214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/ind_2023215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/ind_2023216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/ind_2023217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/ind_2023218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/ind_2023219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/ind_2023220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/ind_2023221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/ind_2023232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/ind_2023233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/ind_2023234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/ind_2023235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/ind_2023236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/ind_2023237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/ind_2023238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/ind_2023239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/ind_2023240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/ind_2023241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/ind_2023242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_2023243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/ind_2023244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/ind_2023245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/ind_2023246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/ind_2023247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/ind_2023248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/ind_2023249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/ind_2023250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/ind_2023251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/ind_2023252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/ind_2023253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/ind_2023254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/ind_2023255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/ind_2023256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/ind_2023257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/ind_2023258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/ind_2023259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/ind_2023260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/ind_2023261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/ind_2023262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/ind_2023264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/ind_2023265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/ind_2023266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/ind_2023267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/ind_2023268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/ind_2023269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/ind_2023270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/ind_2023271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/ind_2023272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/ind_2023273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/ind_2023274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/ind_2023275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/ind_2023276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/ind_2023277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/ind_2023278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/ind_2023279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/ind_2023280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/ind_2023281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/ind_2023282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/ind_2023283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/ind_2023284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/ind_2023285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/ind_2023286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/ind_2023287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/ind_2023288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_2023289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/ind_2023290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/ind_2023291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/ind_2023292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/ind_2023293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/ind_2023294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/ind_2023295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/ind_2023296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_2023297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/ind_2023307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/ind_2023309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/ind_2023310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/ind_2023311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/ind_2023312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/ind_2023313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/ind_2023315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/ind_2023316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/ind_2023317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/ind_2023318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/ind_2023319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/ind_2023320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/ind_2023321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/ind_2023322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_2023323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/ind_2023324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/ind_2023325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/ind_2023326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/ind_2023327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/ind_2023328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/ind_2023329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/ind_2023330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/ind_2023331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/ind_2023332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/ind_2023333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/ind_2023334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/ind_2023335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/ind_2023336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/ind_2023337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/ind_2023338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/ind_2023339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/ind_2023340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/ind_2023341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/ind_2023342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/ind_2023343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/ind_2023344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/ind_2023345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_2023346_retirada.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/ind_2023347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/ind_2023348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/ind_2023349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/ind_2023350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/ind_2023351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/ind_2023352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/ind_2023353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/ind_2023354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/ind_2023355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/ind_2023356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/ind_2023357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/ind_2023358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/ind_2023359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/ind_2023360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/ind_2023361.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_2023362.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/ind_2023363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/ind_2023364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/ind_2023365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/ind_2023366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/ind_2023367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/ind_2023368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2324/ind_2023369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_2023370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2331/ind_2023371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/ind_2023372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/ind_2023373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2334/ind_2023374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/ind_2023375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/ind_2023376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/ind_2023377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/ind_2023378.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2341/ind_2023379.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/req_2023001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1728/req_2023-002.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1742/req_2023003.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/req_2023006.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1853/req_2023007.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1863/req_2023008.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1864/req_2023009.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/req_2023010.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1921/req_2023011.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1938/req_2023012.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1940/req_2023013.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1950/req_2023014.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1952/req_2023015.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/req_2023016.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/req_2023017.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/req_2023018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/req_2023019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/req_2023020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/req_2023021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/req_2023022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/req_2023023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/req_2023025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/req_2023026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/req_2023027.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/req_2023028.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/req_2023029.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/req_2023030.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/req_2023031.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/req_2023032.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/req_2023033.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/req_2023034.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/req_2023035.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/moc_2023001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1697/moc_2023002.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1724/moc_2023-004.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1732/moc_2023-005.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/moc_2023007.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1826/moc_2023008.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1849/moc_2023009.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/moc_2023010.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/moc_2023011.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/moc_2023012.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/moc_2023013.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/moc_2023014.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1915/moc_2023015.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/moc_2023016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/moc_2023017.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/moc_2023018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1925/moc_2023019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1926/moc_2023020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1946/moc_2023021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1947/moc_2023022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/moc_2023023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/moc_2023024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/moc_2023025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/moc_2023026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/moc_2023027.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/moc_2023028.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/moc_2023029.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/moc_2023030.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/moc_2023031.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/moc_2023032.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/moc_2023033.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/moc_2023034.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/moc_2023035.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/moc_2023036.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/moc_2023037.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/moc_2023038.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/moc_2023-039.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/mocao_2023-040_-_repudio_adpf_442.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/moc_2023041.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/moc_2023042.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/moc_2023043.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/moc_2023044.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/moc_2023045.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/moc_2023046.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/moc_2023047.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/moc_2023048.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/moc_2023049.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/moc_2023050.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/moc_2023051.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/moc_2023052.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/moc_2023053.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2287/moc_2023054.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/moc_2023055.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/moc_2023056.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/moc_2023057.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2328/moc_2023060.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/moc_2023062.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2342/moc_2023063.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/pl_2023-002.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/pl_2023-003.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1738/pl_2023004.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1739/pl_2023005.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/pl_2023006.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/pl_2023007.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/pl_2023008.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1800/pl_2023009.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/pl_2023011.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/pl_2023013.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/pl_2023014.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/pl_2023015.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/pl_2023016.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/pl_2023017.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1944/pl_2023018.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1945/pl_2023019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/pl_2023020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/pl_2023021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/pl_2023022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/pl_2023023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/pl_2023024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/pl_2023025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/pl_2023026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/pl_2023027.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/pl_2023028.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/pl_2023029.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/pl_2023030.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2036/pl_2023031.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2037/pl_2023032.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/pl_2023033.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/pl_2023034.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/pl_2023-035.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/pl_2023037.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/pl_2023038.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/pl_2023039_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/pl_2023040.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/pl_2023041.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/pl_2023042.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/pl_2023043.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/pl_2023044.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/pl_2023045.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/pl_2023046.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/pl_2023047.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/pl_2023048.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/pl_2023050.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2347/pl_2023051.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2352/pl_2023053.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1689/plc_2023002.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/plc_2023-003.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1744/plc_2023004.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1858/plc_2023005.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1859/plc_2023006.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/plc_2023007.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/plc_2023009.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/plc_2023010.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plc_2023011.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/plc_2023-012.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/plc_2023013.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/plc_2023014.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/plc_2023015.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/plc_2023016.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/plc_2023017.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/plc_2023018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/plc_2023019_-_leilao_saean.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/plc_2023021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/plc_2023022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/plc_2023023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/plc_2023024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/plc_2023025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/plc_2023026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/plc_2023027.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2353/plc_2023028.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1860/pr_2023001.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/pr_2023002.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/pr_2023003.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pr_2023004.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1688/pdl_2023001.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/brn3c2af4ca0115_027594.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/pdl_2023-003_-_com_parecer_da_comissao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/pdl_2023005_-_titulo_de_cidadao_alcides_balarin.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/pel_2023-001.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1690/dispensa_pdl_2023001.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1691/dispensa_plc_2023001.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1692/dispensa_plc_2023002.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/dispensa_pl_2023001.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/dispensa_plc_2023003.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/dispensa_pl_2023002.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1740/dispensa_pl_005-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1741/dispensa_pl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1745/dispensa_plc_2023-004.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/dispensa_pl_2023014.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/dispensa_pareceres_pl_021_de_2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/dispensa_plc_007-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/dispensa_plc_008-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/dispensa_pareceres_plc_009_-_2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/dispensa_pareceres_plc_010_-_2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/dispensa_pareceres_pl_028_-_2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/dispensa_pareceres_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/dispensa_pareceres_pl_030_-_2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2038/dispensa_pl_031-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/dispensa_pl_032-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/dispensa_pareceres_pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/dispensa_plc_2023-014.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/dispensa_plc_2023018.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/dispensa_pl_2023040.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/dispensa_pl_2023041.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/dispensa_pl_2023042.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/dispensa_plc_2023025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/dispensa_pl_2023048.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2330/dispensa_pl_2023049.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2349/dispensa_pl_2023051.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2350/dispensa_pl_2023052.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2354/dispensa_plc_028-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2355/dispensa_pl_2023-053.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1941/retirada_plc_2023005.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/oficio_163-2023_-_retirada_pl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/oficio_1962023_retirada_do_projeto_de_lei_0272023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/retirada_subemenda_001_plc_012-2023_-_beto_baiano.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/retirada_plc_015_de_2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/retirada_pl_2023-043.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/retirada_plc_016-2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/ata_1a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/emenda_001_pel_2023-001.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/emenda_001_plc_2023-007.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/emenda-aditiva-01-ao-pl-032-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/emenda-aditiva-01-ao-pl-031-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/emenda-modificativa-01-ao-pl-032-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/emenda-supressiva-01-ao-pl-032-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/emenda_001_-_plc_2023-012.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/emenda_001_plc_2023018.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/emenda_001_pl_2023-038.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/emenda_001_plc_2023020.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2250/emenda_001_plc_2023021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/emenda_001_plc_2023022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/emenda_001_plc_2023023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/emenda_001_plc_2023024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_001_pl_2023039.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/emenda_001_plc_2023025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/emenda_001_pl_2023046.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/emenda_001_plc_2023027.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/emenda_pl_2023047.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/emenda_002_pl_0472023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1799/resp_req_2023004.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1801/resposta_req_002-2023_-_01_-_oficio_074-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1824/resposta_ao_requerimento_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1825/resposta_ao_requerimento_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/resposta_requerimento_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/resp_2023006.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1942/resposta_ao_requerimento_010_de_2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1943/resp_req_2023011.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/resp_req_2023-012_e_2023-013.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/resposta_requerimento_015_de_2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/resposta_ao_requerimento_009_de_2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/resposta_ao_requerimento_014_de_2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/resposta_ao_requerimento_016_de_2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/resposta_ao_requerimento_017_de_2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/resposta_requerimento_021_de_2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/resposta_aos_requerimentos_022_024_e_025_de_2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/resposta_aos_requerimentos_019_e_020_de_2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/resposta_ao_requerimento_023_de_2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/resp_req_2023028.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2345/resp_req_2023035.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2346/resp_req_2023-034.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2351/resp_req_2023036.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1680/ind_2023001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/ind_2023002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/ind_2023003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/ind_2023004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1684/ind_2023005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/ind_2023006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/ind_2023007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/ind_2023008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/ind_2023009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/ind_2023010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/ind_2023011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/ind_2023012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/ind_2023013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/ind_2023014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/ind_2023015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1708/ind_2023016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/ind_2023017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/ind_2023022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/ind_2023023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1723/ind_2023-024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1725/ind_2023-025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1726/ind_2023-026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1727/ind_2023-027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1729/ind_2023-028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1730/ind_2023-029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1731/ind_2023030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1733/ind_2023-031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1734/ind_2023-032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1735/ind_2023-033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1736/ind_2023034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1737/ind_2023035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1746/ind_2023036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1747/ind_2023037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1748/ind_2023038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1749/ind_2023039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1750/ind_2023040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1751/ind_2023041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1752/ind_2023042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1753/ind_2023043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1754/ind_2023044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1755/ind_2023045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1756/ind_2023046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1757/ind_2023047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1758/ind_2023048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1759/ind_2023049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1760/ind_2023050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1761/ind_2023051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1762/ind_2023052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1763/ind_2023053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1764/ind_2023054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1765/ind_2023055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1768/ind_2023056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1769/ind_2023057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/ind_2023058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/ind_2023059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1772/ind_2023060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/ind_2023061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/ind_2023062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/ind_2023063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/ind_2023064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/ind_2023065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/ind_2023066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/ind_2023067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/ind_2023068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/ind_2023069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/ind_2023070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/ind_2023071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/ind_2023072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1790/ind_2023073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/ind_2023074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1792/ind_2023075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1793/ind_2023076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1794/ind_2023077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1795/ind_2023078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1796/ind_2023079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1797/ind_2023080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1798/ind_2023081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1802/ind_2023082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1803/ind_2023083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1804/ind_2023084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1805/ind_2023085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1806/ind_2023086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1807/ind_2023087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1808/ind_2023088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1809/ind_2023089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1810/ind_2023090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1811/ind_2023091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1812/ind_2023092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1813/ind_2023093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/ind_2023094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/ind_2023095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/ind_2023096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/ind_2023097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/ind_2023098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/ind_2023099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/ind_2023100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/ind_2023101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/ind_2023102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/ind_2023103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/ind_2023104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/ind_2023105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/ind_2023106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/ind_2023107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/ind_2023108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/ind_2023109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/ind_2023110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/ind_2023111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/ind_2023112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/ind_2023113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/ind_2023114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/ind_2023115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/ind_2023116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1843/ind_2023117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1844/ind_2023118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1845/ind_2023119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1846/ind_2023120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/ind_2023121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1848/ind_2023122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1850/ind_2023123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1851/ind_2023124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1852/ind_2023125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1854/ind_2023126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1855/ind_2023127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1856/ind_2023128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1857/ind_2023129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1865/ind_2023130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1866/ind_2023131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1867/ind_2023132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1868/ind_2023133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1869/ind_2023134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1870/ind_2023135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1871/ind_2023136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/ind_2023137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/ind_2023138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1874/ind_2023139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1875/ind_2023140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1876/ind_2023141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/ind_2023142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/ind_2023143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/ind_2023144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/ind_2023145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/ind_2023146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/ind_2023147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/ind_2023148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/ind_2023149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/ind_2023150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/ind_2023151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/ind_2023152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1894/ind_2023153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/ind_2023154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1896/ind_2023155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1897/ind_2023156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1898/ind_2023157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/ind_2023158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/ind_2023159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/ind_2023160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1910/ind_2023161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/ind_2023162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/ind_2023163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/ind_2023164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/ind_2023165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1920/ind_2023166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1927/ind_2023167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1928/ind_2023168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1929/ind_2023169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1930/ind_2023170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1931/ind_2023171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1932/ind_2023172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1933/ind_2023173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1934/ind_2023174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1935/ind_2023175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1936/ind_2023176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1937/ind_2023177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1939/ind_2023178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_2023179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1949/ind_2023180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1951/ind_2023181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1953/ind_2023182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/ind_2023183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/ind_2023184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/ind_2023185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/ind_2023186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/ind_2023187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/ind_2023188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/ind_2023189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/ind_2023190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/ind_2023191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/ind_2023192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/ind_2023193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/ind_2023194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/ind_2023195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/ind_2023196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/ind_2023197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/ind_2023198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_2023199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_2023200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/ind_2023201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/ind_2023202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/ind_2023203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/ind_2023204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/ind_2023205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1996/ind_2023206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1997/ind_2023207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1998/ind_2023208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/ind_2023209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/ind_2023210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/ind_2023211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/ind_2023212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/ind_2023213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/ind_2023214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/ind_2023215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/ind_2023216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/ind_2023217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/ind_2023218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/ind_2023219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/ind_2023220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/ind_2023221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/ind_2023232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/ind_2023233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/ind_2023234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/ind_2023235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/ind_2023236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/ind_2023237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/ind_2023238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/ind_2023239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/ind_2023240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/ind_2023241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/ind_2023242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/ind_2023243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/ind_2023244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/ind_2023245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/ind_2023246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/ind_2023247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/ind_2023248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/ind_2023249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/ind_2023250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/ind_2023251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/ind_2023252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/ind_2023253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/ind_2023254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/ind_2023255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/ind_2023256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/ind_2023257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/ind_2023258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/ind_2023259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/ind_2023260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/ind_2023261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/ind_2023262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/ind_2023264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/ind_2023265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/ind_2023266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/ind_2023267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/ind_2023268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/ind_2023269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/ind_2023270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/ind_2023271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/ind_2023272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/ind_2023273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/ind_2023274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/ind_2023275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/ind_2023276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/ind_2023277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/ind_2023278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/ind_2023279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/ind_2023280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/ind_2023281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/ind_2023282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/ind_2023283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/ind_2023284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/ind_2023285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/ind_2023286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/ind_2023287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/ind_2023288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/ind_2023289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/ind_2023290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/ind_2023291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/ind_2023292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/ind_2023293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/ind_2023294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/ind_2023295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/ind_2023296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/ind_2023297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/ind_2023307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/ind_2023309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/ind_2023310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/ind_2023311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/ind_2023312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/ind_2023313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/ind_2023315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/ind_2023316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/ind_2023317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/ind_2023318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/ind_2023319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/ind_2023320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/ind_2023321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/ind_2023322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/ind_2023323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/ind_2023324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/ind_2023325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/ind_2023326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/ind_2023327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/ind_2023328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/ind_2023329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/ind_2023330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/ind_2023331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/ind_2023332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/ind_2023333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/ind_2023334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/ind_2023335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/ind_2023336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/ind_2023337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/ind_2023338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/ind_2023339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/ind_2023340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/ind_2023341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/ind_2023342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/ind_2023343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/ind_2023344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/ind_2023345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/ind_2023346_retirada.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/ind_2023347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/ind_2023348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/ind_2023349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/ind_2023350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/ind_2023351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/ind_2023352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/ind_2023353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/ind_2023354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/ind_2023355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/ind_2023356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/ind_2023357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/ind_2023358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/ind_2023359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/ind_2023360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/ind_2023361.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_2023362.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/ind_2023363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/ind_2023364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/ind_2023365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/ind_2023366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/ind_2023367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/ind_2023368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2324/ind_2023369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_2023370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2331/ind_2023371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/ind_2023372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/ind_2023373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2334/ind_2023374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/ind_2023375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/ind_2023376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/ind_2023377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/ind_2023378.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2341/ind_2023379.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/req_2023001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1728/req_2023-002.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1742/req_2023003.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/req_2023006.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1853/req_2023007.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1863/req_2023008.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1864/req_2023009.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/req_2023010.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1921/req_2023011.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1938/req_2023012.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1940/req_2023013.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1950/req_2023014.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1952/req_2023015.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/req_2023016.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/req_2023017.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/req_2023018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/req_2023019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/req_2023020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/req_2023021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/req_2023022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/req_2023023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/req_2023025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/req_2023026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/req_2023027.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/req_2023028.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/req_2023029.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/req_2023030.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/req_2023031.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/req_2023032.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/req_2023033.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/req_2023034.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/req_2023035.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/moc_2023001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1697/moc_2023002.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1724/moc_2023-004.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1732/moc_2023-005.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/moc_2023007.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1826/moc_2023008.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1849/moc_2023009.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/moc_2023010.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/moc_2023011.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/moc_2023012.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/moc_2023013.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/moc_2023014.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1915/moc_2023015.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/moc_2023016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/moc_2023017.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/moc_2023018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1925/moc_2023019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1926/moc_2023020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1946/moc_2023021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1947/moc_2023022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/moc_2023023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/moc_2023024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/moc_2023025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/moc_2023026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/moc_2023027.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/moc_2023028.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/moc_2023029.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/moc_2023030.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/moc_2023031.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/moc_2023032.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/moc_2023033.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/moc_2023034.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/moc_2023035.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/moc_2023036.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/moc_2023037.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/moc_2023038.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/moc_2023-039.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/mocao_2023-040_-_repudio_adpf_442.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/moc_2023041.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/moc_2023042.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/moc_2023043.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/moc_2023044.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/moc_2023045.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/moc_2023046.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/moc_2023047.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/moc_2023048.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/moc_2023049.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/moc_2023050.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/moc_2023051.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/moc_2023052.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/moc_2023053.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2287/moc_2023054.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/moc_2023055.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/moc_2023056.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/moc_2023057.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2328/moc_2023060.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/moc_2023062.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2342/moc_2023063.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/pl_2023-002.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/pl_2023-003.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1738/pl_2023004.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1739/pl_2023005.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/pl_2023006.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/pl_2023007.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/pl_2023008.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1800/pl_2023009.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/pl_2023011.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/pl_2023013.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/pl_2023014.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/pl_2023015.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/pl_2023016.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/pl_2023017.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1944/pl_2023018.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1945/pl_2023019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/pl_2023020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/pl_2023021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/pl_2023022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/pl_2023023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/pl_2023024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/pl_2023025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/pl_2023026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/pl_2023027.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/pl_2023028.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/pl_2023029.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/pl_2023030.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2036/pl_2023031.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2037/pl_2023032.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/pl_2023033.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/pl_2023034.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/pl_2023-035.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/pl_2023037.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/pl_2023038.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/pl_2023039_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/pl_2023040.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/pl_2023041.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/pl_2023042.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/pl_2023043.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/pl_2023044.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/pl_2023045.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/pl_2023046.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/pl_2023047.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/pl_2023048.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/pl_2023050.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2347/pl_2023051.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2352/pl_2023053.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1689/plc_2023002.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/plc_2023-003.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1744/plc_2023004.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1858/plc_2023005.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1859/plc_2023006.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/plc_2023007.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/plc_2023009.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/plc_2023010.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plc_2023011.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/plc_2023-012.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/plc_2023013.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/plc_2023014.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/plc_2023015.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/plc_2023016.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/plc_2023017.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/plc_2023018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/plc_2023019_-_leilao_saean.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/plc_2023021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/plc_2023022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/plc_2023023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/plc_2023024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/plc_2023025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/plc_2023026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/plc_2023027.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2353/plc_2023028.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1860/pr_2023001.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/pr_2023002.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/pr_2023003.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pr_2023004.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1688/pdl_2023001.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/brn3c2af4ca0115_027594.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/pdl_2023-003_-_com_parecer_da_comissao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/pdl_2023005_-_titulo_de_cidadao_alcides_balarin.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/pel_2023-001.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1690/dispensa_pdl_2023001.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1691/dispensa_plc_2023001.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1692/dispensa_plc_2023002.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/dispensa_pl_2023001.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/dispensa_plc_2023003.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/dispensa_pl_2023002.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1740/dispensa_pl_005-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1741/dispensa_pl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1745/dispensa_plc_2023-004.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/dispensa_pl_2023014.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/dispensa_pareceres_pl_021_de_2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/dispensa_plc_007-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/dispensa_plc_008-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/dispensa_pareceres_plc_009_-_2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/dispensa_pareceres_plc_010_-_2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/dispensa_pareceres_pl_028_-_2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/dispensa_pareceres_pl_029_-_2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/dispensa_pareceres_pl_030_-_2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2038/dispensa_pl_031-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/dispensa_pl_032-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/dispensa_pareceres_pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/dispensa_plc_2023-014.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/dispensa_plc_2023018.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/dispensa_pl_2023040.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/dispensa_pl_2023041.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/dispensa_pl_2023042.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/dispensa_plc_2023025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/dispensa_pl_2023048.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2330/dispensa_pl_2023049.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2349/dispensa_pl_2023051.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2350/dispensa_pl_2023052.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2354/dispensa_plc_028-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2355/dispensa_pl_2023-053.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1941/retirada_plc_2023005.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/oficio_163-2023_-_retirada_pl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/oficio_1962023_retirada_do_projeto_de_lei_0272023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/retirada_subemenda_001_plc_012-2023_-_beto_baiano.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/retirada_plc_015_de_2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/retirada_pl_2023-043.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/retirada_plc_016-2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/ata_1a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/emenda_001_pel_2023-001.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/emenda_001_plc_2023-007.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/emenda-aditiva-01-ao-pl-032-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/emenda-aditiva-01-ao-pl-031-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/emenda-modificativa-01-ao-pl-032-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/emenda-supressiva-01-ao-pl-032-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/emenda_001_-_plc_2023-012.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/emenda_001_plc_2023018.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/emenda_001_pl_2023-038.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/emenda_001_plc_2023020.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2250/emenda_001_plc_2023021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/emenda_001_plc_2023022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/emenda_001_plc_2023023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/emenda_001_plc_2023024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_001_pl_2023039.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/emenda_001_plc_2023025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/emenda_001_pl_2023046.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/emenda_001_plc_2023027.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/emenda_pl_2023047.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/emenda_002_pl_0472023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1799/resp_req_2023004.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1801/resposta_req_002-2023_-_01_-_oficio_074-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1824/resposta_ao_requerimento_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1825/resposta_ao_requerimento_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/resposta_requerimento_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/resp_2023006.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1942/resposta_ao_requerimento_010_de_2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/1943/resp_req_2023011.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/resp_req_2023-012_e_2023-013.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/resposta_requerimento_015_de_2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/resposta_ao_requerimento_009_de_2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/resposta_ao_requerimento_014_de_2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/resposta_ao_requerimento_016_de_2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/resposta_ao_requerimento_017_de_2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/resposta_requerimento_021_de_2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/resposta_aos_requerimentos_022_024_e_025_de_2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/resposta_aos_requerimentos_019_e_020_de_2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/resposta_ao_requerimento_023_de_2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/resp_req_2023028.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2345/resp_req_2023035.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2346/resp_req_2023-034.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2023/2351/resp_req_2023036.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H670"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>