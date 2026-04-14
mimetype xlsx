--- v0 (2026-01-09)
+++ v1 (2026-04-14)
@@ -54,3387 +54,3387 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2364/ind_2024001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2364/ind_2024001.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO URGENTE DE UM MÉDICO ENDOCRINOLOGISTA PARA ATUAR NO SETOR DE ESPECIALIDADES NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2365/ind_2024002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2365/ind_2024002.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE MAIS UMA LIXEIRA (MÓVEL) EM FRENTE À PRAÇA “PANC”, LOCALIZADA NO BAIRRO JARDIM REZEK IV</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2366/ind_2024003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2366/ind_2024003.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POSSIBILIDADE DE REFORMA NO PRÉDIO DA SEDE DA CORPORAÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2367/ind_2024004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2367/ind_2024004.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ANTÔNIO CYRILO ROCHA, AO LADO DA CEMEI PROFª SUELI APARECIDA CARMONA CAETANO, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2368/ind_2024005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2368/ind_2024005.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXECUÇÃO DE OBRAS QUE AJUDEM A CONTER OU DESVIAR AS ENXURRADAS QUE VÊM DO BAIRRO PARQUE DAS PALMEIRAS E DESEMBOCAM NA RUA ÂNGELO SETIN, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2369/ind_2024006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2369/ind_2024006.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EQUIPAMENTO DE ULTRASSOM PARA REALIZAÇÃO DE EXAMES MORFOLÓGICOS EM GESTANTES</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2370/ind_2024007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2370/ind_2024007.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ADELINO VANCETTO, PRÓXIMO AO Nº 204, NO BAIRRO JARDIM DOS IPÊS</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2371/ind_2024008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2371/ind_2024008.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA ROTATÓRIA QUE LIGA A AVENIDA DA SAUDADE COM AS RUAS JOÃO MIRANDA, JUVENAL SIMÕES E REYNALDO GERMANO STEIN</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2375/ind_2024009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2375/ind_2024009.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MAIS OPERADORES DE MÁQUINAS PARA ATENDER A DEMANDA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2385/ind_2024010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2385/ind_2024010.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA BOCA DE LOBO NA RUA FRANCISCO CABRINO, ESQUINA COM A RUA ALICE PEREIRA MANSUR, PARA INIBIR O EXCESSO E ACUMULO DE ÁGUAS PLUVIAIS NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2386/ind_2024011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2386/ind_2024011.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POSSIBILIDADE REALIZAR A CONSTRUÇÃO DE ESTACIONAMENTO DO TIPO 45 GRAUS NA AVENIDA JOÃO MIRANDA EM AMBOS OS LADOS DO CANTEIRO CENTRAL NA ALTURA DO NÚMERO 1094, NO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2387/ind_2024012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2387/ind_2024012.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POSSIBILIDADE DE CONTRATAÇÃO DE MAIS PROFESSORES DE MUSICALIZAÇÃO POR MEIO DO PROJETO RETRETA DA CORPORAÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2388/ind_2024013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2388/ind_2024013.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM POÇO ARTESIANO E INSTALAÇÃO DE CAIXA D’ÁGUA COM RESERVATÓRIO NA PRAÇA PANC, PARA ATENDER OS BAIRROS JARDIM DONA LEDA, JARDIM REZEK I, II, III E IV, PARQUE IMPERIAL, JARDIM CONQUISTA E SÃO MIGUEL</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2389/ind_2024014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2389/ind_2024014.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EQUIPAMENTO DE LENSÔMETRO PARA USO DA REDE MUNICIPAL DE SAÚDE, NAS CONSULTAS OFTALMOLÓGICAS</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2390/ind_2024015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2390/ind_2024015.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA RUA ARISTIDES CABRINO, NO BAIRRO JARDIM SACILOTTO II EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2391/ind_2024016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2391/ind_2024016.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DO TREVO DO ITAMARATY, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2392/ind_2024017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2392/ind_2024017.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA AVENIDA JOÃO BOMBO, NO BAIRRO ITAMARATY, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2393/ind_2024018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2393/ind_2024018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA AVENIDA FERNANDO ARENS JR. EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2394/ind_2024019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2394/ind_2024019.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA AVENIDA RICARDO TAGLIARI EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2395/ind_2024020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2395/ind_2024020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA AVENIDA SANTOS DUMONT EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2396/ind_2024021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2396/ind_2024021.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA AVENIDA BELIZÁRIO NEVES, NO JARDIM CAROLINA EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2397/ind_2024022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2397/ind_2024022.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DESENVOLVIDO PROJETO JUNTO À SECRETARIA DE PLANEJAMENTO EM BUSCA DE SOLUÇÃO PARA ISOLAR O CALOR NO PÁTIO E NA BRINQUEDOTECA DA CRECHE JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2398/ind_2024023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2398/ind_2024023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM TELEVISOR PARA A SALA DO MATERNAL II DA CRECHE JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2399/ind_2024024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2399/ind_2024024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA CRIADO, ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL, O PROGRAMA "BOLSA CUIDADOR" EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2400/ind_2024025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2400/ind_2024025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO E DISTRIBUIÇÃO DE KIMONOS PARA OS ALUNOS E ATLETAS DO PROJETO JUDÔ, OFERECIDO PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/ind_2024026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/ind_2024026.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BICICLETÁRIO NA ÁREA DE LAZER PREFEITO EDERALDO ROSSETTI NA ESQUINA DAS RUAS FRANCISCO CABRINO E TIRADENTES</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/ind_2024027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/ind_2024027.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA GRADE CURRICULAR DE AULAS DE MUSICALIZAÇÃO OU A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE MÚSICA</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/ind_2024028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/ind_2024028.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA AVENIDA DR. TANCREDO NEVES EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2408/ind_2024029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2408/ind_2024029.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA JOSÉ AMARO RODRIGUES FILHO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2409/ind_2024030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2409/ind_2024030.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA LUCIANO ANTÔNIO CARMONA EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2410/ind_2024031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2410/ind_2024031.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA SETE DE SETEMBRO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2411/ind_2024032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2411/ind_2024032.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA TREZE DE MAIO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2412/ind_2024033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2412/ind_2024033.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA DR. ADHEMAR DE BARROS EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2413/ind_2024034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2413/ind_2024034.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA DEZ DE ABRIL EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2414/ind_2024035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2414/ind_2024035.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA MAGDALENA SANSEVERINO GROSSO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/ind_2024036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/ind_2024036.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA BOA VISTA EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2416/ind_2024037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2416/ind_2024037.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA  DOS EXPEDICIONÁRIOS EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2417/ind_2024038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2417/ind_2024038.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA RUI BARBOSA EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2418/ind_2024039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2418/ind_2024039.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA RUA TIRADENTES EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2419/ind_2024040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2419/ind_2024040.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA RUA DUQUE DE CAXIAS EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2420/ind_2024041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2420/ind_2024041.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS  DA AVENIDA SANTO AMARO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2421/ind_2024042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2421/ind_2024042.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA RAYMUNDO BERNI, NOTRECHO ENTRE AS RUAS ROSÁRIA MARIA NEVES E JOAQUIM FRANCISCO ALBINO, NO BAIRRO JD. SACILOTTO</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2422/ind_2024043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2422/ind_2024043.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA VEREADOR ORLANDO FURIN EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2423/ind_2024044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2423/ind_2024044.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA SANTO ANTÔNIO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2424/ind_2024045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2424/ind_2024045.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA NOSSA SENHORA DAS DORES EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2425/ind_2024046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2425/ind_2024046.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA ANTÔNIO SIA EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2426/ind_2024047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2426/ind_2024047.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA ERNESTO TAGLIARI  EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2427/ind_2024048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2427/ind_2024048.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA MARIA SIMÕES DE ANDRADE  EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2428/ind_2024049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2428/ind_2024049.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA FRANCISCO CABRINO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2429/ind_2024050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2429/ind_2024050.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO LIXO E ENTULHOS DESCARTADOS NO CRUZAMENTO DA RUA EDSON APARECIDO CAPELO COM A RUA FLAMBOYANT, NO RESIDENCIAL SÃO JOÃO DOS PINHEIROS</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2430/ind_2024051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2430/ind_2024051.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE PLACA SINALIZANDO PROIBIÇÃO DE DESCARTE DE LIXO E ENTULHO NO CRUZAMENTO DA RUA EDSON APARECIDO CAPELO COM A RUA FLAMBOYANT, NO RESIDENCIAL SÃO JOÃO DOS PINHEIROS, FAZENDO MENÇÃO À LEI MUNICIPAL 3.105/2013 QUE PROÍBE E PENALIZA INFRATORES QUE DESCARTAM LIXOS E ENTULHOS DE FORMA IRREGULAR</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/ind_2024052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/ind_2024052.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO DE UM POÇO ARTESIANO E INSTALAÇÃO DE CAIXA D'AGUA COM RESERVATÓRIO NA ESTÂNCIA SOL NASCENTE</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/ind_2024053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/ind_2024053.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE UMA INVESTIGAÇÃO TENDO COMO FINALIDADE VERIFICAR SE EXISTIU OU AINDA EXISTE AÇÃO CRIMINOSA PARA CONTAMINAR E PROVOCAR O RESSECAMENTO E MORTE DE ÁRVORES LOCALIZADAS NA ÁREA VERDE LOCALIZADA EM FRENTE À CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/ind_2024054.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/ind_2024054.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JOSÉ AMARO RODRIGUES, PRÓXIMO AO Nº 81, NO JARDIM SANTA ROSA</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>JOSÉ SEBASTIÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/ind_2024055.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/ind_2024055.pdf</t>
   </si>
   <si>
     <t>SOLICITA DESENTUPIMENTO DA BOCA DE LOBO LOCALIZADA NO CRUZAMENTO ENTRE A AVENIDA XV DE NOVEMBRO E A RUA OLIVEIRA JORGE DE ALMEIDA, EM FRENTE AO N.º 2028</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/ind_2024056.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/ind_2024056.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI COMPLEMENTAR VISANDO A CONCESSÃO DE BENEFÍCIO DE HORÁRIO ESPECIAL AOS SERVIDORES QUE TENHAM CÔNJUGE, FILHO OU DEPENDENTE COM DEFICIÊNCIA E NECESSITE DE ASSISTENCIA PERMANENTE, DE ACORDO COM A LEI Nº. 8.112, DE 11 DE DEZEMBRO DE 1990</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/ind_2024057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/ind_2024057.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLEMENTAÇÃO DE UMA CLÍNICA VETERINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/ind_2024058.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/ind_2024058.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DA CALÇADA NA LAGOA DOS PÁSSAROS, NO CRUZAMENTO DAS RUAS TIRADENTES E FRANCISCO CABRINO</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/ind_2024059.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/ind_2024059.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOVA CONFIGURAÇÃO DAS VAGAS DE MOTOS E CARROS NA LAGOA DOS PÁSSAROS, NA ESQUINA ENTRE AS RUAS TIRADENTES E FRANCISCO CABRINO</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/ind_2024060.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/ind_2024060.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA AVENIDA JOÃO MIRANDA EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/ind_2024061.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/ind_2024061.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA AVENIDA DA SAUDADE EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/ind_2024062.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/ind_2024062.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA ALAMEDA VEREADOR JOÃO CANTARELLI EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/ind_2024063.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/ind_2024063.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA CAMPOS SALES EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/ind_2024064.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/ind_2024064.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA LEONARDO CAETANO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/ind_2024065.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/ind_2024065.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA MÁRIO DE OLIVEIRA EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/ind_2024066.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/ind_2024066.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA PROFESSORA ALCÍDIA TEIXEIRA W. MATTEIS EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/ind_2024067.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/ind_2024067.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA RAUL GROSSO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/ind_2024068.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/ind_2024068.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA SÃO SEBASTIÃO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/ind_2024069.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/ind_2024069.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA ANGELA PECIFERRARI EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/ind_2024070.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/ind_2024070.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA PRIMEIRO DE JANEIRO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/ind_2024071.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/ind_2024071.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO FAÇA UM MUTIRÃO DE CIRURGIAS DE PTERÍGIO NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/ind_2024072.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/ind_2024072.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO DISPONIBILIZE A CIRURGIA DE LAQUEADURA NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, IRINEIDE BARBOSA ARAGÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/ind_2024073.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/ind_2024073.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS CRECHES E EMEIS POSSAM RECEBER AS CRIANÇAS A PARTIR DAS 06:30 (SEIS HORAS E TRINTA MINUTOS DA MANHÃ)</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2469/ind_2024074.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2469/ind_2024074.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE UMA VISTORIA URGENTE NO CEMITÉRIO MUNICIPAL PARA ELIMINAR CRIADOUROS DO MOSQUITO DA DENGUE</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2471/ind_2024075.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2471/ind_2024075.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE UMA VISTORIA TÉCNICA AMBIENTAL NA FIGUEIRA, SITUADA NA AVENIDA BELIZÁRIO NEVES, ÁRVORE TOMBADA PELA LEI Nº 3.565, DE 15 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/ind_2024076.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/ind_2024076.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE TOLDO NA ENTRADA DO PSF DO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/ind_2024077.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/ind_2024077.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGÊNCIA NO ENVIO DE UMA ENFERMEIRA PARA ATUAR NO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/ind_2024078.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/ind_2024078.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE APARELHO DE AR-CONDICIONADO NA SALA DE VACINAS DO PSF DO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/ind_2024079.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/ind_2024079.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGÊNCIA NA COLOCAÇÃO DE DOIS APARELHOS VENTILADORES NO PSF DO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/ind_2024080.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/ind_2024080.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGÊNCIA NO ENVIO DE UMA TÉCNICA DE ENFERMAGEM PARA ATUAR NO PSF DO BAIRRO CORAÇÃO CRIANÇA, NO PERÍODO DA TARDE</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/ind_2024081.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/ind_2024081.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE SAÚDE, QUE ALTERE O SISTEMA DE COMUNICAÇÃO DOS PEDIDOS DE EXAMES DA ESPECIALIDADE OU DA REGULAÇÃO PARA QUE VOLTE O SISTEMA EM QUE A COMUNICAÇÃO ERA FEITA PELO PSF E AGENTES COMUNITÁRIAS</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/ind_2024082_-_retirada.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/ind_2024082_-_retirada.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DAS RUAS SÃO BENTO, SÃO JOSÉ, RICARDO DUZZI, JOÃO PULZ E MARECHAL FLORIANO PEIXOTO EM TODA SUA EXTENSÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/ind_2024083.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/ind_2024083.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS) DO PODER EXECUTIVO, PARA DÍVIDAS ATÉ 31 DE DEZEMBRO DE 2023</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/ind_2024084.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/ind_2024084.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS) DO SAEAN, PARA DÍVIDAS ATÉ 31 DE DEZEMBRO DE 2023</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/ind_2024085.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/ind_2024085.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA ANTÔNIO SIA, PRÓXIMO AO Nº 720 E DA CAPELA SÃO JOÃO</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/ind_2024086.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/ind_2024086.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL E ROÇAGEM DE MATO NA ÁREA VERDE LOCALIZADA DEFRONTE À VIA PUBLICA ALCINDO SIMÕES, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/ind_2024087.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/ind_2024087.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO ‘DER’ DEPARTAMENTO DE ESTRADAS E RODAGEM E AO GOVERNO DO ESTADO DE SÃO PAULO A DUPLICAÇÃO DA RODOVIA PREFEITO AZIS LIAN (SP 107)</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/ind_2024088.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/ind_2024088.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO E INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO EM TODAS AS SALAS DO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/ind_2024089.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/ind_2024089.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO REALIZE ESTUDOS VISANDO REDUZIR AS ALÍQUOTAS DA CIP – CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/ind_2024090.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/ind_2024090.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BOCA DE LOBO NA RUA JÚLIO CAETANO, NA ESQUINA COM A RUA MARIA MARSON SIA</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/ind_2024091.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/ind_2024091.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ÁREA DE PLAYGROUND, LOCALIZADA AO LADO DO PSF DO JARDIM DO LAGO, NA RUA LUIZ ROSSETTI</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL E ROÇAGEM DE MATO NA ACADEMIA AO AR LIVRE, LOCALIZADA À RUA SÃO PAULO, AO LADO DA USF DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/ind_2024093.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/ind_2024093.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA LIMEIRA, PRÓXIMO AO Nº 252, NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/ind_2024094.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/ind_2024094.pdf</t>
   </si>
   <si>
     <t>SOLICITA COSTRUÇÃO DE CERCA DE ALAMBRADO PARA ISOLAR A ÁREA VERDE LOCALIZADA NA RUA MOGI MIRIM, NO CRUZAMENTO COM A RUA SUMARÉ</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/ind_2024095.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/ind_2024095.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO LIXO E ENTULHOS DESCARTADOS IRREGULARMENTE NA RUA MOGI MIRIM, NA ESQUINA COM A RUA SUMARÉ, NO BAIRRO BLUMENAU</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/ind_2024096.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/ind_2024096.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO LIXO E ENTULHOS DESCARTADOS NA RUA JAGUARIÚNA, PRÓXIMO AO Nº 135, NO BAIRRO BLUMENAU</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/ind_2024097.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/ind_2024097.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE PROFISSIONAL DENTISTA ESPECIALISTA EM ODONTOPEDIATRIA PARA ATUAR NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/ind_2024098.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/ind_2024098.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE EFETUE O CONSERTO DO ELEVADOR DO PREDIO ALUGADO E CEDIDO À DELEGACIA DE POLÍCIA</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/ind_2024099.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/ind_2024099.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE MEIO AMBIENTE A REALIZAÇÃO DE UMA VISTORIA TÉCNICA E AS PROVIDÊNCIAS NECESSARIAS VISANDO A POSSIBILIDADE DE PODA DAS ÁRVORES EXISTENTES AO REDOR DA ESCOLA ESTADUAL JOSÉ APARECIDO MUNHOZ</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/ind_2024100.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/ind_2024100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO E AO SECRETÁRIO DE SAÚDE AS PROVIDÊNCIAS VISANDO A IMPLANTACAO DE UM VEICULO TIPO FURGAO OU VEICULO SEMELHANTE DOTADO DE EQUIPAMENTOS DE REFRIGERACAO PARA UTILIZACAO NO TRANSPORTE DE VACINAS E DE MEDICAMENTOS ESPECIAIS QUE NECESSITEM DE REFRIGERACÃO</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/ind_2024101.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/ind_2024101.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO E À SECRETARIA DE SAÚDE QUE REALIZE UMA CAMPANHA DE CONSCIENTIZAÇÃO E VACINAÇÃO CONTRA O ‘HPV’ ESPECIALMENTE JUNTO AO PÚBLICO JOVEM COM IDADE ENTRE 9 E 13 ANOS</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/ind_2024102.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/ind_2024102.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CRECHE NO BAIRRO DA PARADA</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/ind_2024103.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/ind_2024103.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A IMPLANTAÇÃO DE SISTEMA DE RASTREAMENTO E MONITORAMENTO PARA VEÍCULOS E MAQUINÁRIOS DE OBRAS PERTENCENTES AO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2531/ind_2024104.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2531/ind_2024104.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AS PROVIDÊNCIAS JUNTO AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA VISANDO A POSSIBILIDADE DE INSTALAÇÃO EM NOSSA CIDADE DE UMA UNIDADE DA COMPANHIA DE AÇÕES ESPECIAIS DE POLÍCIA (CAEP)</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2532/ind_2024105.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2532/ind_2024105.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO E À SECRETARIA DE ESPORTES A INSTALAÇÃO DE BANCOS DE CIMENTO OU ASSENTOS ASSEMELHADOS NA ÁREA VERDE AO LADO DO ESTÁDIO MUNICIPAL ACCÁCIO CAPATO E DO GINÁSIO DE ESPORTES DENILSON AMARO RODRIGUES NO PARQUE RESIDENCIAL ITAMARATY</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2533/ind_2024106.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2533/ind_2024106.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DA PORTA DE VIDRO DA ENTRADA DO ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2537/ind_2024107.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2537/ind_2024107.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA REALIZE OS PROCEDIMENTOS ADMINISTRATIVOS NECESSÁRIOS PARA A REGULARIZAÇAO DO ENTORNO A PARÓQUIA NOSSA SENHORA DAS DORES</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2538/ind_2024108.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2538/ind_2024108.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DO “BANCO MUNICIPAL DE MATERIAIS DE CONSTRUÇÃO” AUTORIZADO PELA LEI 3.399/2018</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA SEDE PRÓPRIA PARA O CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2541/ind_2024110.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2541/ind_2024110.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA MONTADA UMA SALA DE VACINAÇÃO NA UBS DOUTOR HENRIQUE SCURSONI NETO, DO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/ind_2024111.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/ind_2024111.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUDANÇA DO LOCAL DE COLETA DE DOAÇÃO DE SANGUE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/ind_2024112.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/ind_2024112.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA ANTÔNIO SIA, Nº 70, PRÓXIMO AO CRUZAMENTO COM A RUA DOS EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/ind_2024113.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/ind_2024113.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A POSSIBILIDADE DE ORGANIZAR, NO MÊS DE JUNHO PRÓXIMO, A MARCHA PARA JESUS</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/ind_2024114.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/ind_2024114.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA HUMBERTO ROSSETTI, PRÓXIMO AO Nº 1.087, NO JARDIM AMARO</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/ind_2024115.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/ind_2024115.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA 10 DE ABRIL, PRÓXIMO AO CRUZAMENTO COM A RUA DOS EXPEDICIONÁRIOS, NO CENTRO</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/ind_2024116.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/ind_2024116.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA NOSSA SENHORA DAS DORES, NO TRECHO COMPREENDIDO ENTRE AS RUAS DOS EXPEDICIONÁRIOS E JOSÉ AMARO RODRIGUES, NO CENTRO</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/ind_2024117.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/ind_2024117.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO E À SECRETÁRIA DE SAÚDE A INSTALAÇÃO DE UMA FARMÁCIA MUNICIPAL NAS DEPENDÊNCIAS DA UBS “DR. HENRIQUE SCURSONI NETO” NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/ind_2024118.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/ind_2024118.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO NO MURO DE LIMITAÇÃO DO BAIRRO NOSSO SONHO, NO INÍCIO DA RUA HUGO WERNER CARLSTRON</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/ind_2024119.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/ind_2024119.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO EFETUE O PAGAMENTO DO VALOR DO VALE-ALIMENTAÇÃO DIRETAMENTE NA CONTA DOS SERVIDORES PÚBLICOS JUNTAMENTE COM A REMUNERAÇÃO, DEIXANDO DE FAZÊ-LO ATRAVÉS DO CARTÃO ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/ind_2024120.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/ind_2024120.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM PARQUE COM BRINQUEDOS E PLAYGROUND PARA AS CRIANÇAS, BEM COMO INSTALAÇÃO DE BANCOS PARA OS ADULTOS NA ÁREA VERDE LOCALIZADA NA RUA BENEDITO FERREIRA, RESIDENCIAL CONQUISTA 2</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/ind_2024121.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/ind_2024121.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DO AFUNDAMENTO NO ASFALTO NA RUA JOÃO MENDES, PRÓXIMO AO CRUZAMENTO COM A RUA JOSÉ SAMPAIO PIRES, NO BAIRRO JARDIM DE COLORES</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/ind_2024122.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/ind_2024122.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA PÚBLICA, COM COLOCAÇÃO DE BANCOS, INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, POÇO ARTESIANO, BRINQUEDOS DE PLAYGROUND E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS REYNALDO GERMANO STEIN E JOÃO MIRANDA, NO BAIRRO JARDIM LEONOR</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/ind_2024123.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/ind_2024123.pdf</t>
   </si>
   <si>
     <t>SOLICITA ALTERAÇÃO DO LOCAL DE ENTREGA DE FRALDAS PARA QUE ESTA OCORRA NA “FARMÁCIA POPULAR 24 HORAS</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/ind_2024124.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/ind_2024124.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO REALIZE A AQUISIÇÃO DOS MEDICAMENTOS NECESSÁRIOS PARA TRATAMENTO DA DENGUE</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/ind_2024125.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/ind_2024125.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA AVENIDA DA SAUDADE, NAS PROXIMIDADES DO Nº 34</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/ind_2024126.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/ind_2024126.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA NA QUADRA DE ESPORTES LOCALIZADA NA RUA ALBERTINO STOCCO</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/ind_2024127.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/ind_2024127.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA NOS APARELHOS DA ACADEMIA AO AR LIVRE LOCALIZADA NA RUA ALBERTINO STOCCO</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/ind_2024128.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/ind_2024128.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI VISANDO REGULAMENTAR NO ÂMBITO MUNICIPAL O § 4º, DO ARTIGO 9º, DA LEI FEDERAL Nº. 11.340/2006 (LEI MARIA DA PENHA)</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2590/ind_2024129.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2590/ind_2024129.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE PROGRAMA DE COLETA SELETIVA DE MATERIAIS RECICLÁVEIS NO MUNICÍPIO, PELO MENOS UMA VEZ A CADA 15 DIAS</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2591/ind_2024130.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2591/ind_2024130.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPINTURA DAS FAIXAS DE PEDESTRES NO CRUZAMENTO DA RUA SANTO DE FÁVERI COM A AV. 15 DE NOVEMBRO, NO JARDIM SANTA ROSA</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2592/ind_2024131.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2592/ind_2024131.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO RESERVADAS PARA PESSOAS IDOSAS E PARA PESSOAS COM DEFICIÊNCIA, NA AV. 15 DE NOVEMBRO, NO TRECHO COMPREENDIDO ENTRE OS NÚMEROS 530 E 880, NO SENTIDO CENTRO-BAIRRO</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2593/ind_2024132.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2593/ind_2024132.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO DE CARROS E MOTOS NA RUA DEZ DE ABRIL, NO TRECHO COMPREENDIDO ENTRE AS RUAS DOS EXPEDICIONÁRIOS E JOSÉ AMARO RODRIGUES EM AMBOS OS SENTIDOS</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2594/ind_2024133.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2594/ind_2024133.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DISPONIBILIZE UM LOCAL PARA DIVULGAÇÃO, INFORMAÇÃO E CADASTRO DOS IDOSOS COM IDADE ENTRE 60 E 65 ANOS QUE NÃO TENHAM CONHECIMENTO DO DIREITO À GRATUIDADE DE VIAGENS INTERMUNICIPAIS, CONFORME LEI ESTADUAL Nº 17.611, DE 15/12/2022</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2603/ind_2024134.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2603/ind_2024134.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI VISANDO REGULAMENTAR NORMAS GERAIS E CRITÉRIOS BÁSICOS PARA A PROMOÇÃO DA INCLUSÃO E ACESSIBILIDADE EM RESTAURANTES OU LANCHONETES, MEDIANTE O USO DE CARDÁPIOS ESPECÍFICOS PARA ATENDER AS DIVERSAS NECESSIDADES DOS CIDADÃOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2604/ind_2024135.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2604/ind_2024135.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE LIMPEZA E PULVERIZAÇÃO CONTRA OS MOSQUITOS DA DENGUE E OUTRAS PRAGAS NO LIXÃO/DEPÓSITO DE ENTULHOS LOCALIZADO AO LADO DA ‘AIDAN’ E DA ‘EMPRESA EMBRASA’ E PODA DAS ÁRVORES EXISTENTES AO REDOR DESTE LOCAL QUE MARGEIAM AS CERCAS DE PROTEÇÃO</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2605/ind_2024136.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2605/ind_2024136.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPINTURA DAS FAIXAS DE PEDESTRES NO CRUZAMENTO DAS RUAS JACOB STEIN E GAGLIANO FONTANA, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2606/ind_2024137.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2606/ind_2024137.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA BENEDITO FRANCO DE MORAES, PRÓXIMO AO Nº 156, NO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2607/ind_2024138.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2607/ind_2024138.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO DE CARROS E MOTOS NA RUA HUMBERTO ROSSETTI, NA QUADRA COMPREENDIDA ENTRE AS RUAS 24 DE OUTUBRO E LAURA MIRANDA, EM AMBOS OS SENTIDOS</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2608/ind_2024139.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2608/ind_2024139.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2609/ind_2024140.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2609/ind_2024140.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CELEBRAÇÃO DE CONVÊNIO COM A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO POR MEIO DA LEI DE OPERAÇÃO DELEGADA PARA FORTALECIMENTO NA FISCALIZAÇÃO E SEGURANÇA NAS ESCOLAS MUNICIPAIS NA DEFESA E PROTEÇÃO DOS ALUNOS E PROFISSIONAIS DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2612/ind_2024141.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2612/ind_2024141.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVISÃO CONTRATUAL JUNTO À SANTA CASA DE MISERICÓRDIA DE COSMÓPOLIS, ESPECIALMENTE QUANTO AO NÚMERO DE PROFISSIONAIS TÉCNICOS DE ENFERMAGEM NO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2613/ind_2024142.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2613/ind_2024142.pdf</t>
   </si>
   <si>
     <t>SOLICITA, COM URGÊNCIA, A COLOCAÇÃO DE GRADES EM TODAS AS JANELAS DA UBS DOUTOR HENRIQUE SCURSONI NETO, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2614/ind_2024143.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2614/ind_2024143.pdf</t>
   </si>
   <si>
     <t>SOLICITA, COM URGÊNCIA, A INSTALAÇÃO DE REDE DE INTERNET NA UBS DOUTOR HENRIQUE SCURSONI NETO, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2615/ind_2024144.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2615/ind_2024144.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE QUE INSTITUA O PROGRAMA DE CAPACITAÇÃO SOBRE O TRANSTORNO DO ESPECTRO AUTISTA (TEA) PARA PROFESSORES E FUNCIONÁRIOS DA REDE MUNICIPAL DE ENSINO DE ARTUR NOGUEIRA E MOTORISTAS DE TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2620/ind_2024145.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2620/ind_2024145.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ERICH SCHWARZ, EM TODA A SUA EXTENSÃO, NO DESMEMBRAMENTO JOÃO LEANDRO LOLLI</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2622/ind_2024146.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2622/ind_2024146.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2624/ind_2024147.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2624/ind_2024147.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA ENTRE A RUA PEDRO DE MORAES E A AVENIDA SANTO AMARO, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2625/ind_2024148.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2625/ind_2024148.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA NA ÁREA VERDE LOCALIZADA NA ALAMEDA ÉLCIO GERALDO SIA, PRÓXIMO AO Nº 1023B, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2628/ind_2024149.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2628/ind_2024149.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UMA BARREIRA FÍSICA NA ENTRADA DA FEIRA LIVRE, NA ESQUINA DA AV. DUQUE DE CAXIAS COM A RUA JOSÉ DE FAVERI, A FIM DE PROTEGER OS FEIRANTES E USUÁRIOS DA FEIRA LIVRE AOS DOMINGOS</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2630/ind_2024150.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2630/ind_2024150.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A EMPRESA RESPONSÁVEL REALIZE A COLETA DE LIXO PERIÓDICA NAS RUAS DO BAIRRO MORADA DO SOL</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2636/ind_2024151.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2636/ind_2024151.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE AREIA COM ILUMINAÇÃO DE LED E BANCOS, NA RUA ALAMEDA DORACI TAGLIARI BARBOSA NO BAIRRO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2637/ind_2024152.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2637/ind_2024152.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PROMOÇÃO DE UMA CAMPANHA EDUCATIVA SOBRE POLUIÇÃO SONORA, NOS TERMOS DO CÓDIGO DE POSTURAS MUNICIPAL</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2638/ind_2024153.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2638/ind_2024153.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NO CRUZAMENTO DAS RUAS ERNESTO TAGLIARI E MARIA MARSON SIA, NO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2655/ind_2024154.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2655/ind_2024154.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SE ESTENDA O TRAJETO DA CICLOVIA DA RUA XV DE NOVEMBRO ATÉ O TREVO DO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2656/ind_2024155.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2656/ind_2024155.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PLACAS INDICATIVAS COM RESERVAS DE VAGAS PARA IDOSOS E DEFICIENTES NA AVENIDA SANTOS DUMONT, DEFRONTE AO NÚMERO 547, ONDE FUNCIONA O GEAC</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2657/ind_2024156.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2657/ind_2024156.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, INSTALAÇÃO DE PLAYGROUND, ACADEMIA AO AR LIVRE E A CONSTRUÇÃO DE BANCOS DE CIMENTO NA PRAÇA LOCALIZADA ENTRE AS RUAS HENRIQUE PETSCH E LINDOR ALVES DA SILVA, NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2658/ind_2024157.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2658/ind_2024157.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORTAR A ÁRVORE LOCALIZADA NA ÁREA VERDE ENTRE AS RUAS DOS EXPEDICIONÁRIOS, ADHEMAR DE BARROS, DUQUE DE CAXIAS E JOSÉ AMARO RODRIGUES (EM FRENTE À CÂMARA MUNICIPAL), CONFORME FOTO ABAIXO</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2659/ind_2024158.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2659/ind_2024158.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SANTO DE FAVERI, NO TRECHO COMPREENDIDO ENTRE AS RUAS ADHEMAR DE BARROS E 10 DE ABRIL</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2660/ind_2024159.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2660/ind_2024159.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA MIGUEL VICENSSOTTI, NO BAIRRO JARDIM CAROLINA, NA ALTURA DO Nº 40 AO N° 200, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2663/ind_2024160.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2663/ind_2024160.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE LOMBADA NA RODOVIA PREFEITO AZIZ LIAN (SP 107), NO BAIRRO BAIRRINHO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2664/ind_2024161.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2664/ind_2024161.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO ASFALTO DA RUA ANTÔNIO MATHEUS, NO TRECHO LOCALIZADO ENTRE A AVENIDA DR. FERNANDO ARENS JUNIOR E A RUA RUI BARBOSA</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2665/ind_2024162.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2665/ind_2024162.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO DE CARROS E MOTOS NA RUA 13 DE MAIO, NAS QUADRAS COMPREENDIDAS ENTRE AS RUAS ADHEMAR DE BARROS E NOSSA SENHORA DAS DORES, EM AMBOS OS SENTIDOS</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2666/ind_2024163.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2666/ind_2024163.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA NA ÁREA VERDE LOCALIZADA NA AVENIDA JAPÃO, NO CRUZAMENTO COM A RUA LUIZ ORLANDINI, NO JARDIM DONA LEDA</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2668/ind_2024164.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2668/ind_2024164.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI VISANDO REGULAMENTAR O TRÁFEGO DE VEÍCULOS, EM ESPECIAL DE CAMINHÕES, COM CARGAS PESADAS E OU PERIGOSAS NA ESTRADA MUNICIPAL DO SÃO BENTO</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2669/ind_2024165.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2669/ind_2024165.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SAEAN NÃO EFETUE COBRANÇA DOS CONTRIBUINTES MORADORES DOS BAIRROS AFETADOS PELO DESABASTECIMENTO DE ÁGUA PELO PERÍODO QUE PERDURAR A CRISE HÍDRICA</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2670/ind_2024166.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2670/ind_2024166.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS CACIMBAS NA ESTRADA MUNICIPAL DA TORRE</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2674/ind_2024167.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2674/ind_2024167.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADES DO TIPO LOMBADA NA ESTRADA MUNICIPAL DO SÃO BENTO, NAS PROXIMIDADES DAS ENTRADAS DO BAIRRO RESIDENCIAL MARTINELLI</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2675/ind_2024168.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2675/ind_2024168.pdf</t>
   </si>
   <si>
     <t>SOLICITA CESSÃO DE ESPAÇO PÚBLICO PARA FUNCIONAMENTO DA INSTITUIÇÃO ANL - ASSOCIAÇÃO NOGUEIRENSE DE LETRAS</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2679/ind_2024169.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2679/ind_2024169.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADES DO TIPO LOMBADA NA RUA AMÉLIO TAGLIARI, NAS PROXIMIDADES DO CRUZAMENTO COM A RUA LUIZ ORLANDINI E TAMBÉM NA RUA LUIZ ORLANDINI, NAS PROXIMIDADES DO Nº 55, ACESSO À AVENIDA JAPÃO</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/ind_2024170.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/ind_2024170.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO FECHE O CRUZAMENTO DA AVENIDA SANTOS DUMONT COM A RUA FLORIANO PEIXOTO, COM A CONSTRUÇÃO DA CONTINUAÇÃO DO CANTEIRO CENTRAL</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/ind_2024171.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/ind_2024171.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DE PLACA DE METAL, ALUSIVA À CÂMARA MUNICIPAL, SITUADA NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2682/ind_2024172.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2682/ind_2024172.pdf</t>
   </si>
   <si>
     <t>SOLICITA SENTIDO ÚNICO DE DIREÇÃO NA RUA ALCINDO BOER, NO TRECHO LOCALIZADO ENTRE A RUA MARCOS BOER E A RUA DÁRIO CAETANO, NO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2683/ind_2024173.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2683/ind_2024173.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A RUA JOSÉ AMARO RODRIGUES, NO TRECHO ENTRE AS RUAS 15 DE NOVEMBRO E FLORIANO PEIXOTO, TENHA MÃO ÚNICA DE DIREÇÃO</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2685/ind_2024174.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2685/ind_2024174.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO DE CARROS E MOTOS NA AVENIDA XV NOVEMBRO, AO LADO DO CANTEIRO CENTRAL, NA QUADRA LOCALIZADA AO LADO DA PRAÇA SANTANA</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2686/ind_2024175.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2686/ind_2024175.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ÂNGELO TEBALDI, NO TRECHO LOCALIZADO ENTRE A AVENIDA SANTO AMARO E A RUA BRUNO CARLSTRON</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2687/ind_2024176.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2687/ind_2024176.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS NELSON LUIZ SERENO, JORGE REZEK E AVENIDA JAPÃO</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2691/ind_2024177.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2691/ind_2024177.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JOÃO PULZ, NO CRUZAMENTO COM A RUA PRIMEIRO DE JANEIRO</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2692/ind_2024178.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2692/ind_2024178.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA LUCIANO ANTÔNIO CARMONA, NO CRUZAMENTO COM A RUA ELYSIO QUINTEIRO, NO BAIRRO JARDIM JOSÉ ALVES CARNEIRO</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2697/ind_2024179.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2697/ind_2024179.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLETA DE LIXO, PODA DE ÁRVORES E RETIRADA DE CARROS ABANDONADOS NA RUA PROFESSOR EDMO WILSON CARDOSO, JARDIM ARRIVABENE, A PARTIR DO NÚMERO 949 ATÉ O ENCONTRO COM A ÁREA VERDE, ALÉM DE RESOLVER O PROBLEMA DO VAZAMENTO DE ESGOTO NA RUA, BEM COMO O AUMENTO DE FISCALIZAÇÃO DO EXECUTIVO DE IRREGULARIDADES NA CRIAÇÃO DE ANIMAIS NO LOCAL</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2702/ind_2024180.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2702/ind_2024180.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA E RESTAURAÇÃO DA CAIXA D’ÁGUA EXTERNA DA CRECHE MARIA PIVA TAGLIARI NO ITAMARATY</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2705/ind_2024181.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2705/ind_2024181.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA JOSÉ GUIDOTTI, NAS PROXIMIDADES DO CRUZAMENTO COM A AVENIDA SANTO AMARO, NO BAIRRO JARDIM ARRIVABENE III</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2706/ind_2024182.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2706/ind_2024182.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ANTÔNIO DE FAVERI, PRÓXIMO AO CRUZAMENTO COM A RUA VEREADOR LUIZ GUIDOTTI, NO BAIRRO PARQUE DOS TRABALHADORES, ONDE SE LOCALIZA A CRECHE BELIZÁRIO NEVES</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO PARA ADEQUAÇÃO DO SENTIDO DE DIREÇÃO NA RUA NICOLAU DE SÁ, PRÓXIMO AO CRUZAMENTO COM A AVENIDA DR. CLÉZIO AUGUSTO CARDOSO, JARDIM JATOBÁ</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/ind_2024184.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/ind_2024184.pdf</t>
   </si>
   <si>
     <t>SOLICITA ALTERAÇÃO DE MÃO DE DIREÇÃO COM REESTRUTURAÇÃO DO TRÂNSITO NA RUA JOÃO GOMES BARBOSA NO JARDIM DOS YPÊS</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2361/req_2024001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2361/req_2024001.pdf</t>
   </si>
   <si>
     <t>REQUER ALTERAÇÃO DO DIA DA SESSÃO ORDINÁRIA DE 14 DE FEVEREIRO DE 2024, QUARTA-FEIRA, PARA 26 DE FEVEREIRO DE 2024, SEGUNDA-FEIRA</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2404/req_2024002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2404/req_2024002.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ACERCA DAS CASAS POPULARES DO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/req_2024003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/req_2024003.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ÁREA VERDE LOCALIZADA NA RUA ADHEMAR CLÓVIS FONSECA NO BAIRRO NOSSO SONHO, REGULARIZADA PELO LEI COMPLEMENTAR 654/2021</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/req_2024004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/req_2024004.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATOS FIRMADOS ENTRE A PREFEITURA MUNICIPAL E A EMPRESA DELÍNEA ENGENHARIA LTDA</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2466/req_2024005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2466/req_2024005.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTAÇÃO ESPECIAL DOS MOTORISTAS DO TRANSPORTE DE EMERGÊNCIA E OUTROS QUESTIONAMENTOS</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/req_2024006_-_retirado.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/req_2024006_-_retirado.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS MÉDICOS DA REDE MUNICIPAL DE SAÚDE E TERCEIRIZADOS</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/req_2024007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/req_2024007.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE REPASSES DA PREFEITURA ÀS ENTIDADES SOCIAIS E OUTROS QUESTIONAMENTOS</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/req_2024008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/req_2024008.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A ABERTURA DA ALA PEDIÁTRICA 24 HORAS AO LADO DO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/req_2024009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/req_2024009.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A FILA DE ESPERA PARA CONSULTAS DE NEUROPEDIATRIA NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/req_2024010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/req_2024010.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS MÉDICOS DA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/req_2024011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/req_2024011.pdf</t>
   </si>
   <si>
     <t>REQUER ALTERAÇÃO DO DIA DA SESSÃO ORDINÁRIA DE 1º DE ABRIL DE 2024, SEGUNDA-FEIRA, PARA 22 DE ABRIL DE 2024, SEGUNDA-FEIRA</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2539/req_2024012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2539/req_2024012.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CARGOS COMISSIONADOS DA PREFEITURA MUNICIPAL E OUTROS QUESTIONAMENTOS</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/req_2024013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/req_2024013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CISMETRO</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/req_2024014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/req_2024014.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A SANTA CASA DE MISERICÓRDIA DE COSMÓPOLIS</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/req_2024015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/req_2024015.pdf</t>
   </si>
   <si>
     <t>REQUER ALTERAÇÃO DO DIA DA SESSÃO ORDINÁRIA DE 20 DE MAIO DE 2024, SEGUNDA-FEIRA, PARA 21 DE MAIO DE 2024, TERÇA-FEIRA, ÀS 19:00</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2676/req_2024016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2676/req_2024016.pdf</t>
   </si>
   <si>
     <t>REQUER PRORROGAÇÃO DO PRAZO DE FUNCIONAMENTO DA COMISSÃO PARLAMENTAR DE INQUÉRITO Nº 001/2024</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2678/req_2024017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2678/req_2024017.pdf</t>
   </si>
   <si>
     <t>REQUER PRORROGAÇÃO DO PRAZO DE FUNCIONAMENTO DA COMISSÃO PARLAMENTAR DE INQUÉRITO Nº 002/2024</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2701/req_2024018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2701/req_2024018.pdf</t>
   </si>
   <si>
     <t>REQUER ALTERAÇÃO DO DIA DA SESSÃO ORDINÁRIA DE 18 DE NOVEMBRO DE 2024, SEGUNDA-FEIRA, PARA 25 DE NOVEMBRO DE 2024, SEGUNDA-FEIRA, NO HORÁRIO REGIMENTAL</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2703/req_2024019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2703/req_2024019.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O GRUPO DE TERCEIRA IDADE VIDA NOVA</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2363/moc_2024001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2363/moc_2024001.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À GUARDA MUNICIPAL DE ARTUR NOGUEIRA PELO PROJETO GUARDA PET TERAPIA</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2372/moc_2024002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2372/moc_2024002.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME DE VÔLEI MASCULINO DE ARTUR NOGUEIRA, PELAS CONQUISTAS DOS CAMPEONATOS DA ADR (ASSOCIAÇÃO DESPORTIVA REGIONAL) E DA APV (ASSOCIAÇÃO PRO VOLEIBOL) NO ANO DE 2023</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2373/moc_2024003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2373/moc_2024003.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ATLETA NOGUEIRENSE TIAGO VISCHI PELA CONQUISTA DA MEDALHA DE BRONZE NO CAMPEONATO BRASILEIRO DE TIRO ESPORTIVO</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS MUNICIPAIS DA ROMU PELA PRISÃO DE UMA QUADRILHA DE ESTELIONATÁRIOS QUE FRAUDAVAM BINGOS</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/moc_2024005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/moc_2024005.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO EX-PRESIDENTE DA REPÚBLICA JAIR MESSIAS BOLSONARO, PELA MANIFESTAÇÃO POR LIBERDADE E PELO ESTADO DEMOCRÁTICO DE DIREITO, ATO PACÍFICO REALIZADO NA AVENIDA PAULISTA NO DIA 25 DE FEVEREIRO DE 2024</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME ROMA PELA CONQUISTA DO CAMPEONATO DE FUTSAL DE VERÃO DE ARTUR NOGUEIRA 2024</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME BARCELONA PELA CONQUISTA DO CAMPEONATO FEMININO DE FUTSAL DE VERÃO DE ARTUR NOGUEIRA 2024</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/moc_2024008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/moc_2024008.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA NOGUEIRENSE CAROLINE BRAGA DE SOUSA PELA CONQUISTA DA MEDALHA DE BRONZE NA COPA FITNESS DE FISICULTURISMO</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/moc_2024009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/moc_2024009.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME DE VÔLEI SUB-16 FEMININO DE ARTUR NOGUEIRA, PELA CONQUISTA DO VICE-CAMPEONATO 1° FESTIVAL DE VOLEIBOL FEMININO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/moc_2024010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/moc_2024010.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES AO TIME DE VÔLEI SUB-18 FEMININO DE ARTUR NOGUEIRA, PELA TERCEIRA COLOCAÇÃO NO 1° FESTIVAL DE VOLEIBOL FEMININO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2534/moc_2024011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2534/moc_2024011.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ESCOLA ESTADUAL PROFESSOR ARMANDO FALCONE PELA AÇÃO NO DIA INTERNACIONAL DA MATEMÁTICA</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2535/moc_2024012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2535/moc_2024012.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA DANIELA FERNANDES, PELA CONQUISTA DA MEDALHA DE OURO NO RIO SUMMER INTERNATIONAL OPEN DA IBJJF</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/moc_2024013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/moc_2024013.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO AO CONGRESSO NACIONAL E EM FAVOR DA RESOLUÇÃO Nº 2.378/2024 DO CONSELHO FEDERAL DE MEDICINA, PELA PROIBIÇÃO DA ASSISTOLIA, PROCEDIMENTO MÉDICO QUE OCASIONA O FETICÍDIO</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/moc_2024014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/moc_2024014.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A TATIANE GODOY, ELEITA MISS ARTUR NOGUEIRA 2024 E A PAULINHO MUNHOZ, PELA ORGANIZAÇÃO DO CONCURSO</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/moc_2024015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/moc_2024015.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA MAIARA CAMARGO, PELA PARTICIPAÇÃO NO CAMPEONATO DE ÁGUAS ABERTAS, NA CIDADE DE CAPITÓLIO-MG</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/moc_2024016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/moc_2024016.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES MEDALHISTAS NA COPA HORTOLÂNDIA DE JUDÔ</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/moc_2024017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/moc_2024017.pdf</t>
   </si>
   <si>
     <t>“MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE DE COREOGRAFIA DE ARTUR NOGUEIRA, CAMPEÃ NOS JOGOS DA MELHOR IDADE (JOMI 2024)”</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/moc_2024018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/moc_2024018.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO AO SENADOR CLEITINHO AZEVEDO (REPUBLICANOS-MG) EM SEU PROJETO PARA DESTINAR OS RECURSOS DO FUNDO ELEITORAL PARA AJUDAR A RECONSTRUÇÃO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA RIBEIRO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/moc_2024019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/moc_2024019.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO AO SENADOR CLEITINHO AZEVEDO (REPUBLICANOS-MG) EM SEU PROJETO DE Nº 1552/2024, PARA DESTINAR OS RECURSOS DO FUNDO ELEITORAL PARA AJUDAR A RECONSTRUÇÃO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/moc_2024020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/moc_2024020.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APOIO AO PLC Nº 07/2024, EM TRÂMITE NA ALESP, O QUAL “ALTERA O ARTIGO 5º DA LEI COMPLEMENTAR Nº 1.151, DE 25 DE OUTUBRO DE 2011, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DAS CARREIRAS DE POLICIAIS CIVIS, DO QUADRO DA SECRETARIA DA SEGURANÇA PÚBLICA, E DÁ PROVIDÊNCIAS CORRELATAS”, QUE TEM COMO OBJETIVO EXCLUIR A PROVA ORAL DAS ETAPAS DO CONCURSO PÚBLICO PARA INGRESSO NA POLÍCIA CIVIL DO ESTADO DE SÃO PAULO, RESSALVANDO-SE A CARREIRA DE DELEGADO, EM RAZÃO DE SUAS ESPECIFICIDADES</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2610/moc_2024021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2610/moc_2024021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO JUDOCA VINÍCIUS HENRIQUE DE CAMPOS MAURO, VICE-CAMPEÃO PAULISTA</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2611/moc_2024022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2611/moc_2024022.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À PEDAGOGA E SERVIDORA PÚBLICA ADRIANA ALVES FERREIRA, IDEALIZADORA DO PROJETO VIOLETA</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2619/moc_2024023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2619/moc_2024023.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À SENHORA EDNA BOER SARPA, PROPRIETÁRIA DA EMPRESA SONHO DAS NOIVAS, PATROCINADORA OFICIAL DO MISS ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2623/moc_2024024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2623/moc_2024024.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À SERVIDORA PÚBLICA ELENICE CARMEM BONADIMAN, PELA CAMPANHA EM ALUSÃO AO MAIO AMARELO DENOMINADA ““PAZ NO TRÂNSITO COMEÇA POR VOCÊ</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2629/moc_2024025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2629/moc_2024025.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES À ‘CORPORAÇÃO MUSICAL 24 DE JUNHO’ PELO TRANSCURSO DO ANIVERSÁRIO DE COMEMORAÇÃO AO SEU CENTENÁRIO DE EXISTÊNCIA E TRABALHOS VOLTADOS AO ENSINO E DIFUSÃO DA MÚSICA</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2635/moc_2024026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2635/moc_2024026.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE “TATU DE CHUTEIRA” PELA REALIZAÇÃO DA 10ª EDIÇÃO DO EVENTO OFF ROAD</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2661/moc_2024027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2661/moc_2024027.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ATLETA LAVÍNIA LOPES, PELA CONQUISTA DO VICE-CAMPEONATO BRASILEIRO DE BEACH TENNIS</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2662/moc_2024028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2662/moc_2024028.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ALUNA HELENA GRACIOLA, DO COLÉGIO ANGLO ARTUR NOGUEIRA PELA CONQUISTA DE MEDALHAS NA OLIMPÍADA BRASILEIRA DE MATEMÁTICA DAS ESCOLAS PÚBLICAS E PRIVADAS (OBMEP) 2023</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2671/moc_2024029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2671/moc_2024029.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A ARIANE DEL ÁLAMO PELO TRABALHO REALIZADO COMO NUTRICIONISTA, PELA CONQUISTA DO CERTIFICADO MELHORES DO ANO DE 2024</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2700/moc_2024030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2700/moc_2024030.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À ESCOLA ESTADUAL JOSÉ APPARECIDO MUNHOZ, PELO PRÊMIO DESTAQUE, SENDO RECONHECIDA COMO UMA DAS MELHORES DO ESTADO EM EXCELÊNCIA ACADÊMICA</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES PELAS MEDALHAS CONQUISTADAS NO 21º MEETING INTERESTADUAL INTERCLUBES</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/moc_2024032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/moc_2024032.pdf</t>
   </si>
   <si>
     <t>APRESENTA CONGRATULAÇÕES E APLAUSOS À EMPRESA ROGÉRIO FILIPPINI DE ALMEIDA LTDA – ALAMBIQUE ALMEIDA VALENTE</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>LUCAS SIA RISSATO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR SUPERAVIT FINANCEIRO DO EXERCÍCIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À UNIDADE BÁSICA DE SAÚDE DO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER O REPASSE DOS RECURSOS RECEBIDOS POR EMENDA PARLAMENTAR ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2383/pl_2024004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2383/pl_2024004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO NA FORMA DESTA LEI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2401/pl_2024005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2401/pl_2024005.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DOS VETERANOS DAS FORÇAS DE SEGURANÇA</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2403/pl_2024006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2403/pl_2024006.pdf</t>
   </si>
   <si>
     <t>TOMBA COM PATRIMÔNIO HISTÓRICO E CULTURAL A CORPORÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/pl_2024007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/pl_2024007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL REALIZAR REPASSES FINANCEIROS ÀS ENTIDADES SEM FINS LUCRATIVOS AJA - ASSOCIAÇÃO JOVEM APRENDIZ DE ARTUR NOGUEIRA E AIDAN - ASSISTÊNCIA AOS IDOSOS DESAMPARADOS DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>INSTITUI NORMAS E PROCEDIMENTOS DE TRANSPARÊNCIA AOS CONSELHOS MUNICIPAIS</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "AMLH - ACADEMIA MUNDIAL DE LETRAS DA HUMANIDADE"</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/pl_2024010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/pl_2024010.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DA LEI MUNICIPAL N.º 3644/2023</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/pl_2024011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/pl_2024011.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS MILITARES DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO, POR FORÇA DO CONVÊNIO A SER CELEBRADO COM O MUNICÍPIO DE ARTUR NOGUEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL AO RESERVATÓRIO DE CONTENÇÃO DE ÁGUAS PLUVIAIS DO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2536/pl_2024013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2536/pl_2024013.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI Nº 3.695 DE 28 DE MARÇO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/pl_2024014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/pl_2024014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO EM BENS PÚBLICOS TOMBADOS COMO PATRIMÔNIO HISTÓRICO E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/pl_2024015_-_ldo_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/pl_2024015_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/pl_2024016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/pl_2024016.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO MUNICIPAL DE EVENTOS DE ARTUR NOGUEIRA O ENCONTRO OFF-ROAD</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/pl_2024017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/pl_2024017.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA GUARDA CIVIL MUNICIPAL FEMININA E DA AGENTE DE TRÂNSITO FEMININA DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/pl_2024018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/pl_2024018.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARTUR NOGUEIRA O “DIA MUNICIPAL DA MARCHA PARA JESUS", A SER REALIZADA ANUALMENTE NO TERCEIRO SÁBADO DO MÊS DE JUNHO</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/pl_2024019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/pl_2024019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>REVOGA OS ARTIGOS 2º, 3º E 4º DA LEI Nº 2.310, DE 19 DE JUNHO DE 1995</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA, A SEMANA DA EDUCAÇÃO FINANCEIRA NO ENSINO FUNDAMENTAL DA REDE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2595/pl_2024022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2595/pl_2024022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL REALIZAR REPASSES FINANCEIROS A ENTIDADE SEM FINS LUCRATIVOS CORPORAÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2602/pl_2024023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2602/pl_2024023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DE BAIRROS A DETERMINADOS IMÓVEIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2618/pl_2024024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2618/pl_2024024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO NO SITE OFICIAL E PORTAL DA TRANSPARÊNCIA DA PREFEITURA DE ARTUR NOGUEIRA, DOS RELATÓRIOS ANUAIS DA DÍVIDA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO MUNICIPAL O §4º, DO ART. 9º, DA LEI FEDERAL N.º 11.340/2006</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2631/pl_2024026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2631/pl_2024026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO, AUTORIZAÇÃO DE FRACIONAMENTO E ALIENAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2632/pl_2024027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2632/pl_2024027.pdf</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2633/pl_2024028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2633/pl_2024028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E ALTERAÇÃO DE USO DE DETERMINADAS ÁREAS PÚBLICAS, E A SUBSEQUENTE ALIENAÇÃO DE OUTRAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2634/pl_2024029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2634/pl_2024029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE TRECHO DE ÁREA DESTINADA À ABERTURA E IMPLANTAÇÃO DE RUA</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2640/pl_2024030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2640/pl_2024030.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL AO PRÓPRIO PÚBLICO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2642/pl_2024031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2642/pl_2024031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO, REGULAMENTAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE SEGURANÇA- COMUSEG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2643/pl_2024032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2643/pl_2024032.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 3.390 DE 06 DE SETEMBRO DE 2018, QUE ESTABELECEU A DENOMINAÇÃO OFICIAL AO LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2644/pl_2024033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2644/pl_2024033.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE CULTURA DE ARTUR NOGUEIRA - PMC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2650/pl_2024034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2650/pl_2024034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DA SEGUNDA ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES DA AGÊNCIA REGULADORA DOS SERVIÇOS DE SANEAMENTO DAS BACIAS DOS RIOS PIRACICABA, CAPIVARI E JUNDIAÍ - ARES-PCJ</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2651/pl_2024035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2651/pl_2024035.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETIVAR REPASSE DE RECURSOS FINANCEIROS DO TESOURO MUNICIPAL AO SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA - SAEAN, DESTINADO A SUPRIR DOTAÇÃO ORÇAMENTÁRIA INSUFICIENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2654/pl_2024036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2654/pl_2024036.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º, DA LEI MUNICIPAL Nº 1.402/1979</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2667/pl_2024037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2667/pl_2024037.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS NA LEI Nº 3.247 DE 23 DE SETEMBRO DE 2015, QUE TRATA DE SANÇÕES E PENALIDADES PARA A PRÁTICA DE MAUS TRATOS AOS ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2673/pl_2024038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2673/pl_2024038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2684/pl_2024039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2684/pl_2024039.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA 01 DO LOTEAMENTO SÍTIO NOVO</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 5º, INCISO III, E DO ART. 6º, INCISO III, DA LEI Nº 3.719 DE 16 DE AGOSTO DE 2024</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2689/pl_2024041_-_loa_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2689/pl_2024041_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARTUR NOGUEIRA PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2690/pl_2024042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2690/pl_2024042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFIXAÇÃO DE CARTAZES ILUSTRATIVOS SOBRE O MÉTODO PRÉ-HOSPITALAR DENOMINADO MANOBRA DE HEIMLICH, NAS INSTITUIÇÕES DE ENSINO E NOS ESTABELECIMENTOS QUE COMERCIALIZAM ALIMENTOS PARA CONSUMO NO LOCAL</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2696/pl_2024043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2696/pl_2024043.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À ESTRADA MUNICIPAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2699/pl_2024044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2699/pl_2024044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO - ALIENAÇÃO DE BENS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2707/pl_2024045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2707/pl_2024045.pdf</t>
   </si>
   <si>
     <t>APROVA PLANO REGIONAL DE GESTÃO INTEGRADA DE RESÍDUOS URBANOS (PRGIRU) DOS MUNICÍPIOS DE ARTUR NOGUEIRA, CONCHAL, CORDEIRÓPOLIS, COSMÓPOLIS, ENGENHEIRO COELHO, HOLAMBRA, JAGUARIÚNA E SANTO ANTÔNIO DE POSSE, NO ÂMBITO DO CONSÓRCIO - CONDESU</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2708/pl_2024046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2708/pl_2024046.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA, POR DOAÇÃO À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2712/pl_2024047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2712/pl_2024047.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA 05 DO LOTEAMENTO NOSSO CHÃO</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/pl_2024048_-_public.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/pl_2024048_-_public.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL A BAIRRO DO MUNICÍPIO E ÀS VIAS PÚBLICAS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2358/plc_2023-001_-_rga_2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2358/plc_2023-001_-_rga_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DO SALÁRIO DOS SERVIDORES MUNICIPAIS PARA O ANO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>ALTERA REFERÊNCIAS SALARIAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2402/plc_2024004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2402/plc_2024004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCORPORAÇÃO DE ÁREAS AO PERÍMETRO URBANO, PARA OS FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/plc_2024005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/plc_2024005.pdf</t>
   </si>
   <si>
     <t>REVOGA ‘IN TOTUM’ A LEI COMPLEMENTAR Nº 675/2022</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/plc_2024006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/plc_2024006.pdf</t>
   </si>
   <si>
     <t>INCLUI O ARTIGO 135-A NA LEI COMPLEMENTAR Nº 18/1995 QUE CONSOLIDOU O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/plc_2024007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/plc_2024007.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO 7º AO ARTIGO 135-A DA LEI COMPLEMENTAR N.º 18, DE 24 DE FEVEREIRO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/plc_2024008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/plc_2024008.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI COMPLEMENTAR N.º 693. DE 21 DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/plc_2024009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/plc_2024009.pdf</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/plc_2024010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/plc_2024010.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 683, DE 18 DE AGOSTO DE 2022, PARA INSERIR CRITÉRIOS OBJETIVOS NO DISPOSITIVO, ACRESCENTANDO E SUPRIMINDO REDAÇÃO NO ARTIGO 116 DA LEI COMPLEMENTAR Nº 18/1995 QUE CONSOLIDOU O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/plc_2024011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/plc_2024011.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 116, MODIFICADO PELA LEI COMPLEMENTAR N.º 683/2022, ACRESCENTA OS ARTIGOS 116-A E 116-B À LEI COMPLEMENTAR N.º 18, DE 24 DE FEVEREIRO DE 1995, PARA INSERIR CRITÉRIOS OBJETIVOS AO MENCIONADO DISPOSITIVO LEGAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/plc_2024012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/plc_2024012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ALIENAR, POR DOAÇÃO, INSTRUMENTOS E EQUIPAMENTOS MUSICAIS QUE ESPECIFICA À "CORPORAÇÃO MUSICAL 24 DE JUNHO" E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2626/plc_2024013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2626/plc_2024013.pdf</t>
   </si>
   <si>
     <t>TRANSFERE DA CATEGORIA DE BEM DE USO INSTITUCIONAL PARA A CATEGORIA DE BEM DOMINICAL A ÁREA PÚBLICA QUE ESPECIFICA E AUTORIZA O PODER EXECUTIVO A DOÁ-LA À ASSOCIAÇÃO SEM FINS LUCRATIVOS - CORPORAÇÃO MUSICAL 24 DE JUNHO</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>APROVA A REVISÃO DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE ARTUR NOGUEIRA-SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2709/plc_2024015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2709/plc_2024015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E ESTABELECE NORMAS PARA A CONCESSÃO DE ÁREA PÚBLICA LOCALIZADA NO PAÇO MUNICIPAL PARA EXPLORAÇÃO DE SERVIÇOS DE ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2711/plc_2024016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2711/plc_2024016.pdf</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2729/plc_2024017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2729/plc_2024017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E ALTERAÇÃO DE CARGOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pr_2024001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pr_2024001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2529/pr_2024002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2529/pr_2024002.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ANEXO II DA RESOLUÇÃO Nº 117, DE 12 DE MARÇO DE 2.024</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/pr_2024003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/pr_2024003.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROCESSO ADMINISTRATIVO DE DISPENSA DE LICITAÇÃO, PROCESSO DE COMPRA DE FORMA FÍSICA, NO ÂMBITO DO PODER LEGISLATIVO DE ARTUR NOGUEIRA-SP DE ACORDO COM O QUE PRECEITUA A LEI FEDERAL 14.133 DE 2021</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/pr_2024004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/pr_2024004.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 106/2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/pr_2024005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/pr_2024005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA A ALIENAR POR DOAÇÃO COM TRANSFERÊNCIA DEFINITIVA À PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, OS BENS SERVÍVEIS E INSERVÍVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2698/pr_2024006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2698/pr_2024006.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO V DO ART. 4º DA RESOLUÇÃO Nº 102, DE 16 DE MARÇO DE 2.020</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2727/pel_2024001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2727/pel_2024001.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 18 DA LEI ORGÂNICA DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2649/veto_total_as_emendas_do_projeto_de_lei_015-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2649/veto_total_as_emendas_do_projeto_de_lei_015-2024.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ÀS EMENDAS DO PROJETO DE LEI Nº 015/2024 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>DISP</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, JOSÉ SEBASTIÃO BARBOSA, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PLC 001-2024</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
@@ -3450,648 +3450,648 @@
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PLC Nº 002/2024</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PLC Nº 003/2024</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL Nº 003/2024</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2384/dispensa_pl_2024004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2384/dispensa_pl_2024004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 004-2024</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, LUIZ FERNANDO DIAS, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/dispensa_plc_2024004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/dispensa_plc_2024004.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 004-2024</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/dispensa_pl_007-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/dispensa_pl_007-2024.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECERES AO PROJETO DE LEI Nº 007/2024</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/dispensa_plc_006-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/dispensa_plc_006-2024.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 006-2024</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/dispensa_plc_2024007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/dispensa_plc_2024007.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 007-2024</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2508/dispensa_plc_2024008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2508/dispensa_plc_2024008.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 008-2024</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/dispensa_pl_2024011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/dispensa_pl_2024011.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 011-2024</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/dispensa_plc_2024009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/dispensa_plc_2024009.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC Nº 009/2024</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/dispensa_pl_012-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/dispensa_pl_012-2024.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 012/2024</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2530/dispensa_pr_2024002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2530/dispensa_pr_2024002.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE RESOLUÇÃO Nº 002/2024</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/dispensa_pl_2024013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/dispensa_pl_2024013.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL N.º 013/2024</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS, MARCELO DE OLIVEIRA RIBEIRO, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/dispensa_plc_2024011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/dispensa_plc_2024011.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PLC 011-2024</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/dispensa_pl_2024019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/dispensa_pl_2024019.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 019/2024</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 022-2024</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2639/dispensa_pl_2024024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2639/dispensa_pl_2024024.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 024/2024</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2641/dispensa_pareceres_ao_pl_030_de_2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2641/dispensa_pareceres_ao_pl_030_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PL 030/2024</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2645/dispensa_pl_2024-031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2645/dispensa_pl_2024-031.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 031/2024</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2646/dispensa_pl_2024-032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2646/dispensa_pl_2024-032.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 032/2024</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2647/dispensa_pl_2024-033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2647/dispensa_pl_2024-033.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 033/2024</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2652/dispensa_dos_pareceres_ao_pl_035-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2652/dispensa_dos_pareceres_ao_pl_035-2024.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PL 035/2024</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2677/dispensa_pl_038-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2677/dispensa_pl_038-2024.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI N.º 038/2024</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/dispensa_plc_2024016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/dispensa_plc_2024016.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI COMPLEMENTAR Nº 016/2024</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, ANDERSON HENRIQUE TELES DOS REIS, MARIA JOSÉ PEREIRA DO AMARAL HUNGLAUB, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI COMPLEMENTAR Nº 015/2024</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 045/2024</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 048/2024</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2728/dispensa_pel_2024001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2728/dispensa_pel_2024001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES, URGÊNCIA ESPECIAL E QUEBRA DE INSTERSTÍCIO</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2730/dispensa_plc_2024-017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2730/dispensa_plc_2024-017.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PROJETO DE LEI COMPLEMENTAR N° 017/2024</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>RET</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2357/retirada_plc_028_e_pl_050-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2357/retirada_plc_028_e_pl_050-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 050/2023 E DO PROJETO DE LEI COMPLEMENTAR Nº 028/2023</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DA MOÇÃO Nº 018/2024</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PLC Nº 013/2024</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2710/oficio_355-2024_-_retirada_pl_046-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2710/oficio_355-2024_-_retirada_pl_046-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI Nº 046/2024</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2726/oficio_386-2024_-_retirada_plc_015-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2726/oficio_386-2024_-_retirada_plc_015-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 015/2024</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/emenda_001_pl_2024006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/emenda_001_pl_2024006.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PL 006-2024</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/emenda_001_pl_011-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/emenda_001_pl_011-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE LEI Nº 011/2024</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>ADALBERTO DI LABIO, REINALDO AMÉLIO TAGLIARI</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC Nº 011/2024</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/emenda_001_pl_2024019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/emenda_001_pl_2024019.pdf</t>
   </si>
   <si>
     <t>EMENDA 001 AO PROJETO DE LEI Nº 019/2024</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2598/emenda_001__pl_2024015_-_ldo.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2598/emenda_001__pl_2024015_-_ldo.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE LEI Nº 015/2024</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2599/emenda_002__pl_2024015_-_ldo.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2599/emenda_002__pl_2024015_-_ldo.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PROJETO DE LEI Nº 015/2024</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2600/emenda_003__pl_2024015_-_ldo.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2600/emenda_003__pl_2024015_-_ldo.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 003 AO PROJETO DE LEI Nº 015/2024</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2601/emenda_004__pl_2024015_-_ldo.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2601/emenda_004__pl_2024015_-_ldo.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 004 AO PROJETO DE LEI Nº 015/2024</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2648/emenda_001_ao_pl_030-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2648/emenda_001_ao_pl_030-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AP PROJETO DE LEI Nº 030/2024</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2653/emenda_01_ao_projeto_de_lei_035-2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2653/emenda_01_ao_projeto_de_lei_035-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA 01 AO PROJETO DE LEI Nº 035-2024</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/emenda_001_plc_2024015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/emenda_001_plc_2024015.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE LEI COMPLEMENTAR Nº 015/2024</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/emenda_002_-_plc_2024015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/emenda_002_-_plc_2024015.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PROJETO DE LEI COMPLEMENTAR Nº 015/2024</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2731/emenda_001_plc_2024017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2731/emenda_001_plc_2024017.pdf</t>
   </si>
   <si>
     <t>EMENDA 001 AO PLC 017-2024</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>RRQ</t>
   </si>
   <si>
     <t>RESPOSTA A REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2382/oficio_053_-_resp_req_029_030_031_032-2023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2382/oficio_053_-_resp_req_029_030_031_032-2023.pdf</t>
   </si>
   <si>
     <t>oficio referente a resposta aos requerimentos 029, 030, 031 e 032/2023</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/resposta_aso_requerimentos_003_e_004_de_2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/resposta_aso_requerimentos_003_e_004_de_2024.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO N.º 004/2024</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/resposta_aos_requerimentos_003_e_004_de_2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/resposta_aos_requerimentos_003_e_004_de_2024.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO N.º 003/2024</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/resposta_ao_requerimento_007_de_2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/resposta_ao_requerimento_007_de_2024.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 007/2024</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/resp_2024002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/resp_2024002.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 002/2024</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/resp_2024005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/resp_2024005.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO N.º 005/2024</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/resp_2024008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/resp_2024008.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO N.º 008/2024</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2528/resp_2024009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2528/resp_2024009.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO N.º 009/2024</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/resp_2024010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/resp_2024010.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 010/2024</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 012/2024</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2616/resp_2024013_e_2024014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2616/resp_2024013_e_2024014.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AOS REQUERIMENTOS Nº 013 E 014/2024</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/resposta_ao_requerimento_019_de_2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/resposta_ao_requerimento_019_de_2024.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA OFICIO REFERENTE A RESPOSTA AO REQUERIMENTO 019/2024</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>CPI</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CPI</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA, IRINEIDE BARBOSA ARAGÃO, JOSÉ SEBASTIÃO BARBOSA, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2596/requerimento_cpi_-_ze_eletica_cicinho_miltinho_neidao.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2596/requerimento_cpi_-_ze_eletica_cicinho_miltinho_neidao.pdf</t>
   </si>
   <si>
     <t>REQUER ABERTURA DE COMISSÃO PARLAMENTAR DE INQUÉRITO</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>REQUER ABERTURA DE CPI  DE NATUREZA IVESTIGATIVA, ACERCA DE ILÍCITOS PRATICADOS PELO FUNPREMAN</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>RLF</t>
   </si>
   <si>
     <t>RELATÓRIO FINAL</t>
   </si>
   <si>
     <t>CPI24001 - COMISSÃO PARLAMENTAR DE INQUÉRITO Nº 001/2024</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/relatorio_final_cpi_2024001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/relatorio_final_cpi_2024001.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO FINAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO N.º 001/2024</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>CPI24002 - COMISSÃO PARLAMENTAR DE INQUÉRITO Nº 002/2024</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/relatorio_final_da_cpi_no_02_2024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/relatorio_final_da_cpi_no_02_2024.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO FINAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO N.º 002/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4398,67 +4398,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2364/ind_2024001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2365/ind_2024002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2366/ind_2024003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2367/ind_2024004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2368/ind_2024005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2369/ind_2024006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2370/ind_2024007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2371/ind_2024008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2375/ind_2024009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2385/ind_2024010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2386/ind_2024011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2387/ind_2024012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2388/ind_2024013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2389/ind_2024014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2390/ind_2024015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2391/ind_2024016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2392/ind_2024017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2393/ind_2024018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2394/ind_2024019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2395/ind_2024020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2396/ind_2024021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2397/ind_2024022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2398/ind_2024023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2399/ind_2024024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2400/ind_2024025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/ind_2024026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/ind_2024027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/ind_2024028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2408/ind_2024029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2409/ind_2024030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2410/ind_2024031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2411/ind_2024032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2412/ind_2024033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2413/ind_2024034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2414/ind_2024035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/ind_2024036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2416/ind_2024037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2417/ind_2024038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2418/ind_2024039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2419/ind_2024040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2420/ind_2024041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2421/ind_2024042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2422/ind_2024043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2423/ind_2024044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2424/ind_2024045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2425/ind_2024046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2426/ind_2024047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2427/ind_2024048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2428/ind_2024049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2429/ind_2024050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2430/ind_2024051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/ind_2024052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/ind_2024053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/ind_2024054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/ind_2024055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/ind_2024056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/ind_2024057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/ind_2024058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/ind_2024059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/ind_2024060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/ind_2024061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/ind_2024062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/ind_2024063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/ind_2024064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/ind_2024065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/ind_2024066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/ind_2024067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/ind_2024068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/ind_2024069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/ind_2024070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/ind_2024071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/ind_2024072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/ind_2024073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2469/ind_2024074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2471/ind_2024075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/ind_2024076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/ind_2024077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/ind_2024078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/ind_2024079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/ind_2024080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/ind_2024081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/ind_2024082_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/ind_2024083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/ind_2024084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/ind_2024085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/ind_2024086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/ind_2024087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/ind_2024088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/ind_2024089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/ind_2024090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/ind_2024091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/ind_2024093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/ind_2024094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/ind_2024095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/ind_2024096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/ind_2024097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/ind_2024098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/ind_2024099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/ind_2024100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/ind_2024101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/ind_2024102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/ind_2024103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2531/ind_2024104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2532/ind_2024105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2533/ind_2024106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2537/ind_2024107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2538/ind_2024108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2541/ind_2024110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/ind_2024111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/ind_2024112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/ind_2024113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/ind_2024114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/ind_2024115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/ind_2024116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/ind_2024117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/ind_2024118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/ind_2024119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/ind_2024120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/ind_2024121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/ind_2024122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/ind_2024123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/ind_2024124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/ind_2024125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/ind_2024126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/ind_2024127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/ind_2024128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2590/ind_2024129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2591/ind_2024130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2592/ind_2024131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2593/ind_2024132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2594/ind_2024133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2603/ind_2024134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2604/ind_2024135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2605/ind_2024136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2606/ind_2024137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2607/ind_2024138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2608/ind_2024139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2609/ind_2024140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2612/ind_2024141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2613/ind_2024142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2614/ind_2024143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2615/ind_2024144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2620/ind_2024145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2622/ind_2024146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2624/ind_2024147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2625/ind_2024148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2628/ind_2024149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2630/ind_2024150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2636/ind_2024151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2637/ind_2024152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2638/ind_2024153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2655/ind_2024154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2656/ind_2024155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2657/ind_2024156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2658/ind_2024157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2659/ind_2024158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2660/ind_2024159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2663/ind_2024160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2664/ind_2024161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2665/ind_2024162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2666/ind_2024163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2668/ind_2024164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2669/ind_2024165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2670/ind_2024166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2674/ind_2024167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2675/ind_2024168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2679/ind_2024169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/ind_2024170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/ind_2024171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2682/ind_2024172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2683/ind_2024173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2685/ind_2024174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2686/ind_2024175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2687/ind_2024176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2691/ind_2024177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2692/ind_2024178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2697/ind_2024179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2702/ind_2024180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2705/ind_2024181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2706/ind_2024182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/ind_2024184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2361/req_2024001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2404/req_2024002.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/req_2024003.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/req_2024004.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2466/req_2024005.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/req_2024006_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/req_2024007.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/req_2024008.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/req_2024009.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/req_2024010.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/req_2024011.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2539/req_2024012.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/req_2024013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/req_2024014.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/req_2024015.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2676/req_2024016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2678/req_2024017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2701/req_2024018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2703/req_2024019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2363/moc_2024001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2372/moc_2024002.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2373/moc_2024003.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/moc_2024005.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/moc_2024008.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/moc_2024009.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/moc_2024010.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2534/moc_2024011.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2535/moc_2024012.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/moc_2024013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/moc_2024014.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/moc_2024015.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/moc_2024016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/moc_2024017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/moc_2024018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/moc_2024019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/moc_2024020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2610/moc_2024021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2611/moc_2024022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2619/moc_2024023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2623/moc_2024024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2629/moc_2024025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2635/moc_2024026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2661/moc_2024027.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2662/moc_2024028.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2671/moc_2024029.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2700/moc_2024030.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/moc_2024032.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2383/pl_2024004.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2401/pl_2024005.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2403/pl_2024006.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/pl_2024007.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/pl_2024010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/pl_2024011.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2536/pl_2024013.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/pl_2024014.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/pl_2024015_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/pl_2024016.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/pl_2024017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/pl_2024018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/pl_2024019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2595/pl_2024022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2602/pl_2024023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2618/pl_2024024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2631/pl_2024026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2632/pl_2024027.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2633/pl_2024028.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2634/pl_2024029.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2640/pl_2024030.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2642/pl_2024031.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2643/pl_2024032.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2644/pl_2024033.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2650/pl_2024034.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2651/pl_2024035.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2654/pl_2024036.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2667/pl_2024037.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2673/pl_2024038.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2684/pl_2024039.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2689/pl_2024041_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2690/pl_2024042.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2696/pl_2024043.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2699/pl_2024044.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2707/pl_2024045.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2708/pl_2024046.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2712/pl_2024047.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/pl_2024048_-_public.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2358/plc_2023-001_-_rga_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2402/plc_2024004.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/plc_2024005.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/plc_2024006.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/plc_2024007.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/plc_2024008.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/plc_2024009.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/plc_2024010.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/plc_2024011.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/plc_2024012.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2626/plc_2024013.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2709/plc_2024015.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2711/plc_2024016.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2729/plc_2024017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pr_2024001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2529/pr_2024002.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/pr_2024003.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/pr_2024004.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/pr_2024005.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2698/pr_2024006.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2727/pel_2024001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2649/veto_total_as_emendas_do_projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2384/dispensa_pl_2024004.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/dispensa_plc_2024004.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/dispensa_pl_007-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/dispensa_plc_006-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/dispensa_plc_2024007.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2508/dispensa_plc_2024008.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/dispensa_pl_2024011.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/dispensa_plc_2024009.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/dispensa_pl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2530/dispensa_pr_2024002.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/dispensa_pl_2024013.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/dispensa_plc_2024011.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/dispensa_pl_2024019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2639/dispensa_pl_2024024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2641/dispensa_pareceres_ao_pl_030_de_2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2645/dispensa_pl_2024-031.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2646/dispensa_pl_2024-032.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2647/dispensa_pl_2024-033.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2652/dispensa_dos_pareceres_ao_pl_035-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2677/dispensa_pl_038-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/dispensa_plc_2024016.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2728/dispensa_pel_2024001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2730/dispensa_plc_2024-017.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2357/retirada_plc_028_e_pl_050-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2710/oficio_355-2024_-_retirada_pl_046-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2726/oficio_386-2024_-_retirada_plc_015-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/emenda_001_pl_2024006.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/emenda_001_pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/emenda_001_pl_2024019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2598/emenda_001__pl_2024015_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2599/emenda_002__pl_2024015_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2600/emenda_003__pl_2024015_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2601/emenda_004__pl_2024015_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2648/emenda_001_ao_pl_030-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2653/emenda_01_ao_projeto_de_lei_035-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/emenda_001_plc_2024015.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/emenda_002_-_plc_2024015.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2731/emenda_001_plc_2024017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2382/oficio_053_-_resp_req_029_030_031_032-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/resposta_aso_requerimentos_003_e_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/resposta_aos_requerimentos_003_e_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/resposta_ao_requerimento_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/resp_2024002.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/resp_2024005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/resp_2024008.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2528/resp_2024009.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/resp_2024010.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2616/resp_2024013_e_2024014.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/resposta_ao_requerimento_019_de_2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2596/requerimento_cpi_-_ze_eletica_cicinho_miltinho_neidao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/relatorio_final_cpi_2024001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/relatorio_final_da_cpi_no_02_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2364/ind_2024001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2365/ind_2024002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2366/ind_2024003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2367/ind_2024004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2368/ind_2024005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2369/ind_2024006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2370/ind_2024007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2371/ind_2024008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2375/ind_2024009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2385/ind_2024010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2386/ind_2024011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2387/ind_2024012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2388/ind_2024013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2389/ind_2024014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2390/ind_2024015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2391/ind_2024016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2392/ind_2024017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2393/ind_2024018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2394/ind_2024019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2395/ind_2024020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2396/ind_2024021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2397/ind_2024022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2398/ind_2024023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2399/ind_2024024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2400/ind_2024025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/ind_2024026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/ind_2024027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/ind_2024028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2408/ind_2024029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2409/ind_2024030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2410/ind_2024031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2411/ind_2024032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2412/ind_2024033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2413/ind_2024034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2414/ind_2024035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/ind_2024036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2416/ind_2024037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2417/ind_2024038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2418/ind_2024039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2419/ind_2024040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2420/ind_2024041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2421/ind_2024042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2422/ind_2024043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2423/ind_2024044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2424/ind_2024045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2425/ind_2024046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2426/ind_2024047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2427/ind_2024048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2428/ind_2024049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2429/ind_2024050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2430/ind_2024051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/ind_2024052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/ind_2024053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/ind_2024054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/ind_2024055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/ind_2024056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/ind_2024057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/ind_2024058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/ind_2024059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/ind_2024060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/ind_2024061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/ind_2024062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/ind_2024063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/ind_2024064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/ind_2024065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/ind_2024066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/ind_2024067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/ind_2024068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/ind_2024069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/ind_2024070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/ind_2024071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/ind_2024072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/ind_2024073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2469/ind_2024074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2471/ind_2024075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/ind_2024076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/ind_2024077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/ind_2024078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/ind_2024079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/ind_2024080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/ind_2024081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/ind_2024082_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/ind_2024083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/ind_2024084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/ind_2024085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/ind_2024086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/ind_2024087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/ind_2024088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/ind_2024089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/ind_2024090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/ind_2024091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/ind_2024093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/ind_2024094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/ind_2024095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/ind_2024096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/ind_2024097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/ind_2024098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/ind_2024099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/ind_2024100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/ind_2024101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/ind_2024102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/ind_2024103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2531/ind_2024104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2532/ind_2024105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2533/ind_2024106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2537/ind_2024107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2538/ind_2024108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2541/ind_2024110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/ind_2024111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/ind_2024112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/ind_2024113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/ind_2024114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/ind_2024115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/ind_2024116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/ind_2024117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/ind_2024118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/ind_2024119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/ind_2024120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/ind_2024121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/ind_2024122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/ind_2024123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/ind_2024124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/ind_2024125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/ind_2024126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/ind_2024127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/ind_2024128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2590/ind_2024129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2591/ind_2024130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2592/ind_2024131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2593/ind_2024132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2594/ind_2024133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2603/ind_2024134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2604/ind_2024135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2605/ind_2024136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2606/ind_2024137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2607/ind_2024138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2608/ind_2024139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2609/ind_2024140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2612/ind_2024141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2613/ind_2024142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2614/ind_2024143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2615/ind_2024144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2620/ind_2024145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2622/ind_2024146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2624/ind_2024147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2625/ind_2024148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2628/ind_2024149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2630/ind_2024150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2636/ind_2024151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2637/ind_2024152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2638/ind_2024153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2655/ind_2024154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2656/ind_2024155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2657/ind_2024156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2658/ind_2024157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2659/ind_2024158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2660/ind_2024159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2663/ind_2024160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2664/ind_2024161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2665/ind_2024162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2666/ind_2024163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2668/ind_2024164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2669/ind_2024165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2670/ind_2024166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2674/ind_2024167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2675/ind_2024168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2679/ind_2024169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/ind_2024170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/ind_2024171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2682/ind_2024172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2683/ind_2024173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2685/ind_2024174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2686/ind_2024175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2687/ind_2024176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2691/ind_2024177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2692/ind_2024178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2697/ind_2024179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2702/ind_2024180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2705/ind_2024181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2706/ind_2024182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/ind_2024184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2361/req_2024001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2404/req_2024002.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/req_2024003.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/req_2024004.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2466/req_2024005.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/req_2024006_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/req_2024007.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/req_2024008.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/req_2024009.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/req_2024010.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/req_2024011.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2539/req_2024012.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/req_2024013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/req_2024014.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/req_2024015.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2676/req_2024016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2678/req_2024017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2701/req_2024018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2703/req_2024019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2363/moc_2024001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2372/moc_2024002.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2373/moc_2024003.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/moc_2024005.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/moc_2024008.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/moc_2024009.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/moc_2024010.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2534/moc_2024011.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2535/moc_2024012.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/moc_2024013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/moc_2024014.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/moc_2024015.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/moc_2024016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/moc_2024017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/moc_2024018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/moc_2024019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/moc_2024020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2610/moc_2024021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2611/moc_2024022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2619/moc_2024023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2623/moc_2024024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2629/moc_2024025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2635/moc_2024026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2661/moc_2024027.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2662/moc_2024028.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2671/moc_2024029.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2700/moc_2024030.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/moc_2024032.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2383/pl_2024004.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2401/pl_2024005.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2403/pl_2024006.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/pl_2024007.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/pl_2024010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/pl_2024011.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2536/pl_2024013.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/pl_2024014.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/pl_2024015_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/pl_2024016.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/pl_2024017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/pl_2024018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/pl_2024019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2595/pl_2024022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2602/pl_2024023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2618/pl_2024024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2631/pl_2024026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2632/pl_2024027.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2633/pl_2024028.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2634/pl_2024029.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2640/pl_2024030.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2642/pl_2024031.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2643/pl_2024032.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2644/pl_2024033.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2650/pl_2024034.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2651/pl_2024035.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2654/pl_2024036.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2667/pl_2024037.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2673/pl_2024038.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2684/pl_2024039.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2689/pl_2024041_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2690/pl_2024042.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2696/pl_2024043.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2699/pl_2024044.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2707/pl_2024045.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2708/pl_2024046.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2712/pl_2024047.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/pl_2024048_-_public.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2358/plc_2023-001_-_rga_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2402/plc_2024004.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/plc_2024005.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/plc_2024006.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/plc_2024007.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/plc_2024008.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/plc_2024009.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/plc_2024010.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/plc_2024011.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/plc_2024012.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2626/plc_2024013.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2709/plc_2024015.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2711/plc_2024016.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2729/plc_2024017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pr_2024001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2529/pr_2024002.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/pr_2024003.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/pr_2024004.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/pr_2024005.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2698/pr_2024006.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2727/pel_2024001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2649/veto_total_as_emendas_do_projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2384/dispensa_pl_2024004.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/dispensa_plc_2024004.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/dispensa_pl_007-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/dispensa_plc_006-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/dispensa_plc_2024007.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2508/dispensa_plc_2024008.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/dispensa_pl_2024011.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/dispensa_plc_2024009.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/dispensa_pl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2530/dispensa_pr_2024002.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/dispensa_pl_2024013.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/dispensa_plc_2024011.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/dispensa_pl_2024019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2639/dispensa_pl_2024024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2641/dispensa_pareceres_ao_pl_030_de_2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2645/dispensa_pl_2024-031.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2646/dispensa_pl_2024-032.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2647/dispensa_pl_2024-033.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2652/dispensa_dos_pareceres_ao_pl_035-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2677/dispensa_pl_038-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/dispensa_plc_2024016.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2728/dispensa_pel_2024001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2730/dispensa_plc_2024-017.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2357/retirada_plc_028_e_pl_050-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2710/oficio_355-2024_-_retirada_pl_046-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2726/oficio_386-2024_-_retirada_plc_015-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/emenda_001_pl_2024006.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/emenda_001_pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/emenda_001_pl_2024019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2598/emenda_001__pl_2024015_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2599/emenda_002__pl_2024015_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2600/emenda_003__pl_2024015_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2601/emenda_004__pl_2024015_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2648/emenda_001_ao_pl_030-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2653/emenda_01_ao_projeto_de_lei_035-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/emenda_001_plc_2024015.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/emenda_002_-_plc_2024015.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2731/emenda_001_plc_2024017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2382/oficio_053_-_resp_req_029_030_031_032-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/resposta_aso_requerimentos_003_e_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/resposta_aos_requerimentos_003_e_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/resposta_ao_requerimento_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/resp_2024002.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/resp_2024005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/resp_2024008.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2528/resp_2024009.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/resp_2024010.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2616/resp_2024013_e_2024014.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/resposta_ao_requerimento_019_de_2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2596/requerimento_cpi_-_ze_eletica_cicinho_miltinho_neidao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/relatorio_final_cpi_2024001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/relatorio_final_da_cpi_no_02_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H375"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>