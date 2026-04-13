--- v0 (2026-01-09)
+++ v1 (2026-04-13)
@@ -54,9521 +54,9521 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/ind_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/ind_2025001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/ind_2025002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/ind_2025002.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM PROJETO SOCIAL QUE OFEREÇA AULAS DE GINÁSTICA OLÍMPICA AOS MUNÍCIPES</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/ind_2025003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/ind_2025003.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA (1) OU DUAS (2) QUADRAS POLIESPORTIVAS NAS IMEDIAÇÕES DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/ind_2025004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/ind_2025004.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM “PARCÃO” EM ARTUR NOGUEIRA, ÁREA DESTINADA PARA LAZER DE CÃES E TUTORES</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/ind_2025005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/ind_2025005.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CASTRAMÓVEL REALIZE PROCEDIMENTOS E ATENDIMENTOS EM TODOS OS BAIRROS DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/ind_2025006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/ind_2025006.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MONUMENTO COM OS DIZERES “EU AMO ARTUR NOGUEIRA”, NA ÁREA CENTRAL</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/ind_2025007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/ind_2025007.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE UM CENSO ANIMAL, COM A FINALIDADE DE CADASTRAR ANIMAIS DE ESTIMAÇÃO E EM SITUAÇÃO DE RUA EM NOSSO MUNICÍPIO, USANDO MICROCHIPAGEM</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/ind_2025008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/ind_2025008.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM HOSPITAL VETERINÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/ind_2025009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/ind_2025009.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE PORTAL NA ENTRADA DA CIDADE, NA SP 107, NAS PROXIMIDADES DO TREVO DO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/ind_2025010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/ind_2025010.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE MUROS NO ENTORNO DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/ind_2025011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/ind_2025011.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA SUMARÉ, EM FRENTE AO NÚMERO 210, NO BAIRRO BLUMENAU</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/ind_2025012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/ind_2025012.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA JOSÉ JOAQUIM DE SANTANA, EM FRENTE AO NÚMERO 24, NO BAIRRO CHÁCARA BENVENUTO</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/ind_2025013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/ind_2025013.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PONTO DE ÔNIBUS COM COBERTURA NA RUA RUI BARBOSA ESQUINA COM RUA DUQUE DE CAXIAS, PRÓXIMO AO SEMÁFORO</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/ind_2025014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/ind_2025014.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIRO PÚBLICO NA PRAÇA DA FONTE</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/ind_2025015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/ind_2025015.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIRO PÚBLICO EM ÁREA PRÓXIMA AO CAMPO DO RAPADÃO</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/ind_2025016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/ind_2025016.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO E REFORMA DA PISTA DE SKATE “HUGO DELGADO CARLSTRON</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/ind_2025017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/ind_2025017.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO E REINAUGURAÇÃO DA PISCINA DA ANTIGA ESCOLA MODELO, ATUAL PAÇO MUNICIPAL, PARA ATIVIDADES FÍSICAS E LAZER AOS MUNÍCIPES</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/ind_2025018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/ind_2025018.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE AREIA PARA FUTEVÔLEI E UMA QUADRA DE AREIA DE BEACH TENNIS NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/ind_2025019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/ind_2025019.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE QUE INSTITUA O CÓDIGO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL NO MUNICÍPIO DE ARTUR NOGUEIRA, CONFORME MINUTA EM ANEXO</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/ind_2025020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/ind_2025020.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE INSTITUA ISENÇÃO DE IPTU PARA OS MORADORES QUE ACOLHEREM ANIMAIS RESGATADOS NO MUNICÍPIO DE ARTUR NOGUEIRA, NOS TERMOS DA MINUTA EM ANEXO</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/ind_2025021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/ind_2025021.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA, COBERTURA E MELHORIAS NA QUADRA POLIESPORTIVA DA EMEI LUIZ AMARO RODRIGUES</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/ind_2025022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/ind_2025022.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA EMEF (ENSINO FUNDAMENTAL) NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/ind_2025023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/ind_2025023.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NA EMEIF “OSNI JOSÉ DE SOUZA”, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/ind_2025024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/ind_2025024.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E AMPLIAÇÃO DA CRECHE MUNICIPAL IVONE BARROS DA ROSA, LOCALIZADA NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/ind_2025025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/ind_2025025.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA AVENIDA JAPÃO, EM TODA A EXTENSÃO</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/ind_2025026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/ind_2025026.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM ESPAÇO ESPECÍFICO E SEGURO PARA OS MOTOCICLISTAS REALIZAREM MANOBRAS SEM INFRINGIR AS LEIS DE TRÂNSITO, CONHECIDA COMO “WHEELING</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/ind_2025027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/ind_2025027.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLEMENTAÇÃO DE BOLSA ATLETA PARA OS MUNÍCIPES ATLETAS NOGUEIRENSES, INCENTIVANDO A QUALIDADE DE VIDA E A SAÚDE, PROMOVENDO NOVOS TALENTOS</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/ind_2025028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/ind_2025028.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E AMPLIAÇÃO DA CEMEI PROFESSORA SUELI APARECIDA CARMONA CAETANO, LOCALIZADA NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/ind_2025029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/ind_2025029.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERVENÇÃO JUNTO À ROTA DAS BANDEIRAS, PARA A CONSTRUÇÃO DE UMA NOVA PASSARELA NA SP-332, NO TRECHO ONDE ESTÃO LOCALIZADAS AS EMPRESAS KELLS E MARTIN</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/ind_2025030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/ind_2025030.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM ALBERGUE NOTURNO PARA AMPARO TEMPORÁRIO DE MORADORES DE RUA, MIGRANTES E ITINERANTES</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/ind_2025031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/ind_2025031.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UMA FARMÁCIA POPULAR NO ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/ind_2025032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/ind_2025032.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO OU PASSAR MÁQUINA NIVELADORA E COLOCAR CASCALHOS E BRAÇOS DE ILUMINAÇÃO PÚBLICA NA VIA MARGINAL, NO BAIRRO JD. SACILOTTO I</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/ind_2025033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/ind_2025033.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE, BRINQUEDOS DE PLAYGROUND E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS JOAQUIM FRANCISCO ALBINO E BENEDITO BUENO DE OLIVEIRA FILHO, NO BAIRRO SACILOTTO I</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/ind_2025034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/ind_2025034.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA MONTADA UMA SALA DE VACINAÇÃO NA USF DO PARQUE DOS TRABALHADORES - YPE</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/ind_2025035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/ind_2025035.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA COMPLETA DOS BANHEIROS PÚBLICOS LOCALIZADOS NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/ind_2025036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/ind_2025036.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLEMENTAÇÃO DE UM SISTEMA DE ENTREGA DE MEDICAMENTOS POR MEIO DE UMA “FARMÁCIA POPULAR MÓVEL</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/ind_2025037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/ind_2025037.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRINQUEDOS DE PLAYGROUND NA _x000D_
 PRAÇA SANTANA</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/ind_2025038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/ind_2025038.pdf</t>
   </si>
   <si>
     <t>SOLICITA CUSTEIO TOTAL OU PARCIAL DO TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS, QUE ESTUDAM FORA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/ind_2025039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/ind_2025039.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO, CONSTRUÇÃO DE GUIAS E SARJETAS, DRENAGEM E INSTALAÇÃO DE REDE DE ESGOTO NAS RUAS DO PARQUE RESIDENCIAL MARTINELLI</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/ind_2025040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/ind_2025040.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, INSTALAÇÃO DE PLAYGROUND, ACADEMIA AO AR LIVRE E A CONSTRUÇÃO DE BANCOS DE CIMENTO NA PRAÇA LOCALIZADA ENTRE AS RUAS HENRIQUE PETSCH E LINDOR ALVES DA SILVA, NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/ind_2025041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/ind_2025041.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DO PROGRAMA BOM PRATO MÓVEL NO MUNICÍPÍO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/ind_2025042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/ind_2025042.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE VEÍCULO PARA USO EXCLUSIVO NO ATENDIMENTO MÉDICO DOMICILIAR DE FISIOTERAPIA</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/ind_2025043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/ind_2025043.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM PROJETO PARA INCLUSÃO SOCIAL DE MORADORES DE RUA E PESSOAS EM SITUAÇÃO DE VULNERABILIDADE</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/ind_2025044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/ind_2025044.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM POÇO ARTESIANO COM TORNEIRAS PARA ATENDER O BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/ind_2025045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/ind_2025045.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UM SISTEMA DE SENHA ELETRÔNICA NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/ind_2025046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/ind_2025046.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO IMPLANTE NOS PRÉDIOS PÚBLICOS SISTEMAS DE ENERGIA SOLAR</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/ind_2025047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/ind_2025047.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DO ESPAÇO MÃE E FILHO NO “HOSPITAL DA CRIANÇA”, COM ATENDIMENTO DE PEDIATRIA 24 HORAS</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/ind_2025048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/ind_2025048.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA 15 DE NOVEMBRO COM A AVENIDA DA SAUDADE</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/ind_2025049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/ind_2025049.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO DE PARE NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/ind_2025050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/ind_2025050.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXECUÇÃO DE OBRAS QUE AJUDEM A CONTER OU DESVIAR AS ENXURRADAS QUE VÊM DO BAIRRO PARQUE DAS PALMEIRAS E DESEMBOCAM NA RUA ÂNGELO SETIN, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/ind_2025051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/ind_2025051.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/ind_2025052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/ind_2025052.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ALAMBRADO AO REDOR DA USF SACILOTTO</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/ind_2025053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/ind_2025053.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO IMPLEMENTE UM PROJETO SOCIAL DE FUTSAL NA PRAÇA CEUS</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/ind_2025054.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/ind_2025054.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE NOVOS ÔNIBUS PARA O CATRACA LIVRE</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/ind_2025055.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/ind_2025055.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO DISPONIBILIZE AULAS DE SKATE PARA CRIANÇAS NA PRAÇA CEUS</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/ind_2025056.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/ind_2025056.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E AMPLIAÇÃO DA EMEI REGINA APARECIDA POSI DE OLIVEIRA, NO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/ind_2025057.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/ind_2025057.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE FARDAMENTO COMPLETO PARA A GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>GUILHERME JOSÉ CARLINI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/ind_2025058.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/ind_2025058.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DA PONTE LOCALIZADA NA ATN 040, NA ALTURA DO BAIRRINHO</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/ind_2025059.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/ind_2025059.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO ECOPONTO LOCALIZADO NO BAIRRRO PONTE DE TÁBUA, NA RODOVIA DOS AGRICULTORES</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/ind_2025060.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/ind_2025060.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 365 – ESTRADA DA FELIPADA</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/ind_2025061.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/ind_2025061.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 345 – ESTRADA DA TORRE DA RÁDIO</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/ind_2025062.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/ind_2025062.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 333 – ESTRADA DO MUNIZ</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/ind_2025063.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/ind_2025063.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 330 – ESTRADA DO PESQUEIRO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/ind_2025064.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/ind_2025064.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 316 – ESTRADA DA FIGUEIRA</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/ind_2025065.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/ind_2025065.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ESTRADA RURAL DO PAIOL DE TELHA</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/ind_2025066.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/ind_2025066.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 112 – ESTRADA DO MATO DENTRO</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/ind_2025067.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/ind_2025067.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 060 – ESTRADA DA TEKA</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/ind_2025068.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/ind_2025068.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 030 – ESTRADA DO LIXÃO</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/ind_2025069.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/ind_2025069.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA, LEVANTAMENTO, ABAULAMENTO E CASCALHAMENTO EM PONTOS CRÍTICOS DO LEITO CARROÇÁVEL, NA ATN 020 – ESTRADA DO ALEXANDRINI</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/ind_2025070.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/ind_2025070.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO UMA ROTATÓRIA NA SP 107, NA ALTURA DA ENTRADA DA ATN 381, QUE DÁ ACESSO AO BAIRRO PALMEIRINHA</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>GUILHERME JOSÉ CARLINI, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/ind_2025071.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/ind_2025071.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CANALETAS EM TODA A EXTENSÃO DA ESTRADA VICINAL DO SÃO BENTO</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/ind_2025072.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/ind_2025072.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA ATN 333 - ESTRADA DO MUNIZ ATÉ O BAIRRO DA PARADA</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/ind_2025073.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/ind_2025073.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MONUMENTO EM HOMENAGEM À BÍBLIA SAGRADA E À FÉ CRISTÃ, NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS ALBERTINO STOCCO E RICARDO TAGLIARI, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/ind_2025074.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/ind_2025074.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E COBERTURA DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA BRUNO CARLSTRON, NO CRUZAMENTO COM A RUA ÂNGELO TEBALDI</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/ind_2025075.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/ind_2025075.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS PROGRAMAS DE RECUPERAÇÃO FISCAL (REFIS) DA PREFEITURA PERMITAM O PARCELAMENTO EM ATÉ 12 VEZES COM DESCONTO DE 100% DE MULTA E JUROS</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/ind_2025076.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/ind_2025076.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM NOVO PONTO DE PARADA DE ÔNIBUS NA ÁREA DA ANTIGA RODOVIÁRIA DO CENTRO, COM COBERTURA E BANHEIROS</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/ind_2025077.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/ind_2025077.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA NA ENTRADA DO BAIRRO FAZENDINHA</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/ind_2025078.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/ind_2025078.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA DOS EXPEDICIONÁRIOS, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/ind_2025079.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/ind_2025079.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANTÔNIO MATHEUS, NO TRECHO LOCALIZADO ENTRE A RUA BOA VISTA E A AVENIDA DR. FERNANDO ARENS JUNIOR</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/ind_2025080.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/ind_2025080.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DE TRECHO DA RUA HUMBERTO ROSSETI, LOCALIZADO NO CRUZAMENTO COM A RUA SETE DE SETEMBRO</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/ind_2025081.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/ind_2025081.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA CAÇAMBA DE LIXO LOCALIZADA NO BAIRRO DO MUNIZ, NA VICINAL ARTUR NOGUEIRA-LIMEIRA</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/ind_2025082.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/ind_2025082.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA CAÇAMBA DE LIXO LOCALIZADA NO BAIRRO DA PARADA</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/ind_2025083.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/ind_2025083.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS CAÇAMBAS DE LIXO LOCALIZADAS NO INÍCIO DA ESTRADA DO DITO MENDES</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/ind_2025084.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/ind_2025084.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA REALIZE OS PROCEDIMENTOS ADMINISTRATIVOS NECESSÁRIOS PARA A REGULARIZAÇAO DO ENTORNO A PARÓQUIA NOSSA SENHORA DAS DORES</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/ind_2025085.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/ind_2025085.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DO SAMU - SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA, NO PRÉDIO PÚBLICO LOCALIZADO NO CRUZAMENTO DAS RUAS RUI E BARBOSA E 1º DE JANEIRO, ANTIGO POSTO DA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/ind_2025086.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/ind_2025086.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUDANÇA DO HORÁRIO DO TRANSPORTE SANITÁRIO PARA QUE SEJA REALIZADO COM SAÍDA ÀS 07H00 E RETORNO ÀS 16:00</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/ind_2025087.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/ind_2025087.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O DEPARTAMENTO DE REGULAÇÃO, QUE CUIDA DOS AGENDAMENTOS DE CONSULTAS MÉDICAS, FUNCIONE DAS 07H00 ATÉ ÀS 16H00</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/ind_2025088.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/ind_2025088.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ALUGUE UM PRÉDIO PARA INSTALAÇÃO DO CENTRO DE ESPECIALIDADES, DEPARTAMENTO DE REGULAÇÃO, TRANSPORTE SANITÁRIO E FONOAUDIOLOGIA</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/ind_2025089.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/ind_2025089.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO FAÇA A INTEGRAÇÃO DO NOVO EQUIPAMENTO DE RAIO-X DIGITAL COM O PRONTUÁRIO ELETRÔNICO DAS UNIDADES MUNICIPAIS DE SAÚDE</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/ind_2025090.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/ind_2025090.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EQUIPAMENTO DE TOMOGRAFIA COMPUTADORIZADA PARA A REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/ind_2025091.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/ind_2025091.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM AMBULATÓRIO MUNICIPAL DE FERIDAS E CURATIVOS</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/ind_2025092.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/ind_2025092.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UM PLANO DE CARREIRA PARA OS FUNCIONÁRIOS DA ÁREA DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_2025093.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_2025093.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA FUNCIONAMENTO DO PSF DO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/ind_2025094.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/ind_2025094.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA FUNCIONAMENTO DO PSF DO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/ind_2025095.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/ind_2025095.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM NOVO PRÉDIO PRÓPRIO PARA FUNCIONAMENTO ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/ind_2025096.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/ind_2025096.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MÉDICO REUMATOLOGISTA PARA O SUS</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/ind_2025097.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/ind_2025097.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA DE SAÚDE DO MUNICÍPIO QUE SEJA FEITO MUTIRÃO PARA REALIZAÇÃO DE EXAMES DE ULTRASSOM, RESSONÂNCIA, COLONOSCOPIA, ENDOSCOPIA E CIRURGIAS ORTOPÉDICAS, PARA ZERAR A FILA DE ESPERA</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/ind_2025098.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/ind_2025098.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA DE SAÚDE DO MUNICÍPIO QUE SEJA FEITO MUTIRÃO PARA REALIZAÇÃO DE CONSULTAS, PARA ZERAR A FILA DE ESPERA NAS ESPECIALIDADES OFTALMOLOGIA, OTORRINOLARINGOLOGIA, GASTROENTEROLOGIA, DERMATOLOGIA E ENDOCRINOLOGIA</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/ind_2025099.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/ind_2025099.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA RUI BARBOSA, NO TRECHO COMPREENDIDO ENTRE AS RUAS FRANCISCO CABRINO E ANTÔNIO MATHEUS</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/ind_2025100.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/ind_2025100.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DO BENEFÍCIO AO VALE ALIMENTAÇÃO A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS SEM LIMITE DE REMUNERAÇÃO, QUE O VALOR SEJA AUMENTADO PARA R$ 400,00 (QUATROCENTOS REAIS) E QUE O PAGAMENTO SEJA REALIZADO DIRETAMENTE NO HOLERITH DOS FUNCIONÁRIOS</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/ind_2025101.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/ind_2025101.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE PROFISSIONAIS PARA TRABALHAREM NO CRATEA - CENTRO DE REFERÊNCIA EM ATENDIMENTO AO TRANSTORNO DO ESPECTRO AUTISTA</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/ind_2025102.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/ind_2025102.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO UM CENTRO DE REFERÊNCIA EM NEURODESENVOLVIMENTO E TRANSTORNOS NEUROPSIQUIÁTRICOS</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/ind_2025103.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/ind_2025103.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE POSTES DE ILUMINAÇÃO PÚBLICA COM A IDENTIFICAÇÃO DO NOME DAS RUAS</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/ind_2025104.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/ind_2025104.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO, REFORMA E/OU SUBSTITUIÇÃO DOS BRINQUEDOS DO PLAYGROUND LOCALIZADO NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/ind_2025105.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/ind_2025105.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERMANÊNCIA DA GUARDA MUNICIPAL NOS HORÁRIOS DE ENTRADA E SAÍDA DE ALUNOS DAS ESCOLAS PÚBLICAS MUNICIPAIS DE ENSINO INFANTIL E FUNDAMENTAL</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/ind_2025106.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/ind_2025106.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PSF NO BAIRRO DA PARADA</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/ind_2025107.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/ind_2025107.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PSF NO BAIRRINHO</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_2025108.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_2025108.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM NOVO MODELO DE ABRIGO DE PONTOS DE ÔNIBUS, CONFORME IMAGEM ABAIXO</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/ind_2025109.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/ind_2025109.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO NAS VIAS PÚBLICAS DO RESIDENCIAL DAS ORQUÍDEAS II</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/ind_2025110.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/ind_2025110.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA DA SAÚDE INSTALE UNIDADES DA FARMÁCIA POPULAR NAS UNIDADES DE SAÚDE DOS BAIRROS NOSSO SONHO, PARQUE DOS TRABALHADORES, JARDIM SACILOTTO II E JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>RICARDO RIELI DUZZI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/ind_2025111.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/ind_2025111.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO E NA ILUMINAÇÃO PÚBLICA, NO TREVO DE ACESSO À SP 332 E VICINAL ARTUR NOGUEIRA-LIMEIRA</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/ind_2025112.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/ind_2025112.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA, LEVANTAMENTO E PINTURA DA LOMBADA LOCALIZADA NA RUA DOS EXPEDICIONÁRIOS, NO TRECHO LOCALIZADO ENTRE AS RUAS 10 DE ABRIL E NOSSA SENHORA DAS DORES</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/ind_2025113.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/ind_2025113.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO DISPONIBILIZE À POPULAÇÃO UM APLICATIVO PARA INTEGRAR OS SERVIÇOS DE SAÚDE PÚBLICA</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/ind_2025114.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/ind_2025114.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA PINTURA DE SOLO E SINALIZAÇÃO VERTICAL DE PARE NO ENTRONCAMENTO DA AVENIDA PROFª MAGDALENA SANSEVERINO GROSSO, RAUL GROSSO, SÃO BENTO E JORGE REZEK, NAS PROXIMIDADES DO CLUBE FLORESTA</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/ind_2025115.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/ind_2025115.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO E NA ILUMINAÇÃO PÚBLICA, NA AVENIDA ANTÔNIO SIA, DESDE O CRUZAMENTO COM A AVENIDA BELIZÁRIO NEVES ATÉ A RUA EDSON APARECIDO CAPELLO, NO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/ind_2025116.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/ind_2025116.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM ECOPONTO RURAL NOS LOCAIS QUE ESPECIFICA, EM SUBSTITUIÇÃO ÀS LIXEIRAS COMUNS</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/ind_2025117.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/ind_2025117.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA PÚBLICA, COM CALÇAMENTO, COLOCAÇÃO DE BANCOS, POÇO ARTESIANO, BRINQUEDOS DE PLAYGROUND E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE LOCALIZADA NA RUA SANTO ANTÔNIO DE POSSE, NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/ind_2025118.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/ind_2025118.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UMA ÁREA PARA CONSTRUÇÃO DO NOVO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/ind_2025119.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/ind_2025119.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIRO PÚBLICO NA ÁREA DA FEIRA LIVRE DE DOMINGO, NA RUA DUQUE DE CAXIAS</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/ind_2025120.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/ind_2025120.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE CASCALHO E MANUTENÇÃO PERIÓDICA NA ALAMEDA 1 DO BAIRRO CHÁCARA SÃO JOÃO DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/ind_2025121.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/ind_2025121.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INTERCEDA JUNTO AO ‘DER’ DEPARTAMENTO DE ESTRADAS E RODAGEM PELA DUPLICAÇÃO DA RODOVIA PREFEITO AZIS LIAN (SP 107)</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/ind_2025122.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/ind_2025122.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DA LIXEIRA LOCALIZADA NO BAIRRINHO</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/ind_2025123.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/ind_2025123.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS PONTOS DE ÔNIBUS COM COBERTURA NO BAIRRINHO</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/ind_2025124.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/ind_2025124.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA AGOSTINHO BERNI, NO TRECHO COMPREENDIDO ENTRE AS RUAS SINCLAIR ADÃO BOER E LINDOR ALVES DA SILVA, NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/ind_2025125.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/ind_2025125.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DO ASFALTO, CONSERTO E PINTURA NOS CANTEIROS E MURETAS EM TODA A EXTENSÃO DO CALÇADÃO DA AVENIDA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/ind_2025126.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/ind_2025126.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIRO PÚBLICO NA ÁREA VERDE ONDE ESTÁ LOCALIZADO O POÇO ARTESIANO DO JARDIM PLANALTO, ENTRE AS AVENIDAS 15 DE NOVEMBRO E SANTO AMARO</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/ind_2025127.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/ind_2025127.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA PRESIDENTE CASTELO BRANCO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/ind_2025128.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/ind_2025128.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ BERVINDE, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/ind_2025129.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/ind_2025129.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA 10 DE ABRIL COM A AVENIDA SANTOS DUMONT</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/ind_2025130.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/ind_2025130.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UM PARQUINHO COM BRINQUEDOS DE PLAYGROUND NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/ind_2025131.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/ind_2025131.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA COMPLETA DOS BANHEIROS PÚBLICOS LOCALIZADOS NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/ind_2025132.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/ind_2025132.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA OU SUBSTITUIÇÃO DOS BANCOS DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/ind_2025133.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/ind_2025133.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA OU SUBSTITUIÇÃO DOS BANCOS DO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/ind_2025134.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/ind_2025134.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA PERIÓDICA E RETIRADA DE ENTULHOS NAS RUAS DO BAIRRO RURAL DA PARADA</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/ind_2025135.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/ind_2025135.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NA ENTRADA DA CIDADE, NO CRUZAMENTO DA AVENIDA DR. FERNANDO ARENS JR. COM A RUA JÚLIO DE FAVERI, PRÓXIMO À ENTRADA DO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/ind_2025136.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/ind_2025136.pdf</t>
   </si>
   <si>
     <t>“SOLICITA INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO E REFORMA OU SUBSTITUIÇÃO DA CADEIRA DE DENTISTA NO PSF DO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/ind_2025137.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/ind_2025137.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA PÚBLICA, COM CALÇAMENTO, COLOCAÇÃO DE BANCOS, PLAYGROUND, QUADRAS DE AREIA E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE LOCALIZADA ENTRE A AVENIDA PROF.ª MAGDALENA SANSEVERINO GROSSO E A RUA ANTÔNIO DE SÁ, NO RESIDENCIAL DONA LEDA</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/ind_2025138.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/ind_2025138.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO E NA ILUMINAÇÃO PÚBLICA, NA RUA RUI BARBOSA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/ind_2025139.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/ind_2025139.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA SUBVENÇÃO REPASSADA MENSALMENTE À COMUNIDADE VIDA MELHOR</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/ind_2025140.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/ind_2025140.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA SUBVENÇÃO DA APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/ind_2025141.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/ind_2025141.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONCESSÃO DE AUMENTO REAL DE PELO MENOS 20% (VINTE POR CENTO) ACIMA DA INFLAÇÃO, AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/ind_2025142.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/ind_2025142.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DO ADICIONAL DE INSALUBRIDADE AOS PROFISSIONAIS DE SAÚDE PÚBLICA, DE 20% PARA 40%</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/ind_2025143.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/ind_2025143.pdf</t>
   </si>
   <si>
     <t>SOLICITA O FORNECIMENTO DE CRACHÁS DE IDENTIFICAÇÃO INDIVIDUAL A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2881/ind_2025144.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2881/ind_2025144.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DA GUARITA DA GUARDA MUNICIPAL NO BAIRRINHO</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/ind_2025145.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/ind_2025145.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTENSIFICAÇÃO DA PATRULHA RURAL NAS ESTRADAS MUNICIPAIS</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/ind_2025146.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/ind_2025146.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PONTOS DE APOIO AO CICLOTURISMO EM PONTOS ESTRATÉGICOS NA ATN 030 – ESTRADA DO LIXÃO</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/ind_2025147.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/ind_2025147.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE PLACAS INDICATIVAS COM OS NOMES ESTRADAS RURAIS - ATNS</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, GUILHERME JOSÉ CARLINI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/ind_2025148.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/ind_2025148.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS) DO SAEAN, PARA DÍVIDAS ATÉ 31 DE DEZEMBRO DE 2024</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/ind_2025149.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/ind_2025149.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CENTRO POLIESPORTIVO NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_2025150.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_2025150.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA NOVA UNIDADE DO CAPS – CENTRO DE ATENÇÃO PSICOSSOCIAL</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/ind_2025151.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/ind_2025151.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA UBS – UNIDADE BÁSICA DE SAÚDE NO BAIRRO NOVA ARTUR</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/ind_2025152.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/ind_2025152.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA UBS – UNIDADE BÁSICA DE SAÚDE NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/ind_2025153.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/ind_2025153.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA UNIDADE DO CORPO DOS BOMBEIROS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/ind_2025154.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/ind_2025154.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLEMENTAÇÃO DO PROJETO DENOMINADO “CASA DIA DO IDOSO</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/ind_2025155.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/ind_2025155.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CRECHE (CEMEI) NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/ind_2025156.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/ind_2025156.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ELABORE UM PROJETO DE CONSTRUÇÃO DE UM NOVO CONJUNTO HABITACIONAL POPULAR, ATRAVÉS DO PROGRAMA DO GOVERNO FEDERAL “MINHA CASA MINHA VIDA</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/ind_2025157.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/ind_2025157.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO (UPA), 24 HORAS NO ESPAÇO MÃE E FILHO, NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/ind_2025158.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/ind_2025158.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE REDE MUNICIPAL DE SAÚDE OFEREÇA ATENDIMENTO ODONTOLÓGICO NO PERÍODO NOTURNO E AOS FINAIS DE SEMANA</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/ind_2025159.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/ind_2025159.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA FUNCIONAMENTO DO FUNPREMAN – FUNDO DE PREVIDÊNCIA DOS FUNCIONÁRIOS PÚBLICOS DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/ind_2025160.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/ind_2025160.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA FUNCIONAMENTO DA DEFESA CIVIL</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/ind_2025161.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/ind_2025161.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA FUNCIONAMENTO DO PSF RURAL NA ÁREA CENTRAL</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_2025162.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_2025162.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA LUIZ STRASSA, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/ind_2025163.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/ind_2025163.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/ind_2025164.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/ind_2025164.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/ind_2025165.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/ind_2025165.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA ENTRE A RUA PEDRO DE MORAES E A AVENIDA SANTO AMARO, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/ind_2025166.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/ind_2025166.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM NOVO CENTRO DE ESPECIALIDADES MÉDICAS</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/ind_2025167.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/ind_2025167.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA ANTÔNIO DUZZI, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/ind_2025168.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/ind_2025168.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS ANTÔNIO DE FAVERI NETO E JOÃO TAGLIARI, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_2025169.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_2025169.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA RAYMUNDO BERNI, AO LADO DA QUADRA DE GRAMA SINTÉTICA</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_2025170.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_2025170.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO JARDIM DO LAGO</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_2025171.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_2025171.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO GERAL E PINTURA DA USF DO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/ind_2025172.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/ind_2025172.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA E UM CAMPO DE MALHA COM COBERTURA, ASSENTOS E ILUMINAÇÃO NA ÁREA VERDE LOCALIZADA NA RUA JOÃO BOMBO, _x000D_
 PRÓXIMA AO Nº 653</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/ind_2025173.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/ind_2025173.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA NA RUA FERNANDO REPACHE, PRÓXIMA AO _x000D_
 Nº 348 , NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_2025174.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_2025174.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA E UM CAMPO DE MALHA COM COBERTURA, ASSENTOS E ILUMINAÇÃO NA ÁREA VERDE LOCALIZADA NA RUA MÁRIO DE ALMEIDA, PRÓXIMA AO _x000D_
 Nº 118, NO BAIRRO JARDIM DO LAGO</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/ind_2025175.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/ind_2025175.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO EFETUE AMPLIAÇÃO DO RESERVATÓRIO DE ÁGUA BRUTA DO CÓRREGO POQUINHA, COM A CONSTRUÇÃO DE UMA BARRAGEM</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_2025176.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_2025176.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/ind_2025177.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/ind_2025177.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BEBEDOUROS DE ÁGUA NO POÇO ARTESIANO DO BAIRRO JARDIM SACILOTTO I</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/ind_2025178.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/ind_2025178.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DOS ALAMBRADOS,  PINTURA E REPAROS NA ILUMINAÇÃO DOS CAMPOS DE GRAMA SINTÉTICA DO RAPADÃO, BELA VISTA, CAROLINA E PLANALTO</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_2025179.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_2025179.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS DÁRIO CAETANO, Nº 472, E AFONSO FACINI, Nº 397, NO BAIRRO JD. SACILOTTO II</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/ind_2025180.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/ind_2025180.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA A O CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSITÊNCIA SOCIAL - CREAS</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/ind_2025181.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/ind_2025181.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/ind_2025182.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/ind_2025182.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO E MODERNIZAÇÃO DO COMPLEXO DO PRONTO SOCORRO E MATERNIDADE MUNICIPAL</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/ind_2025183.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/ind_2025183.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/ind_2025184.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/ind_2025184.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO TELHADO,  CALHAS E PINTURA DO PSF DO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_2025185.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_2025185.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA, UM CAMPO DE MALHA COM COBERTURA, ASSENTOS E ILUMINAÇÃO E UMA ACADEMIA DE TERCEIRA IDADE NA ÁREA VERDE LOCALIZADA NA AVENIDA DA SAUDADE, PROXIMA AO Nº 208</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/ind_2025186.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/ind_2025186.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JUVENAL SIMÕES, NO JARDIM BELA VISTA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/ind_2025187.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/ind_2025187.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA AO LADO DA RUA JÚLIO CAETANO, ALTURA DO Nº 231, NO BAIRRO CIDADE JARDIM</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/ind_2025188.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/ind_2025188.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA E UM CAMPO DE MALHA COM COBERTURA, ASSENTOS E ILUMINAÇÃO NA ÁREA VERDE LOCALIZADA NA ESTRADA MUNICIPAL ENTRE O RESIDENCIAL DA TORRE E O PARQUE DAS FLORES,_x000D_
 PRÓXIMA AO Nº 293</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/ind_2025189.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/ind_2025189.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JÚLIO CAETANO, NA ALTURA DO Nº 597, NO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/ind_2025190.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/ind_2025190.pdf</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/ind_2025191.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/ind_2025191.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JACOB STEIN, NO JARDIM BELA VISTA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_2025192.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_2025192.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA FRANCISCO RAMIEL, NO JARDIM BELA VISTA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/ind_2025193.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/ind_2025193.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA OSWALDO CHISTE, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/ind_2025194.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/ind_2025194.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA PAULO RODRIGUES, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/ind_2025195.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/ind_2025195.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA BELIZÁRIO ANTÔNIO NEVES, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/ind_2025196.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/ind_2025196.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA PROF. LUIZ CARLOS CANELLAS, EM TODA SUA EXTENSÃO, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/ind_2025197.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/ind_2025197.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO PSF DO BAIRRO JARDIM DOS IPÊS</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/ind_2025198.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/ind_2025198.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INTERCEDA JUNTO AO GOVERNO DO ESTADO DE SÃO PAULO, PELA INSTALAÇÃO DE UMA ETEC OU FATEC NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/ind_2025199.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/ind_2025199.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA E MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO, NA CONTINUAÇÃO DA AVENIDA XV DE NOVEMBRO, NO TRECHO RECENTEMENTE ASFALTADO</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, JOÃO BATISTA SANTOS DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/ind_2025200.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/ind_2025200.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAR CERCA DE ALAMBRADO AO REDOR DO PSF DO JARDIM DO LAGO</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/ind_2025201.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/ind_2025201.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO NO BAIRRO JARDIM DOS IPÊS NAS RUAS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/ind_2025202.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/ind_2025202.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE POSTES DE FERRO LOCALIZADOS NAS RUAS DO CENTRO</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_2025203.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_2025203.pdf</t>
   </si>
   <si>
     <t>“SOLICITA REFORMA NO TELHADO DO PRÉDIO DO POSTO DE FISIOTERAPIA DO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/ind_2025204.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/ind_2025204.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE CASCALHOS OU RASPAS DE ASFALTO NAS RUAS BELIZÁRIO ANTÔNIO NEVES E PAULO RODRIGUES, NO BAIRRO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2946/ind_2025205.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2946/ind_2025205.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS ÔNIBUS “CATRACA LIVRE ESTENDAM SUAS ROTAS PARA BAIRROS DA ZONA RURAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2947/ind_2025206.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2947/ind_2025206.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA ATN 381 - ESTRADA QUE DÁ ACESSO AO BAIRRO PALMEIRINHA</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_2025207.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_2025207.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO DO CÓRREGO CONTRINS EM TODA SUA EXTENSÃO, COM MELHORIAS NA ILUMINAÇÃO E A CONSTRUÇÃO DE ÁREAS DE LAZER</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_2025208.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_2025208.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA NA ÁREA VERDE LOCALIZADA NA ALAMEDA ÉLCIO GERALDO SIA, PRÓXIMO AO Nº 1023B, NO BAIRRO VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_2025209.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_2025209.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS CRECHES E EMEIS TENHAM SEUS HORÁRIOS DE ABERTURA DOS PORTÕES ÀS 06:00 OU ÀS 06:30</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_2025210.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_2025210.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE VEÍCULO DO TIPO SUV DE SETE LUGARES, PARA USO EXCLUSIVO NO TRANSPORTE DE PACIENTES COM AUTISMO</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2952/ind_2025211.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2952/ind_2025211.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA MONTEIRO LOBATO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2953/ind_2025212.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2953/ind_2025212.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ERNESTO TAGLIARI, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SANTOS DUMONT E A RUA SANTO DE FAVERI</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2954/ind_2025213.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2954/ind_2025213.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA PONTE E CONSTRUÇÃO DE PASSAGENS PARA PEDESTRES NAS LATERAIS DA PASSARELA QUE LIGA OS BAIRROS SACILOTTO I E II</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2955/ind_2025214.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2955/ind_2025214.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA RUI BARBOSA, NO TRECHO COMPREENDIDO ENTRE AS RUAS 10 DE ABRIL E 24 DE OUTUBRO</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2956/ind_2025215.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2956/ind_2025215.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ GUIDOTTI, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SANTO AMARO E A RUA DR. ADHEMAR DE BARROS</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_2025216.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_2025216.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SANTO DE FAVERI, NO TRECHO COMPREENDIDO ENTRE A RUA 10 DE ABRIL E A RUA DR. ADHEMAR DE BARROS</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2958/ind_2025217.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2958/ind_2025217.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DO CALÇADÃO DA AVENIDA 15 DE NOVEMBRO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2959/ind_2025218.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2959/ind_2025218.pdf</t>
   </si>
   <si>
     <t>“SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA SÍLVIO GOMES ALVES, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SANTOS DUMONT E A RUA MARIA MARSON SIA</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2960/ind_2025219.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2960/ind_2025219.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE POÇO ARTESIANO COM BEBEDOURO NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2961/ind_2025220.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2961/ind_2025220.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE MÁQUINAS DE VARRER RUAS</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2962/ind_2025221.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2962/ind_2025221.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NA RUA ANTÔNIO PELÓIA NO TRECHO COMPREENDIDO ENTRE AS RUAS GUSTAVO STRASSA NETO E AMADEU JORGE TERESANI, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2963/ind_2025222.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2963/ind_2025222.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA AGUSTINHO ROMOLINI, NO TRECHO COMPREENDIDO ENTRE AS RUAS ALCINDO SIMÕES E VIRGÍNIA BOER, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2964/ind_2025223.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2964/ind_2025223.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA COBERTURA DO POÇO ARTESIANO LOCALIZADO NO CRUZAMENTO DAS RUAS WALDEMAR AUGUSTO HOBUS E AGUSTINHO ROMOLINI, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_2025224.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_2025224.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA FRANCISCO MALAGÓ, EM TODA SUA EXTENSÃO, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>JOÃO BATISTA SANTOS DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_2025225.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_2025225.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A GUARDA CIVIL MUNICIPAL FAÇA RONDAS PERIÓDICAS NO BAIRRINHO</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2967/ind_2025226.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2967/ind_2025226.pdf</t>
   </si>
   <si>
     <t>SOLICITA REABERTURA E ASFALTAMENTO DA RUA BRUNO CARLSTRON, ENTRE OS BAIRROS JD. DO BOSQUE E JD. ARRIVABENE III</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2968/ind_2025227.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2968/ind_2025227.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E COLOCAÇÃO DE GUIAS NA RUA BENEDITO OLIVÉRIO E SUAS TRAVESSAS, NO BAIRRO PQ. DAS PISCINAS</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_2025228.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_2025228.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO NA VIA PÚBLICA QUE DÁ ACESSO AO BAIRRO JARDIM DO SOL</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2970/ind_2025229.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2970/ind_2025229.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA RUA RICIERI BERTINI, EM FRENTE AO NÚMERO 146, NO RESIDENCIAL DAS ORQUÍDEAS</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2971/ind_2025230.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2971/ind_2025230.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA ERNESTO TAGLIARI, NO TRECHO COMPREENDIDO ENTRE AS RUAS JOÃO PULZ E LUCIANO ANTONIO CARMONA, EM VIA DE MÃO ÚNICA</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2972/ind_2025231.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2972/ind_2025231.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2973/ind_2025232.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2973/ind_2025232.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA ÁREA VERDE LOCALIZADA NA RUA DIEGO GARCIA, NO BAIRRO JARDIM MEDEIROS</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2974/ind_2025233.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2974/ind_2025233.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABAULAMENTO E CASCALHAMENTO NA ESTRADA RURAL DO “DITO MENDES</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2975/ind_2025234.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2975/ind_2025234.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO, CONSTRUÇÃO DE GUIAS E REDE DE ESGOTO, NA RUA PROF. EDMO WILSON CARDOSO, NO TRECHO LOCALIZADO NO BAIRRO JARDIM ARRIVABENE III</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2976/ind_2025235.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2976/ind_2025235.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PLACAS INDICATIVAS MARRONS, QUE SÃO UTILIZADAS PARA SINALIZAR PONTOS TURÍSTICOS, EM LOCAIS ESTRATÉGICOS DA NOSSA CIDADE</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2977/ind_2025236.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2977/ind_2025236.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE SERVIÇOS DE DESASSOREAMENTO DO BALNEÁRIO MUNICIPAL “GUILHERME CARLINI"</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2978/ind_2025237.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2978/ind_2025237.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UMA MÁQUINA DE PÁ CARREGADEIRA, PARA UTILIZAÇÃO NA LIMPEZA DE VIAS PÚBLICAS E RETIRADA DE ENTULHO</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2979/ind_2025238.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2979/ind_2025238.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE ESTACIONAMENTO 45º NA RUA ANTÔNIO MATHEUS, NO TRECHO COMPREENDIDO ENTRE A RUA RUI BARBOSA E A AVENIDA DR. FERNANDO ARENS JUNIOR</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2980/ind_2025239.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2980/ind_2025239.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DAS CALÇADAS AO ENTORNO DA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2981/ind_2025240.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2981/ind_2025240.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE TORNEIRAS E COBERTURA NO POÇO ARTESIANO LOCALIZADO NA RUA RAYMUNDO BERNI, NO JARDIM SACILOTTO I, PRÓXIMO AO CRUZAMENTO COM A RUA JOAQUIM FRANCISCO ALBINO</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2982/ind_2025241.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2982/ind_2025241.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA CONTINUAÇÃO DA AVENIDA 15 DE NOVEMBRO COM A RUA JOSÉ JOAQUIM DE SANTANA, NO BAIRRO CHÁCARA BENVENUTO</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2983/ind_2025242.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2983/ind_2025242.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO PROVIDENCIE O FECHAMENTO, COM ALAMBRADO, DA CONTINUAÇÃO DA RUA JULIETA CAETANO DE MENEZES NO CRUZAMENTO COM A RUA JOSÉ APARECIDO NEVES E A COLOCAÇÃO DE PLACAS DE “PROIBIDO JOGAR LIXO NO LOCAL</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2984/ind_2025243.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2984/ind_2025243.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA CANALETA LOCALIZADA NO CRUZAMENTO DAS RUAS ANTÔNIO PEREZ JUNIOR E LUIZ CARLINI, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2985/ind_2025244.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2985/ind_2025244.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONSTRUÇÃO DA CANALETA DE ÁGUAS PLUVIAIS LOCALIZADA NO CRUZAMENTO DAS RUAS ARISTIDES CABRINO E RUA HERMÍNIO BERTON, NO BAIRRO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2986/ind_2025245.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2986/ind_2025245.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E COBERTURA DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA ALBERTINO STOCCO AO LADO DO CAMPO ARESPMAN</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2987/ind_2025246.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2987/ind_2025246.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS RICARDO TAGLIARI E PROF. ICÍLIO DANTAS DE VASCONCELOS</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2988/ind_2025247.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2988/ind_2025247.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NA RUA ALBERTINO STOCCO, PRÓXIMO AO Nº 361</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2989/ind_2025248.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2989/ind_2025248.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA FERNANDO HUCK E A AVENIDA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_2025249.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_2025249.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA REYNALDO GERMANO STEIN, NO JARDIM LEONOR, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2991/ind_2025250.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2991/ind_2025250.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA BENEDITO ANTÔNIO FERREIRA, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2992/ind_2025251.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2992/ind_2025251.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANTÔNIO CÉSAR DRUZIAN, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SANTO AMARO E A RUA BENEDITO ANTÔNIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2993/ind_2025252.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2993/ind_2025252.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ SATURNO, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SANTO AMARO E A RUA BRUNO CARLSTRON</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>IRINEIDE BARBOSA ARAGÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2994/ind_2025253.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2994/ind_2025253.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NA ÁREA VERDE LOCALIZADA NA RUA SANTO ANTÔNIO DE POSSE, NO BAIRRO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2995/ind_2025254.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2995/ind_2025254.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE ABRIGO PARA O PONTO DE ÔNIBUS LOCALIZADO NA SP 332, NA ALTURA DA PASSARELA DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2999/ind_2025255.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2999/ind_2025255.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PEQUENAS BARRAGENS COM QUEDA D’ÁGUA EM TODO O CURSO DO CÓRREGO CONTRINS</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3003/ind_2025256.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3003/ind_2025256.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIRO PÚBLICO NA ÁREA LOCALIZADA AO LADO DO PRÉDIO DO ANTIGO GRUPO ESCOLAR FRANCISCO CARDONA, NO CENTRO</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3004/ind_2025257.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3004/ind_2025257.pdf</t>
   </si>
   <si>
     <t>SOLICITA READEQUAÇÃO DOS VALORES DAS PREMIAÇÕES DOS CAMPEONATOS DE FUTEBOL DE CAMPO AMADOR, VETERANO E MASTER E DE SALÃO MASCULINO E FEMININO</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3005/ind_2025258.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3005/ind_2025258.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO DETERMINE A PULVERIZAÇÃO DAS RUAS, CONHECIDA COMO “FUMACÊ”, PARA AJUDAR NO COMBATE AO MOSQUITO DA DENGUE, EM TODO O MUNICÍPIO</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3006/ind_2025259.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3006/ind_2025259.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO DISPONIBILIZE UM LOCAL TEMPORÁRIO PARA A REALIZAÇÃO DE VELÓRIOS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3015/ind_2025260.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3015/ind_2025260.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA NAS ESTRADAS RURAIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3016/ind_2025261.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3016/ind_2025261.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE FISCAL DE POSTURA, DE 44 PARA 55</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3017/ind_2025262.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3017/ind_2025262.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE AGENTE DE TRÂNSITO DE 37 PARA 47</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3018/ind_2025263.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3018/ind_2025263.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO NO NÚMERO DE VEÍCULOS E MOTORISTAS PARA O TRANSPORTE SANITÁRIO</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3019/ind_2025264.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3019/ind_2025264.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGÊNCIA NA CONTRATAÇÃO DE UM TÉCNICO EM GESSO PARA ATUAR NO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3020/ind_2025265.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3020/ind_2025265.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA ALTURA DO ALAMBRADO DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA BRUNO CARLSTRON, NO CRUZAMENTO COM A RUA ÂNGELO TEBALDI</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3021/ind_2025266.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3021/ind_2025266.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAMPANHA PARA DIVULGAÇÃO DA LEI Nº 2.731/2.004, QUE DISPÕE SOBRE DOAÇÃO DE PLACAS DE IDENTIFICAÇÃO DE RUAS POR EMPRESÁRIOS DA NOSSA CIDADE</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3024/ind_2025267.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3024/ind_2025267.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ALTERAÇÃO DO HORÁRIO DE DISTRIBUIÇÃO DE FRALDAS, LEITE E DIETA ENTERAL, PARA QUE A ENTREGA SEJA DAS 08H ÀS 11H</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3025/ind_2025268.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3025/ind_2025268.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM NOVO RESERVATÓRIO DE ÁGUA NA ÁREA VERDE LOCALIZADA NO CRUZAMENTO DAS RUAS WALDEMAR AUGUSTO HOBUS E AGUSTINHO ROMOLINI, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3026/ind_2025269.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3026/ind_2025269.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ÂNGELA PECIFERRARI, NO TRECHO COMPREENDIDO ENTRE AS RUAS NOSSA SENHORA DAS DORES E PRIMEIRO DE JANEIRO</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3027/ind_2025270.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3027/ind_2025270.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ORLANDO FURIM, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3028/ind_2025271.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3028/ind_2025271.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOSÉ AMARO RODRIGUES FILHO, NO TRECHO COMPREENDIDO ENTRE AS RUAS SÃO BENTO E MARIA SIMÕES DE ANDRADE</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3029/ind_2025272.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3029/ind_2025272.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOÃO PULZ, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SANTO AMARO E A RUA SETE DE SETEMBRO</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3030/ind_2025273.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3030/ind_2025273.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA NOSSA SENHORA DAS DORES, NO TRECHO COMPREENDIDO ENTRE AS RUAS JOÃO PULZ E SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3031/ind_2025274.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3031/ind_2025274.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA HUMBERTO ROSSETTI, NO TRECHO COMPREENDIDO ENTRE AS RUAS QUINZE DE NOVEMBRO E JÚLIO CAETANO</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3032/ind_2025275.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3032/ind_2025275.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA PRIMEIRO DE MAIO, NO TRECHO COMPREENDIDO ENTRE AS RUAS QUINZE DE NOVEMBRO E JÚLIO CAETANO</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3033/ind_2025276.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3033/ind_2025276.pdf</t>
   </si>
   <si>
     <t>“SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA AMÉLIO TAGLIARI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3034/ind_2025277.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3034/ind_2025277.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA DE SAÚDE DO MUNICÍPIO QUE SEJA FEITO MUTIRÃO PARA REALIZAÇÃO DE EXAME DE ULTRASSOM DE MAMA</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3035/ind_2025278.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3035/ind_2025278.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETÁRIA DE SAÚDE DO MUNICÍPIO QUE SEJA FEITO MUTIRÃO PARA REALIZAÇÃO DE EXAMES DE TOMOGRAFIA COM CONTRASTE</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3036/ind_2025279.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3036/ind_2025279.pdf</t>
   </si>
   <si>
     <t>“SOLICITA A INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NAS SALAS DE AULA DAS ESCOLAS ESTADUAIS DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3037/ind_2025280.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3037/ind_2025280.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA DEZ DE ABRIL, NO TRECHO COMPREENDIDO ENTRER AS RUAS LUCIANO ANTÔNIO CARMONA E ÂNGELA PECIFERRARI</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3038/ind_2025281.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3038/ind_2025281.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA GERMANO STEIN, LOCALIZADA ENTRE A RUA FRANCISCO MALAGÓ E AVENIDA SANTO AMARO, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3040/ind_2025282.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3040/ind_2025282.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A ATUAÇÃO DA GUARDA CIVIL MUNICIPAL, EM RELAÇÃO ÀS ATIVIDADES DE POLICIAMENTO PREVENTIVO, OSTENSIVO E COMUNITÁRIO, CONSIDERANDO O RECENTE JULGAMENTO PELO STF DO TEMA 656</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3041/ind_2025283.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3041/ind_2025283.pdf</t>
   </si>
   <si>
     <t>SOLICITA ALTERAÇÃO DA NOMENCLATURA DA GUARDA CIVIL MUNICIPAL PARA QUE A CORPORAÇÃO SEJA DENOMINADA COMO “POLICIA MUNICIPAL”</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3043/ind_2025284.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3043/ind_2025284.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTORES DE VELOCIDADE, DO TIPO “LOMBADA”, FAIXAS DE PEDESTRES ELEVADAS OU INSTALAÇÃO DE RADARES, NO ENTORNO DA ÁREA VERDE DO BAIRRO NOVA ARTUR, ENTRE AS ALAMEDAS MONSENHOR EDISSON VIEIRA LÍCIO E NORIVALDO TEODORO DE ABREU (XANFRA)</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3044/ind_2025285.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3044/ind_2025285.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA AVENIDA MAGDALENA SANSEVERINO GROSSO E A RUA ANTÔNIO DE SÁ, NO JARDIM DONA LEDA</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3050/ind_2025286.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3050/ind_2025286.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RAMPA DE ACESSIBILIDADE PARA CADEIRANTES NA USF DO PARQUE DOS TRABALHADORES – PARQUE DOS IPÊS</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3051/ind_2025287.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3051/ind_2025287.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AQUISIÇÃO E INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO EM TODAS AS SALAS DO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3052/ind_2025288.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3052/ind_2025288.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UNIFORMES PARA OS SERVIDORES DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3054/ind_2025289.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3054/ind_2025289.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INTERCEDA JUNTO AO GOVERNO DO ESTADO DE SÃO PAULO PARA VIABILIZAR A IMPLANTAÇÃO DE UM AMBULATÓRIO MÉDICO DE ESPECIALIDADES (AME) NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3056/ind_2025290.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3056/ind_2025290.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NA RUA GUIDO DEL BIANCO, PRÓXIMO AO CRUZAMENTO COM A RUA ARISTIDES CABRINO, NO JARDIM SACILOTTO II</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3057/ind_2025291.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3057/ind_2025291.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA VIA MARGINAL, NO TRECHO COMPREENDIDO ENTRE O BAIRRO CORAÇÃO CRIANÇA E A ROTATÓRIA DO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3058/ind_2025292.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3058/ind_2025292.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NA RUA JOSÉ AMARO RODRIGUES, PRÓXIMO AO CRUZAMENTO COM A RUA DEPUTADO FEDERAL DR. ULYSSES GUIMARÃES</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3059/ind_2025293.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3059/ind_2025293.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL DOS ALAMBRADOS, DA ARQUIBANCADA E DOS BANHEIROS PÚBLICOS LOCALIZADOS NO ESTÁDIO MUNICIPAL “FÁBIO FERRARI</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3060/ind_2025294.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3060/ind_2025294.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO QUE A PROCURADORIA DO MUNICÍPIO INGRESSE NA ADPF 1095, PROMOVIDA PELO CONSELHO NACIONAL DA GUARDA MUNICIPAL NA QUALIDADE DE “AMICUS CURIAE” COM A FINALIDADE DE GARANTIR APOSENTARIA ESPECIAL AOS GUARDAS MUNICIPAIS PELA LEI COMPLEMENTAR 51/88</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3061/ind_2025295.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3061/ind_2025295.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO A ELABORAÇÃO DE PROJETO DE LEI QUE INSTITUI NO MUNICÍPIO PROGRAMA “CONECTANDO MENTES”, PARA PROMOVER SAÚDE MENTAL E BEM ESTAR AOS MUNICÍPES JOVENS E ADULTOS</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3062/ind_2025296.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3062/ind_2025296.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE TÉCNICO DE ENFERMAGEM DE 32 PARA 43</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3063/ind_2025297.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3063/ind_2025297.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERMANÊNCIA DE AO MENOS UM GUARDA MUNICIPAL NA ENTRADA DO CENTRO DE ESPECIALIDADES E NO SETOR DE REGULAÇÃO DE EXAMES</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3064/ind_2025298.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3064/ind_2025298.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGÊNCIA NA CONTRATAÇÃO DE UM RECEPCIONISTA PARA ATUAR NO SETOR DE REGULAÇÃO DE EXAMES</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3065/ind_2025299.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3065/ind_2025299.pdf</t>
   </si>
   <si>
     <t>“SOLICITA URGÊNCIA NA AQUISIÇÃO DE CADEIRAS DE RODAS PARA O CENTRO DE ESPECIALIDADES E PRONTO SOCORRO</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3066/ind_2025300.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3066/ind_2025300.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAR MÁQUINA, COLOCAR RASPAS DE ASFALTO E FAZER MANUTENÇÃO PERIÓDICA NA RUA SÃO JOÃO DOS PINHAIS, NO PARQUE RESIDENCIAL ARRIVABENE</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, JOÃO BATISTA SANTOS DIAS, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MILTON BARBOSA SANTOS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3067/ind_2025301.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3067/ind_2025301.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO ALUGUE UM NOVO PRÉDIO PARA INSTALAÇÃO DO CENTRO DE ESPECIALIDADES, DEPARTAMENTO DE REGULAÇÃO, TRANSPORTE SANITÁRIO E FONOAUDIOLOGIA</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_2025302.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_2025302.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UNIFORMES PARA OS SERVIDORES DA FISCALIZAÇÃO DE POSTURAS</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3069/ind_2025303.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3069/ind_2025303.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA ESTRADA ATN-345, NO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3073/ind_2025304.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3073/ind_2025304.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO PERIÓDICA E CASCALHAMENTO NA ESTRADA DO LOTEAMENTO REFÚGIO DAS ÁGUAS</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_2025305.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_2025305.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA ACCACIO CAPATO, PRÓXIMO AO Nº 247, NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_2025306.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_2025306.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA NOSSA SENHORA DAS DORES, PRÓXIMO AO Nº 795, NO CENTRO</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3076/ind_2025307.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3076/ind_2025307.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA BURACOS” NA RUA CARLOS DE FÁVERI EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3084/ind_2025308.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3084/ind_2025308.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DO POSTO DA GUARDA CIVIL MUNICIPAL DA PRAÇA SANTANA COM INSTALAÇÃO DE ALAMBRADOS AO REDOR DA BASE, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3085/ind_2025309.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3085/ind_2025309.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS SISTEMAS DE SOM E ALARMES ATUALMENTE UTILIZADOS NAS ESCOLAS DA REDE MUNICIPAL POR MODELOS MAIS MODERNOS, ACESSÍVEIS E INCLUSIVOS, PARA ATENDER ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA)</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3086/ind_2025310.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3086/ind_2025310.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE CICLOVIAS NO INTERIOR DO CANTEIRO CENTRAL DO BAIRRO NOVA ARTUR E CALÇADAS EM SEU ENTORNO</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3088/ind_2025311.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3088/ind_2025311.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE NOVAS LIXEIRAS OU A CONSTRUÇÃO DE UM ECOPONTO NO INÍCIO DA ESTRADA DO DITO MENDES, ALÉM DE PLACAS DE ADVERTÊNCIA PARA INIBIR O DESCARTE IRREGULAR DE LIXO E ENTULHOS</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3089/ind_2025312.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3089/ind_2025312.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UNIFORMES PARA AGENTES CONTROLADORES DE ENDEMIAS - ACE</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3090/ind_2025313.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3090/ind_2025313.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UNIFORMES PARA OS SERVIDORES OCUPANTES DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARA OS SERVIDORES QUE TRABALHAM NAS RECEPÇÕES DAS UNIDADES MUNICIPAIS DE SÁUDE</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3091/ind_2025314.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3091/ind_2025314.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM NOVO MODELO DE ABRIGO DE PONTOS DE ÔNIBUS NO INÍCIO DA ESTRADA DO DITO MENDES, COM PONTOS DE ILUMINAÇÃO PÚBLICA, CONFORME IMAGEM ABAIXO</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3092/ind_2025315.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3092/ind_2025315.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE AUXILIAR DE ENFERMAGEM DE 29 PARA 39</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3095/ind_2025316.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3095/ind_2025316.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA ESTRADA MUNICIPAL ATN-345, PRÓXIMO AO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3096/ind_2025317.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3096/ind_2025317.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO DA RUA JOSÉ SAMPAIO PIRES, NO CRUZAMENTO COM A RUA LUIZ ROSSETTI, ENTRE OS BAIRROS ITAMARATY E BELA LAGUNA</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3097/ind_2025318.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3097/ind_2025318.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE COM ILUMINAÇÃO EM LED, NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS BELIZÁRIO ANTÔNIO NEVES E PROFESSOR LUIZ CARLOS CANELLAS, NO PARQUE DAS PALMEIRAS</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3099/ind_2025319.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3099/ind_2025319.pdf</t>
   </si>
   <si>
     <t>SOLICITA A READEQUAÇÃO DO TRÂNSITO NA CONTINUAÇÃO DA AVENIDA 15 DE NOVEMBRO, QUE MUDOU O SENTIDO DA RUA JOSÉ JOAQUIM DE SANTANA, NO BAIRRO CHÁCARA BENVENUTO</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3100/ind_2025320.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3100/ind_2025320.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA VIA PÚBLICA LOCALIZADA NO BAIRRO FAZENDINHA, EM FRENTE À EMPRESA CALDANA FLORES</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3101/ind_2025321.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3101/ind_2025321.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PSF JARDIM SACILOTTO PERMITA A ENTRADA DOS MUNÍCIPES PELA RUA DÁRIO CAETANO DURANTE O HORÁRIO DE FUNCIONAMENTO</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3102/ind_2025322.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3102/ind_2025322.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA FLORINDO CAETANO, NO TRECHO COMPREENDIDO ENTRE A AVENIDA ANTÔNIO SIA E A RUA FRANCISCO CABRINO</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3103/ind_2025323.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3103/ind_2025323.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NA RÉPLICA DA ESTAÇÃO FERROVIÁRIA</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3104/ind_2025324.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3104/ind_2025324.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UM NOVO ESPAÇO DE PLAYGROUND NA LAGOA DOS PÁSSAROS, NA ÁREA LOCALIZADA ENTRE AS RUAS ERNESTO TAGLIARI E LUCIANO ANTÔNIO CARMONA</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3105/ind_2025325.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3105/ind_2025325.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SE ESTENDA O TRAJETO DA CICLOVIA DA RUA XV DE NOVEMBRO ATÉ O TREVO DO PARQUE DAS FLORES E CONSTRUÇÃO DE CICLOVIA NA RUA ALBERTINO STOCCO</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3106/ind_2025326.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3106/ind_2025326.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO A REDE BANCÁRIA PARA INSTALAÇÃO DE UM CAIXA ELETRÔNICO NAS DEPENDÊNCIAS DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3110/ind_2025327.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3110/ind_2025327.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE ISENÇÃO DAS TAXAS DE ÁGUA E ESGOTO ÀS ASSOCIAÇÕES, ENTIDADES E ASSEMELHADOS, SEM FINS LUCRATIVOS, QUE PRESTEM SERVIÇO RELEVANTE DE ASSISTÊNCIA, ACOLHIMENTO E AMPARO À CRIANÇA, IDOSOS E PESSOAS COM DEFICIÊNCIA, EM ESPECIAL À AIDAN, APAE E SASAN.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3111/ind_2025328.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3111/ind_2025328.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA FRANCISCO DANIEL SARPA, NO BAIRRO RECANTO PRIMAVERA E CASO NÃO SEJA POSSÍVEL, QUE SEJA PASSADA A MÁQUINA NIVELADORA NESSA VIA PÚBLICA E SEJAM COLOCADOS CASCALHOS OU RASPAS DE ASFALTO, COM MANUTENÇÃO PERIÓDICA</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3112/ind_2025329.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3112/ind_2025329.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DA GALERIA DE ESGOTO LOCALIZADA NO CANTEIRO CENTRAL DA AVENIDA 15 DE NOVEMBRO, NO CRUZAMENTO COM A AVENIDA SANTOS DUMONT</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3113/ind_2025330.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3113/ind_2025330.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DA GALERIA DE ESGOTO LOCALIZADA NA AVENIDA 15 DE NOVEMBRO, Nº 709, PRÓXIMO AO CRUZAMENTO COM A RUA MONTEIRO LOBATO</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3114/ind_2025331.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3114/ind_2025331.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE AUTORIZE A CRIAÇÃO DE SAMU ANIMAL NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3124/ind_2025332.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3124/ind_2025332.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE NOVA CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS ANTÔNIO PÊREZ JUNIOR E LUÍZ CARLINI</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3125/ind_2025333.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3125/ind_2025333.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO OU SUBSTITUIÇÃO DA GRADE DA GALERIA DE ESGOTO LOCALIZADA NA RUA ÂNGELO TEBALDI, Nº 470, PRÓXIMO AO CRUZAMENTO COM A RUA BRUNO CARLSTRON</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3126/ind_2025334.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3126/ind_2025334.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇADAS, BANCOS E COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS NELSON LUIZ SERENO, JORGE REZEK E AVENIDA JAPÃO</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3127/ind_2025335.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3127/ind_2025335.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPINTURA DAS CICLOVIAS DAS REFERIDAS RUAS: AV. XV DE NOVEMBRO, AV. SANTOS DUMONT, RUA ADHEMAR DE BARROS, RUA RICARDO TAGLIARI E RUA ANTÔNIO SIA</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA, IRINEIDE BARBOSA ARAGÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3130/ind_2025336.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3130/ind_2025336.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE INTERNET COM WI-FI NOS LOCAIS ONDE SÃO REALIZADAS AS FEIRAS LIVRES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3131/ind_2025337.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3131/ind_2025337.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO DE CARROS E MOTOS NAS RUAS DOS EXPEDICIONÁRIOS E FRANCISCO CABRINO, NOS TRECHOS QUE ESPECIFICA, EM AMBOS OS SENTIDOS</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3132/ind_2025338.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3132/ind_2025338.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO DE CARROS E MOTOS NA RUA BOA VISTA, NO TRECHO COMPRENDIDO ENTRE AS RUAS DOS EXPEDICIONÁRIOS E RUI BARBOSA, EM AMBOS OS SENTIDOS</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3133/ind_2025339.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3133/ind_2025339.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA CONCHAL, NO TRECHO LOCALIZADO EM FRENTE À CRECHE BELMIRA DE SÁ MANDAIO, NO JARDIM BLUMENAU, EM VIA DE MÃO ÚNICA</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3134/ind_2025340.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3134/ind_2025340.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAÇÃO DA RUA MÁXIMO GALLO, NO TRECHO LOCALIZADO EM FRENTE À CRECHE MARIA PIVA TAGLIARI, NO BAIRRO ITAMARATY, EM VIA DE MÃO ÚNICA</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3135/ind_2025341.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3135/ind_2025341.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DAS GRADES EXTERNAS DA USF DO PARQUE DOS TRABALHADORES – PARQUE DOS IPÊS E A COLOCAÇÃO DE GRADES NAS JANELAS E PORTAS DA UNIDADE</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3136/ind_2025342.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3136/ind_2025342.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA, NA PRAÇA LOCALIZADA NA RUA ALBERTO BOER, ENTRE AS AVENIDAS ANTÔNIO SIA E SANTOS DUMONT</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3138/ind_2025343.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3138/ind_2025343.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DE MAIS UM DIA DIA DE AGENDAMENTO DE CONSULTAS DA USF DO PARQUE DOS TRABALHADORES</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3141/ind_2025344.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3141/ind_2025344.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE UM VEÍCULO PARA USO EXCLUSIVO DO DEPARTAMENTO DE BEM-ESTAR ANIMAL</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3142/ind_2025345.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3142/ind_2025345.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE CÂMARA DE CONSERVAÇÃO DE VACINAS PARA A FARMÁCIA MUNICIPAL COM CAPACIDADE DE 500 LITROS</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3147/ind_2025346.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3147/ind_2025346.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL NA QUADRA DE ESPORTES LOCALIZADA NA RUA ALBERTINO STOCCO, NO BAIRRO VISTA ALEGRE E TAMBÉM A REFORMA DOS BANCOS, BRINQUEDOS E APARELHOS DA ACADEMIA AO AR-LIVRE</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3151/ind_2025347.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3151/ind_2025347.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE REDE MUNICIPAL DE SAÚDE REALIZE A REABERTURA DA SALA DE ATENDIMENTO ODONTOLÓGICO NA USF DO BAIRRO NOSSO SONHO</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3152/ind_2025348.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3152/ind_2025348.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE REDE MUNICIPAL DE SAÚDE REALIZE A REABERTURA DA SALA DE ATENDIMENTO ODONTOLÓGICO NA USF DO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3153/ind_2025349.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3153/ind_2025349.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL NA QUADRA DE ESPORTES DA PRAÇA LOCALIZADA ENTRE AS RUAS ADHEMAR DE BARROS, GUSTAVO BECK E GERALDO CAETANO, BEM COMO NOS BANCOS E MURETAS EM SEU ENTORNO</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3154/ind_2025350.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3154/ind_2025350.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE COBERTURA NOS PONTOS DE ÔNIBUS LOCALIZADOS NOS BAIRROS: JARDIM SACILOTTO I E II, JARDIM PARAÍSO, JARDIM PLANALTO, JARDIM BELA VISTA, BOM JARDIM, VILLA NOGUEIRA, JARDIM LEONOR, JARDIM CAROLINA, PQ. RESIDENCIAL IDA SIA, CORAÇÃO CRIANÇA, PARQUE DOS IPÊS, PARQUE DAS PALMEIRAS, RESIDENCIAL DA TORRE, PARQUE DAS LARANJEIRAS, ITAMARATY E JARDIM CONSERVANI</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3155/ind_2025351.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3155/ind_2025351.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DOS PONTOS DE ÔNIBUS LOCALIZADOS NO JARDIM SACILOTTO II, NA AVENIDA 15 DE NOVEMBRO, NAS RUAS RICARDO TAGLIARI, RUI BARBOSA, EDÉLCIO JESUS DUZZI, LUIZ ROSSETTI E ANTÔNIO TAGLIARI</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3157/ind_2025352.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3157/ind_2025352.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA PÚBLICA, COM CALÇAMENTO, COLOCAÇÃO DE BANCOS, PLAYGROUND E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE LOCALIZADA NA RUA BRUNO CARLSTRON, NO CRUZAMENTO COM A RUA GERALDO CAETANO</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3162/ind_2025353.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3162/ind_2025353.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO DA PRAÇA SANTANA, INSTALAÇÃO DE BEBEDOURO E TROCA  DA ILUMINAÇÃO POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3163/ind_2025354.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3163/ind_2025354.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECONSTRUÇÃO DE CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DA RUA MARIO SIA COM A AVENIDA SANTO AMARO</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3164/ind_2025355.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3164/ind_2025355.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECONSTRUÇÃO DE CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS MARIO SIA E GUILHERME LUCK</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3165/ind_2025356.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3165/ind_2025356.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA, NO TREVO LOCALIZADO NA RODOVIA SP-332 QUE DÁ ACESSO AO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3167/ind_2025357.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3167/ind_2025357.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE UM MUTIRÃO DE EXAMES OFTALMOLÓGICOS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3168/ind_2025358.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3168/ind_2025358.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O AUMENTO DO SUBSÍDIO DESTINADO A PLANOS DE SAÚDE DOS SERVIDORES MUNICIPAIS PARA 50% DO VALOR DA MENSALIDADE, COM ALTERAÇÃO DO ARTIGO 3º DA LEI Nº 2.937/2009</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3169/ind_2025359.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3169/ind_2025359.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NA AVENIDA JAPÃO</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3170/ind_2025360.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3170/ind_2025360.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PLACAS DE ALTURA MÁXIMA PERMITIDA NAS PRINCIPAIS ENTRADAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3171/ind_2025361.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3171/ind_2025361.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE TESTES RÁPIDOS PARA DETECÇÃO DE DOENÇAS EM ANIMAIS PARA O DEPARTAMENTO DE BEM-ESTAR ANIMAL</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3172/ind_2025362.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3172/ind_2025362.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DO TRATOR APARADOR DE GRAMA DA SECRETARIA DE ESPORTES E LAZER</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3173/ind_2025363.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3173/ind_2025363.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E PINTURA DO GINÁSIO DE ESPORTES DENILSON AMARO RODRIGUES, LOCALIZADO NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3174/ind_2025364.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3174/ind_2025364.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAMPE A CRATERA LOCALIZADA NA RUA NICOLAU DE SÁ, PRÓXIMO AO Nº 42, NO BAIRRO PARQUE RESIDENCIAL ITAMARATY</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3184/ind_2025365.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3184/ind_2025365.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTITUIÇÃO DE MÃO ÚNICA DE DIREÇÃO NAS RUAS JOSÉ SATURNO E ANTÔNIO CÉSAR DRUZIAN, EM SENTIDOS OPOSTOS, VISANDO A MELHORIA DO FLUXO VIÁRIO PRÓXIMO A UNIDADES ESCOLARES</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3185/ind_2025366.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3185/ind_2025366.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DE PONTE E INSTALAÇÃO DE PONTOS DE ILUMINAÇÃO PÚBLICA DE LED NA RUA BRUNO CARLSTRON, ENTRE OS BAIRROS RESIDENCIAL DO BOSQUE E JARDIM ARRIVABENE III</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3186/ind_2025367.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3186/ind_2025367.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO EM TORNO DA CRECHE BELIZÁRIO NEVES, NA RUA JOSÉ APARECIDO NEVES COM A RUA RICCO GUIDOLIM NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3187/ind_2025368.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3187/ind_2025368.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DA SEDE DA DEFESA CIVIL, NO PRÉDIO PÚBLICO LOCALIZADO NO CRUZAMENTO DAS RUAS RUI E BARBOSA E 1º DE JANEIRO, ANTIGO POSTO DA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3188/ind_2025369.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3188/ind_2025369.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA PÚBLICA COM EQUIPAMENTOS DE LAZER E ACADEMIA AO AR LIVRE, NO CANTEIRO CENTRAL DA CONTINUAÇÃO DA AVENIDA 15 DE NOVEMBRO, ATRÁS DA PRAÇA CEUS</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3189/ind_2025370.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3189/ind_2025370.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE NOVOS BRAÇOS DE ILUMINAÇÃO E TROCA DE LÂMPADAS NA PARTE INTERNA DO PARQUE LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3190/ind_2025371.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3190/ind_2025371.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LOMBADA NA RUA SETE DE SETEMBRO, PRÓXIMO AO Nº 356, NO JARDIM REZEK II</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3191/ind_2025372.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3191/ind_2025372.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NA RUA VEREADOR JÚLIO DE FAVERI</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3192/ind_2025373.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3192/ind_2025373.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA SALA ADICIONAL E TROCA DA AREIA DO PLAYGROUND NA CRECHE BELMIRA DE SÁ MANDAIO, NO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3193/ind_2025374.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3193/ind_2025374.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO E NA ILUMINAÇÃO PÚBLICA E CONCLUSÃO DA CALÇADA NA RUA ARARAS, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3194/ind_2025375.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3194/ind_2025375.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA DE FAIXA DE PEDESTRES NA RUA JOSÉ AMARO RODRIGUES, NA ALTURA DO Nº 668, PRÓXIMO AO “CAPS”</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3195/ind_2025376.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3195/ind_2025376.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE INTERNET COM WI-FI NO PRONTO SOCORRO MUNICIPAL</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3196/ind_2025377.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3196/ind_2025377.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA RAMPA DE ACESSO PARA CADEIRANTES NA CALÇADA DA RUA JOSÉ AMARO RODRIGUES, NA ALTURA DO Nº 668, EM FRENTE  AO “CAPS”</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3200/ind_2025378.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3200/ind_2025378.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE CONSELHEIRO TUTELAR DE 39 PARA 52</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3201/ind_2025379.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3201/ind_2025379.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA AVENIDA JAPÃO</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3202/ind_2025380.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3202/ind_2025380.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES LOCALIZADAS EM TODA EXTENSÃO DO CANTEIRO CENTRAL DA RUA ALBERTINO STOCCO</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3203/ind_2025381.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3203/ind_2025381.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DO FORRO DA PARTE EXTERNA DO TELHADO DA UBS THEREZINHA VICENSOTTI</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3204/ind_2025382.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3204/ind_2025382.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA TIRADENTES, NO TRECHO LOCALIZADO AO LADO DO RESIDENCIAL MANHATTAN</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3205/ind_2025383.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3205/ind_2025383.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO UMA ROTATÓRIA NA SP 107, NA ALTURA DO ACESSO À RUA TIRADENTES</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3209/ind_2025384.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3209/ind_2025384.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETAS DE ÁGUAS PLUVIAIS NA RUA ELVIRA VICENSOTTI, NA ESQUINA COM A RUA ANTÔNIO ARRIVABENE, NO JARDIM BELA VISTA II</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3212/ind_2025385.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3212/ind_2025385.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA, NA ÁREA VERDE LOCALIZADA NO CINTURÃO VERDE, ENTRE AS RUAS DUQUE DE CAXIAS, ADHEMAR DE BARROS, JOSÉ AMARO RODRIGUES E RUA DOS EXPEDICIONÁRIOS</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3213/ind_2025386.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3213/ind_2025386.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MÉDICO NEUROPEDIATRA PARA ATUAR NO ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3215/ind_2025387.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3215/ind_2025387.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA-BURACOS” NA RUA JOSÉ AMARO RODRIGUES, NO TRECHO COMPREENDIDO ENTRE AS RUAS ROBERTO AMARAL GREEN E DÁRIO CUSTÓDIO DOS SANTOS, NO JARDIM CONSERVANI</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3216/ind_2025388.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3216/ind_2025388.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA HUMBERTO ROSSETTI, NO TRECHO COMPREENDIDO ENTRE AS RUAS ROBERTO AMARAL GREEN E FRANCISCA MARIA DE JESUS</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3217/ind_2025389.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3217/ind_2025389.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA-BURACOS” NA RUA OSWALDO CRUZ, NO TRECHO COMPREENDIDO ENTRE AS RUAS ANTÔNIO SIA E LUIZ SPADARO CROPANISE</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3218/ind_2025390.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3218/ind_2025390.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO A ELABORAÇÃO DE PROJETO DE LEI QUE INSTITUI O PROGRAMA “VIVA MULHER”, VOLTADO AO FORTALECIMENTO DA SAÚDE MENTAL E AUTOESTIMA DAS MULHERES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3219/ind_2025391.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3219/ind_2025391.pdf</t>
   </si>
   <si>
     <t>SOLICITA FECHAMENTO DA RUA RICARDO TAGLIARI, EM FRENTE À ESCOLA ESTADUAL SEVERINO TAGLIARI, NOS HORÁRIOS DE ENTRADA E SAÍDA DE ALUNOS</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3225/ind_2025392.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3225/ind_2025392.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PROTEÇÃO DE ACRÍLICO NO BALCÃO DA RECEPÇÃO DO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3233/ind_2025393.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3233/ind_2025393.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE COBERTURA E ASSENTOS PARA O PONTO DE ÔNIBUS LOCALIZADO NA RUA LUIZ ORLANDINI, NO BAIRRO RESIDENCIAL CONQUISTA</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3234/ind_2025394.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3234/ind_2025394.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE COBERTURA E ASSENTOS PARA O PONTO DE ÔNIBUS LOCALIZADO NA AVENIDA  PROFª. MAGDALENA SANSEVERINO GROSSO</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3235/ind_2025395.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3235/ind_2025395.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DA ILUMINAÇÃO DA AVENIDA JAPÃO, POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3236/ind_2025396.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3236/ind_2025396.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA PÚBLICA, COM CALÇAMENTO, COLOCAÇÃO DE BANCOS, PLAYGROUND, QUADRA DE FUTEBOL SOCIETY E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE DO BAIRRO RESIDENCIAL CONQUISTA</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3237/ind_2025397.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3237/ind_2025397.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA-BURACOS” NA RUA VEREADOR JOSÉ BERVINDE, NO TRECHO COMPREENDIDO ENTRE OS NÚMEROS 530 E 603</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3238/ind_2025398.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3238/ind_2025398.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA-BURACOS” NA RUA JÚLIO CAETANO, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3246/ind_2025399.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3246/ind_2025399.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UMA LIXEIRA GRANDE NA RUA 2, NO BAIRRO FAZENDINHA, PARA MELHOR ATENDER À DEMANDA DO LOCAL</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3247/ind_2025400.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3247/ind_2025400.pdf</t>
   </si>
   <si>
     <t>SOLICITA À ARTESP - AGÊNCIA DE TRANSPORTE DO ESTADO DE SÃO PAULO, A ALTERAÇÃO NO ITINERÁRIO DOS ÔNIBUS QUE CHEGAM EM ARTUR NOGUEIRA PELA RODOVIA ZEFERINO VAZ, DE MODO QUE OS ÔNIBUS ENTREM NA CIDADE PELA VIA DUQUE DE CAXIAS E NÃO HAJA A PARADA NA RODOVIA AO LADO DA PASSARELA</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3248/ind_2025401.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3248/ind_2025401.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE LIXEIRAS NA ÁREA CENTRAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3249/ind_2025402.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3249/ind_2025402.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE CICLOVIA NO TRECHO RECENTEMENTE ASFALTADO DA AVENIDA 15 DE NOVEMBRO, DESDE O TRECHO LOCALIZADO NO BAIRRO CHÁCARA BENVENUTO ATÉ O TREVO DO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3250/ind_2025403.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3250/ind_2025403.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA ILUMINAÇÃO PÚBLICA DA PRAÇA DA PAZ</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3251/ind_2025404.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3251/ind_2025404.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESTINAÇÃO DE VIGILANTE PATRIMONIAL, SEGURANÇA OU GUARDA MUNICIPAL PARA A FARMÁCIA MUNICIPAL NO PERÍODO NOTURNO</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3252/ind_2025405.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3252/ind_2025405.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE UM FESTIVAL DA VIOLA NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3253/ind_2025406.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3253/ind_2025406.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO ALAMBRADO ATRAVÉS DE PINTURA E COLOCAÇÃO DE GRAMA SINTÉTICA QUADRA DE FUTEBOL SOCIETY DA ÁREA VERDE LOCALIZADA AO LADO DO GINÁSIO DE ESPORTES MAURICIO SIA</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3259/ind_2025407.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3259/ind_2025407.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O TRÂNSITO DE CAMINHÕES E VEÍCULOS PESADOS SEJA PROIBIDO NA RUA RICARDO TAGLIARI, SENDO LIBERADOS OS SENTIDOS DE IDA E VOLTA NA CONTINUAÇÃO DA AVENIDA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3262/ind_2025408.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3262/ind_2025408.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE MAIS UMA LIXEIRA NA RUA ALMERINDO DE SÁ, NO BAIRRO NASCENTE CRISTALINA</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3263/ind_2025409.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3263/ind_2025409.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO DO CAMPO RAPADÃO, INCLUINDO A REFORMA DA QUADRA SOCIETY, COM TROCA DO GRAMADO SINTÉTICO, TRAVES, REDES E PINTURA DAS LINHAS, ALÉM DA INSTALAÇÃO DE NOVOS BRINQUEDOS DE PLAYGROUND</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3264/ind_2025410.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3264/ind_2025410.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS SINCLAIR ADÃO BOER E ALCIDES VICENSOTTI, NO BAIRRO PARQUE DOS IPÊS</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3267/ind_2025411.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3267/ind_2025411.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DA ÁREA DESTINADA À FEIRA LIVRE QUE OCORRE AOS DOMINGOS NA RUA DUQUE DE CAXIAS</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3268/ind_2025412.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3268/ind_2025412.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTITUIÇÃO DE MÃO ÚNICA DE DIREÇÃO NA RUA TIRADENTES, NO TRECHO QUE COMPREENDE O BAIRRO RESIDENCIAL MANHATTAN, IMPEDINDO O ACESSO À VIA PELA RODOVIA SP-107</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3274/ind_2025413.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3274/ind_2025413.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA ILUMINAÇÃO NA RUA ANTÔNIO TAGLIARI, COM A SUBSTITUIÇÃO DAS LÂMPADAS EXISTENTES POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3275/ind_2025414.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3275/ind_2025414.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA ILUMINAÇÃO NA RUA JOÃO BOMBO, COM A SUBSTITUIÇÃO DAS LÂMPADAS EXISTENTES POR LÂMPADAS DE LED</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3276/ind_2025415.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3276/ind_2025415.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO A ELABORAÇÃO DE PROJETO DE LEI QUE DISPONHA SOBRE ISENÇÃO DE COBRANCA DA TAXA DE ÁGUA E ESGOTO AOS PORTADORES DO TEA - TRANSTORNO DO ESPECTRO AUTISTA</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3277/ind_2025416.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3277/ind_2025416.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM REALIZADAS MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO DAS RUAS TIRADENTES E ANTÔNIO MATHEUS, COM NOVAS PINTURAS DE SOLO, SINALIZAÇÃO VERTICAL DE PARE E REFORMA DA ROTATÓRIA COM SUBSTITUIÇÃO DAS TARTARUGAS</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3280/ind_2025417.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3280/ind_2025417.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE ZELADORES PARA PRAÇAS E EQUIPAMENTOS PÚBLICOS ESPORTIVOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3281/ind_2025418.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3281/ind_2025418.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ALAMBRADO AO REDOR DA ARQUIBANCADA DO ESTÁDIO MUNICIPAL FÁBIO FERRARI</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3282/ind_2025419.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3282/ind_2025419.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA ILUMINAÇÃO DO ESTÁDIO MUNICIPAL FÁBIO FERRARI</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3283/ind_2025420.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3283/ind_2025420.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DA TELA DE PROTEÇÃO AO REDOR DA QUADRA POLIESPORTIVA DO GINÁSIO MUNICIPAL MAURÍCIO SIA</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3284/ind_2025421.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3284/ind_2025421.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA O CUMPRIMENTO DAS DISPOSIÇÕES DA LEI Nº 3.625/2022, QUE INSTITUI O FUNDO DE AMPARO AO ESPORTE E LAZER (FAEL) DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3285/ind_2025422.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3285/ind_2025422.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA AVENIDA 15 DE NOVEMBRO COM A AVENIDA SANTO AMARO</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3286/ind_2025423.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3286/ind_2025423.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS AVENIDAS 15 DE NOVEMBRO E SANTOS DUMONT</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3287/ind_2025424.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3287/ind_2025424.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DETERMINADO O CUMPRIMENTO DO DIREITO DE PREFERÊNCIA DE ATENDIMENTO AOS IDOSOS EM TODAS AS UNIDADES DE SAÚDE DO MUNICÍPIO, CONFORME O ESTATUTO DO IDOSO (LEI FEDERAL Nº 10.741/2003)</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3291/ind_2025425.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3291/ind_2025425.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PISTA DE ATLETISMO AO REDOR DO CAMPO DE FUTEBOL LOCALIZADO AO LADO DO GINÁSIO DE ESPORTES DENILSON AMARO RODRIGUES, NO BAIRRO ITAMARATY</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3292/ind_2025426.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3292/ind_2025426.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SERVIÇO DE TRANSPORTE DO DEPARTAMENTO 192 SEJA ESTENDIDO PARA ATENDER PACIENTES ACAMADOS, DEFICIENTES FÍSICOS, GESTANTES E IDOSOS NO PERÍODO DAS 18:00 ÀS 06:00, COM INTERVALOS MÁXIMOS DE 1 HORA ENTRE AS VIAGENS</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3293/ind_2025427.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3293/ind_2025427.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA DA CICLOVIA NA ROTATÓRIA DA AVENIDA FLORESTA, ENTRE OS BAIRROS NOVA ARTUR E ROTA DAS FLORES</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3294/ind_2025428.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3294/ind_2025428.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PRESENÇA DE GUARDAS MUNICIPAIS NAS ESCOLAS MUNICIPAIS DURANTE O HORÁRIO LETIVO</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3295/ind_2025429.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3295/ind_2025429.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DO PROGRAMA ‘CONECTANDO MENTES: PROMOVENDO SAÚDE MENTAL E BEM-ESTAR ENTRE JOVENS E ADULTOS’ NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3296/ind_2025430.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3296/ind_2025430.pdf</t>
   </si>
   <si>
     <t>SOLICITA A FIXAÇÃO DE CARTAZES INFORMATIVOS NOS PONTOS DE ÔNIBUS DO MUNICÍPIO, CONTENDO OS HORÁRIOS DOS ÔNIBUS CIRCULARES (CATRACA LIVRE)</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3297/ind_2025431.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3297/ind_2025431.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA NO TELHADO DO PRÉDIO DO ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3298/ind_2025432.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3298/ind_2025432.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO “TAPA-BURACOS” RUA ANTÔNIO MATHEUS, NA ALTURA DO NÚMERO 1128</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3300/ind_2025433.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3300/ind_2025433.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BANHEIRO PÚBLICO NA PRAÇA DO CORETO</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3308/ind_2025434.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3308/ind_2025434.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSCRIÇÃO DO MUNÍCIPIO DE ARTUR NOGUEIRA AO PROGRAMA ESTADUAL DE IDENTIFICAÇÃO E CONTROLE DA POPULAÇÃO DE CÃES E GATOS</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3309/ind_2025435.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3309/ind_2025435.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA PRAÇA DA FONTE, COM SUBSTITUIÇÃO DE BANCOS QUEBRADOS, MELHORIAS NA ILUMINAÇÃO, JARDINAGEM E CORREÇÃO DO PISO DE PARALELEPÍPEDOS</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3310/ind_2025436.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3310/ind_2025436.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA PRAÇA CORETO, COM SUBSTITUIÇÃO DE BANCOS QUEBRADOS, MELHORIAS NA ILUMINAÇÃO, JARDINAGEM E CORREÇÃO DO PISO DE PARALELEPÍPEDOS</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3311/ind_2025437.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3311/ind_2025437.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA VEREADOR JOÃO BENEVIDE MONTOYA, NO BAIRRO JARDIM LEONOR, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3312/ind_2025438.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3312/ind_2025438.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO A IMPLANTAÇÃO DE PAINEL INTERATIVO NO GABINETE PARA FISCALIZAÇÃO EM TEMPO REAL DOS SETORES PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3313/ind_2025439.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3313/ind_2025439.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO O ENCAMINHAMENTO DE PROJETO DE LEI PARA CONCESSÃO DE CESTA NATALINA AOS SERVIDORES DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3314/ind_2025440.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3314/ind_2025440.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE ENCAMINHE AS SECRETARIAS COMPETENTES PARA ELABORAÇÃO DE UM PROJETO DE PRESERVAÇÃO DOS NOSSOS RIOS E PRINCIPALMENTE DAS NASCENTES</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3315/ind_2025441.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3315/ind_2025441.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DA CERCA DE MADEIRA/PARAPEITO DO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3316/ind_2025442.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3316/ind_2025442.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTORES DE VELOCIDADE, DO TIPO “LOMBADA”, FAIXAS DE PEDESTRES ELEVADAS OU INSTALAÇÃO DE RADARES, NA RUA JOÃO TAGLIARI, NA ALTURA DO NÚMERO 361 RESIDENCIAL VILLA NOGUEIRA</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3324/ind_2025443.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3324/ind_2025443.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO DO EXECUTIVO JUNTO A ROTA DAS BANDEIRAS PARA MELHORIAS NO TRÂNSITO PRÓXIMO À RODOVIÁRIA</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3325/ind_2025444.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3325/ind_2025444.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INTERCEDA JUNTO À EMPRESA VB TRANSPORTES VISANDO À IMPLANTAÇÃO DE UMA LINHA REGULAR ENTRE OS MUNICÍPIOS DE ARTUR NOGUEIRA E LIMEIRA</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3326/ind_2025445.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3326/ind_2025445.pdf</t>
   </si>
   <si>
     <t>“SOLICITA A DUPLICAÇÃO DA CONTINUAÇÃO DA AVENIDA ANTÔNIO SIA, NO TRECHO COMPREENDIDO ENTRE OS BAIRROS JARDIM CAROLINA E NOSSO SONHO</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3329/ind_2025446.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3329/ind_2025446.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO CAMPO DE GRAMA SINTÉTICA LOCALIZADO NA RUA RAIMUNDO BERNY, INCLUINDO MANUTENÇÃO DO GRAMADO SINTÉTICO, TRAVES, REDES, ALAMBRADO E PINTURA DAS LINHAS</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3330/ind_2025447.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3330/ind_2025447.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSCRIÇÃO DO MUNICÍPIO DE ARTUR NOGUEIRA NO PROCESSO DE CHAMAMENTO PÚBLICO PARA APOIO FINANCEIRO NA AQUISIÇÃO DE CAMINHÕES COLETORES E COMPACTADORES DE RESÍDUOS, CAMINHÕES E/OU VEÍCULOS LEVES PARA COLETA SELETIVA E TRITURADORES DE GALHOS</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3333/ind_2025448.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3333/ind_2025448.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REGULAMENTAÇÃO DOS PROCEDIMENTOS PARA SUSPENSÃO DO ABASTECIMENTO DE ÁGUA POR INADIMPLÊNCIA NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3345/ind_2025449.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3345/ind_2025449.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA VEREADOR ADIVALDO TAGLIARI BARBOSA, NO BAIRRO JARDIM LEONOR, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3346/ind_2025450.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3346/ind_2025450.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA”, NA AV. SANTOS DUMONT, EM FRENTE AO NÚMERO 350, NO BAIRRO RESIDENCIAL DO BOSQUE</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3347/ind_2025451.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3347/ind_2025451.pdf</t>
   </si>
   <si>
     <t>SOLICITA REATIVAÇÃO DO RESERVATÓRIO DE ÁGUA NA ÁREA VERDE LOCALIZADA NO CRUZAMENTO DAS RUAS AV. JOÃO MIRANDA E RUA PEDRO MORAIS, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3348/ind_2025452.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3348/ind_2025452.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO INTERCEDA JUNTO À EMPRESA VB TRANSPORTES VISANDO À IMPLANTAÇÃO DE UMA LINHA REGULAR ENTRE OS MUNICÍPIOS DE ARTUR NOGUEIRA E MOGI MIRIM</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3349/ind_2025453.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3349/ind_2025453.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE ENFERMEIROS(AS) E RECEPCIONISTAS PARA COBERTURA DE FÉRIAS NAS USF DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3350/ind_2025454.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3350/ind_2025454.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MAIS UM MÉDICO CLÍNICO GERAL PARA ATENDER A USF CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3351/ind_2025455.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3351/ind_2025455.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MAIS UM MÉDICO CLÍNICO GERAL PARA ATENDER A USF BOM JARDIM</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3352/ind_2025456.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3352/ind_2025456.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE GRADES NAS PORTAS E JANELAS DA USF BOM JARDIM</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3353/ind_2025457.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3353/ind_2025457.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE GRADES NAS PORTAS E JANELAS DA USF SÃO VICENTE</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3356/ind_2025458.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3356/ind_2025458.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE PROFISSIONAL DE LIMPEZA PARA O CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS)</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3357/ind_2025459.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3357/ind_2025459.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DA “FEIRA DO ROLO” NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3358/ind_2025460.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3358/ind_2025460.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE COMISSÕES PARA FISCALIZAÇÃO DO BEM-ESTAR ANIMAL EM EVENTOS DE RODEIO E SIMILARES NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3361/ind_2025461.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3361/ind_2025461.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RESERVA DE FAIXA DE ESTACIONAMENTO EXCLUSIVA PARA MOTORISTAS DE APLICATIVO, NA ENTRADA DA EXPO ARTUR, NA RUA JÚLIO DE FAVERI, ENTRE OS DIAS 30 DE OUTUBRO E 02 DE NOVEMBRO DE 2025</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3364/ind_2025462.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3364/ind_2025462.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DISPONIBILIZAÇÃO DO ESPAÇO PÚBLICO NA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA PARA EXPOSIÇÃO CULTURAL DE OBRAS DE ARTISTAS LOCAIS</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3365/ind_2025463.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3365/ind_2025463.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL (EMEF) “PREF. EDERALDO ROSSETTI” – CAIC</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3366/ind_2025464.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3366/ind_2025464.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL (EMEF) FRANCISCO CARDONA</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3367/ind_2025465.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3367/ind_2025465.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DO TELHADO DA CRECHE ‘VEREADOR BELIZÁRIO NEVES’</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3368/ind_2025466.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3368/ind_2025466.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DO TELHADO DA CRECHE ‘MARIA PIVA TAGLIARI’</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3369/ind_2025467.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3369/ind_2025467.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DO TELHADO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL (EMEF) “PREF. EDERALDO ROSSETTI” – CAIC</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3370/ind_2025468.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3370/ind_2025468.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DO TELHADO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL (EMEF) FRANCISCO CARDONA</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3371/ind_2025469.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3371/ind_2025469.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DA SUBVENÇÃO DESTINADA À ENTIDADE ADRA – AGÊNCIA ADVENTISTA DE DESENVOLVIMENTO E RECURSOS ASSISTENCIAIS, DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3372/ind_2025470.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3372/ind_2025470.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL (EMEF) FRANCISCO CARDONA</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3373/ind_2025471.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3373/ind_2025471.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO E A IMPLANTAÇÃO DE REDE DE ESGOTO NA RUA ALMIRANDO DE SÁ, NO BAIRRO NASCENTE CRISTALINA</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3374/ind_2025472.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3374/ind_2025472.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE FAIXA DE PEDESTRES ELEVADA NA AVENIDA XV DE NOVEMBRO, NA ALTURA DA IGREJA BRASIL PARA CRISTO</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3375/ind_2025473.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3375/ind_2025473.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO ASFALTO DA CICLOVIA LOCALIZADA NA AVENIDA 15 DE NOVEMBRO E QUE SEGUE PELO CINTURÃO VERDE DA RUA ADHEMAR DE BARROS, EM TODA A SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3376/ind_2025474.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3376/ind_2025474.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA PÚBLICA, COM CALÇAMENTO, COLOCAÇÃO DE BANCOS, POÇO ARTESIANO, BRINQUEDOS DE PLAYGROUND E ILUMINAÇÃO PÚBLICA NA ÁREA VERDE LOCALIZADA ENTRE A AVENIDA BELIZÁRIO NEVES E AS RUAS JOÃO CARRARI E CYRO MOTA DOS REIS</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3377/ind_2025475.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3377/ind_2025475.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MAIS MÉDICOS CARDIOLOGISTAS PARA ATUAREM NO CENTRO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3378/ind_2025476.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3378/ind_2025476.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO À FALTA DE AGENTES COMUNITÁRIOS DE SAÚDE NO PSF DO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3379/ind_2025477.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3379/ind_2025477.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REGULAMENTAÇÃO DO PRAZO PARA REPARO DO ASFALTO EM INTERVENÇÕES REALIZADAS PELO SAEAN – SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3380/ind_2025478.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3380/ind_2025478.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ESTUDOS PARA IMPLANTAÇÃO DE PROJETO SOCIAL DE NATAÇÃO PARA CRIANÇAS, COM INCLUSÃO DAS DIAGNOSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA)</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3381/ind_2025479.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3381/ind_2025479.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REALIZE UM LEVANTAMENTO DE QUANTAS RESIDÊNCIAS NÃO CONTAM COM RESERVATÓRIO DE ÁGUA, PARA REALIZAÇÃO DE FUTURA CAMPANHA SOCIAL NO MUNICÍPIO</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3382/ind_2025480.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3382/ind_2025480.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DESENVOLVIDO PROJETO JUNTO À SECRETARIA DE PLANEJAMENTO EM BUSCA DE SOLUÇÃO PARA ISOLAR O CALOR NO PÁTIO E NA BRINQUEDOTECA DA CRECHE JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3383/ind_2025481.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3383/ind_2025481.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM TELEVISOR PARA A SALA DO MATERNAL II DA CRECHE JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3397/ind_2025482.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3397/ind_2025482.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO OU A SUBSTITUIÇÃO DO ALAMBRADO DA QUADRA ESPORTIVA DA PRAÇA CEU</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3398/ind_2025483.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3398/ind_2025483.pdf</t>
   </si>
   <si>
     <t>SOLICITA PERÍCIA ESTRUTURAL DA PONTE QUE LIGA OS BAIRROS SACILOTTO I E II</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3399/ind_2025484.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3399/ind_2025484.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA DE ÁGUAS PLUVIAIS, COM COLOCAÇÃO DE PARALELEPÍPEDOS, NO CRUZAMENTO DAS RUAS WALDEMAR AUGUSTO HOBUS E AUGUSTINHO ROMOLINI, NO BAIRRO CORAÇÃO CRIANÇA</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3400/ind_2025485.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3400/ind_2025485.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DE REFORMA GERAL NO CENTRO DE ESPECIALIDADES MÉDICAS DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3401/ind_2025486.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3401/ind_2025486.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE FAIXA DE PEDESTRES ELEVADA NA RUA ADELINO VANCETTO, NA ALTURA DO NÚMERO 40</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3402/ind_2025487.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3402/ind_2025487.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE FAIXA DE PEDESTRES ELEVADA NA AVENIDA XV DE NOVEMBRO, NA ALTURA DA SUPERMERCADO DO CLAUDINHO</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3407/ind_2025488.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3407/ind_2025488.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA SALA PARA ATIVIDADES EXTRACURRICULARES NA EMEF 'ELYSIÁRIO DEL’ÁLAMO'"</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3408/ind_2025489.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3408/ind_2025489.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TRANSFORMAÇÃO DA LAVANDERIA DA EMEF 'ELYSIÁRIO DEL’ÁLAMO' EM UM BANHEIRO INFANTIL ADAPTADO</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3409/ind_2025490.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3409/ind_2025490.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CORRIMÃO E FITAS ANTIDERRAPANTES NAS RAMPAS DE ACESSO DA EMEF 'ELYSIÁRIO DEL’ÁLAMO'</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3410/ind_2025491.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3410/ind_2025491.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA INFRAESTRUTURA DA QUADRA DE ESPORTES DA EMEF 'ELYSIÁRIO DEL’ÁLAMO'</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3411/ind_2025492.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3411/ind_2025492.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO URGENTE DE VAZAMENTO DE ESGOTO NA EMEF 'PREF. EDERALDO ROSSETTI' – CAIC</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3412/ind_2025493.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3412/ind_2025493.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS JANELAS DA EMEF 'PREF. EDERALDO ROSSETTI' – CAIC</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3413/ind_2025494.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3413/ind_2025494.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE TRAVES NA QUADRA DE ESPORTES DA EMEF 'PREF. EDERALDO ROSSETTI' – CAIC</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3414/ind_2025495.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3414/ind_2025495.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE TOLDO DE COBERTURA NA ÁREA DE ENTRADA E SAÍDA DA EMEF 'PREF. EDERALDO ROSSETTI' – CAIC</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3415/ind_2025496.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3415/ind_2025496.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DO TELHADO E A TROCA DE TELHAS QUEBRADAS NA EMEF 'PROFª. ALCIDIA TEIXEIRA WITAKER MATTEIS'</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3416/ind_2025497.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3416/ind_2025497.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E PINTURA GERAL DA EMEF 'PREF. EDERALDO ROSSETTI' – CAIC</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3417/ind_2025498.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3417/ind_2025498.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE TOLDO DE COBERTURA NA ÁREA DE ENTRADA E SAÍDA DA EMEF ‘PROFª. ALCIDIA TEIXEIRA WITAKER MATTEIS’</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3418/ind_2025499.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3418/ind_2025499.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE TOLDOS VERTICAIS NAS LATERAIS DO REFEITÓRIO DA EMEF 'PROFª. ALCIDIA TEIXEIRA WITAKER MATTEIS'</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3419/ind_2025500.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3419/ind_2025500.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REDES NAS TRAVES DA QUADRA DE ESPORTES DA EMEF 'PROFª. ALCIDIA TEIXEIRA WITAKER MATTEIS'</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3420/ind_2025501.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3420/ind_2025501.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DO CARGO DE ENFERMEIRO DE 54 PARA 58</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3421/ind_2025502.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3421/ind_2025502.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE PROJETO TÉCNICO, COM LAUDOS E ORÇAMENTOS, PARA REPARAÇÃO DA PONTE LOCALIZADA NO BAIRRINHO</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3422/ind_2025503.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3422/ind_2025503.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DE REFORMA GERAL NO CENTRO DE FISIOTERAPIA DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3423/ind_2025504.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3423/ind_2025504.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DE VAGA DE ESTACIONAMENTO ROTATIVO, COM PERMANÊNCIA MÁXIMA DE 15 MINUTOS, NA RUA TIRADENTES, Nº 176, CENTRO</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3424/ind_2025505.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3424/ind_2025505.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ELEVAÇÃO DAS REFERÊNCIAS SALARIAIS DOS CARGOS DE MOTORISTA DE AMBULÂNCIA, MOTORISTA II E MOTORISTA EXECUTIVO PARA A REFERÊNCIA 39</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3425/ind_2025506.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3425/ind_2025506.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO DA RUA JOSÉ SATURNO, NAS PROXIMIDADES DA ESCOLA ESTADUAL “PROF. ARMANDO FALCONE” E DA CRECHE MUNICIPAL JOSEPHIN TAGLIARI</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3426/ind_2025507.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3426/ind_2025507.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO À FALTA DE AGENTES COMUNITÁRIOS DE SAÚDE NA USF DO PARQUE LARANJEIRAS</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, MILTON BARBOSA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3429/ind_2025508.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3429/ind_2025508.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DO BENEFÍCIO DO VALE-ALIMENTAÇÃO AOS TRABALHADORES CONTRATADOS POR MEIO DE PROCESSO SELETIVO</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3430/ind_2025509.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3430/ind_2025509.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REMANEJAMENTO DE RECURSOS DA SECRETARIA DE CULTURA PARA A SECRETARIA DE AGRICULTURA</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3431/ind_2025510.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3431/ind_2025510.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DO TELHADO DO PÁTIO CENTRAL DA EMEF ‘PROF. EDMO WILSON CARDOSO’, JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3432/ind_2025511.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3432/ind_2025511.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REPARO DE TRINCAS E A PINTURA GERAL DA EMEF ‘PROF. EDMO WILSON CARDOSO’, JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3433/ind_2025512.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3433/ind_2025512.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA INFRAESTRUTURA DA QUADRA DE ESPORTES DA EMEF ‘PROF. EDMO WILSON CARDOSO’, JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3434/ind_2025513.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3434/ind_2025513.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REPARO E A MANUTENÇÃO DA CALÇADA NO ENTORNO DA EMEF ‘VER. PROF. AMARO RODRIGUES (NINICO)’, JARDIM LEONOR</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3435/ind_2025514.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3435/ind_2025514.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE TOLDO DE COBERTURA NA SAÍDA LATERAL DA EMEF ‘VER. PROF. AMARO RODRIGUES (NINICO)’, JARDIM LEONOR</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3436/ind_2025515.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3436/ind_2025515.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E REPARO DO BEIRAL DA EMEF ‘VER. PROF. AMARO RODRIGUES (NINICO)’, JARDIM LEONOR</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3437/ind_2025516.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3437/ind_2025516.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REDES NAS TRAVES E PINTURA DA QUADRA NA EMEF ‘VER. PROF. AMARO RODRIGUES (NINICO)’, JARDIM LEONOR</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3438/ind_2025517.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3438/ind_2025517.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DA CALHA NO ACESSO À QUADRA ESPORTIVA DA EMEIEF ‘PROFª. APARECIDA DIAS DOS SANTOS’, PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3439/ind_2025518.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3439/ind_2025518.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E PINTURA GERAL DA EMEIEF ‘PROFª. APARECIDA DIAS DOS SANTOS’, PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3440/ind_2025519.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3440/ind_2025519.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DO ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3441/ind_2025520.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3441/ind_2025520.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MAIS PROFISSIONAIS FONOAUDIÓLOGOS PARA O ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3442/ind_2025521.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3442/ind_2025521.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UMA IMPRESSORA MULTIFUNCIONAL PARA O ESPAÇO MÃE E FILHO</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3443/ind_2025522.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3443/ind_2025522.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO BURACO LOCALIZADO NO CANTEIRO CENTRAL DA AVENIDA ANTÔNIO SIA, AO LADO DA ESCOLA ESTADUAL JOÃO BAPTISTA GAZZOLA, NO BAIRRO JARDIM CAROLINA</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3444/ind_2025523.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3444/ind_2025523.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NA RUA LUIZ ROSSETTI, NO TRECHO LOCALIZADO EM FRENTE AO PSF JARDIM DO LAGO</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3445/ind_2025524.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3445/ind_2025524.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA SANTO BERTAGLIA, NO TRECHO COMPREENDIDO ENTRE A AVENIDA ANTÔNIO SIA E A RUA HUMBERTO ROSSETTI, NO JARDIM CONSERVANI</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3446/ind_2025525.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3446/ind_2025525.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA FAIXA ELEVADA NA RUA RUI BARBOSA, PRÓXIMO AO CRUZAMENTO COM A RUA FRANCISCO CABRINO</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3447/ind_2025526.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3447/ind_2025526.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DA RUA DILSON FUNARO, NO TRECHO QUE DÁ ACESSO À EMPRESA EMBRASA, LOCALIZADA NO BAIRRO SÍTIO NOVO</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3448/ind_2025527.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3448/ind_2025527.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE UMA FAXINEIRA PARA ATUAR NO CENTRO DE ESPECIALIDADES MÉDICAS</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3449/ind_2025528.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3449/ind_2025528.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECONSTRUÇÃO DA CANALETA DE ÁGUAS PLUVIAIS LOCALIZADA NA RUA FRANCISCO CABRINO, NO CRUZAMENTO COM A RUA RUI BARBOSA</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3450/ind_2025529.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3450/ind_2025529.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE UM ZELADOR PARA ATUAR NA LAGOA DOS PÁSSAROS</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3451/ind_2025530.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3451/ind_2025530.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS BANCOS DE MADEIRA DO DECK DO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3452/ind_2025531.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3452/ind_2025531.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO E A CONSTRUÇÃO DE GUIAS E SARJETAS NA VIA PÚBLICA CONHECIDA COMO RUA ALBERTO PORTUGUÊS, LOCALIZADA NO RESIDENCIAL ARRIVABENE</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3453/ind_2025532.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3453/ind_2025532.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO, ASFALTAMENTO E CONSTRUÇÃO DE GUIAS E SARJETAS NA RUA SÃO JOÃO DOS PINHEIROS</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3457/ind_2025533.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3457/ind_2025533.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REMOÇÃO DE ENTULHO E LIMPEZA DA ÁREA DA GARAGEM MUNICIPAL, LOCALIZADA AO LADO DO ATERRO</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3461/ind_2025534.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3461/ind_2025534.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO DO BUEIRO LOCALIZADO NA RUA 5, ESQUINA COM A RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3462/ind_2025535.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3462/ind_2025535.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA A SOLTURA DE PEIXES NA LAGOA DOS PÁSSAROS, EM CONFORMIDADE COM A LEI MUNICIPAL Nº 3.152/2013, QUE REGULAMENTA A PESCA NO LOCAL</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3463/ind_2025536.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3463/ind_2025536.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI COMPLEMENTAR ALTERANDO A LEI COMPLEMENTAR Nº 392/2004 (ESTATUTO DO MAGISTÉRIO MUNICIPAL), A FIM DE MODIFICAR A NOMENCLATURA DOS CARGOS DE PROFESSOR AUXILIAR PARA PROFESSOR DE EDUCAÇÃO BÁSICA ADJUNTO I E II (PEBAD I E II)</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3464/ind_2025537.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3464/ind_2025537.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA VEREADOR JÚLIO DE FAVERI, NO CRUZAMENTO COM A RUA JOSÉ AMARO RODRIGUES FILHO, NO JARDIM EUROPA II</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3465/ind_2025538.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3465/ind_2025538.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA VEREADOR JÚLIO DE FAVERI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3466/ind_2025539.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3466/ind_2025539.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA GALERIA DE ÁGUAS PLUVIAIS NA RUA FRANCISCO DANIEL SARPA, NO TRECHO LOCALIZADO ATRÁS DO POSTO CAJARANA</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3467/ind_2025540.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3467/ind_2025540.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA JOÃO GOMES BARBOSA, NO TRECHO COMPREENDIDO ENTRE AS RUAS SINCLAIR ADÃO BOER E LINDOR ALVES DA SILVA, NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3468/ind_2025541.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3468/ind_2025541.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA MÁRIO DEL ÁLAMO, NO TRECHO COMPREENDIDO ENTRE AS RUAS SINCLAIR ADÃO BOER E LINDOR ALVES DA SILVA, NO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3469/ind_2025542.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3469/ind_2025542.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA RUA ERNESTO TAGLIARI, NO TRECHO LOCALIZADO ENTRE AS RUAS MONTEIRO LOBATO E MARIA MARSON SIA</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3470/ind_2025543.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3470/ind_2025543.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA REFERÊNCIA SALARIAL DOS PROFISSIONAIS DO SETOR DE FONOAUDIOLOGIA DO MUNICÍPIO, DE 45 PARA 50</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3471/ind_2025544.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3471/ind_2025544.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NA RUA FLORINDO CAETANO, EM TODA A SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3473/ind_2025545.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3473/ind_2025545.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE DISPONIBILIZE UMA CADEIRA DE RODAS NA ENTRADA DO PRONTO SOCORRO MUNICIPAL, PARA ATENDIMENTO IMEDIATO AOS MUNÍCIPES QUE NECESSITEM</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3474/ind_2025546.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3474/ind_2025546.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE LIMPEZA E REMOÇÃO DE LIXO E ENTULHO NO ATERRO LOCALIZADO AO LADO DA EMPRESA EMBRASA</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3475/ind_2025547.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3475/ind_2025547.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ALTERAÇÃO DO LOCAL DE FUNCIONAMENTO DO SERVIÇO DE EMERGÊNCIA 192</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3476/ind_2025548.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3476/ind_2025548.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA GERAL E PINTURA DA USF RURAL</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3477/ind_2025549.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3477/ind_2025549.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO À FALTA DE AGENTES COMUNITÁRIOS DE SAÚDE NA USF RURAL</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3478/ind_2025550.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3478/ind_2025550.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO À FALTA DE AGENTES COMUNITÁRIOS DE SAÚDE NA USF DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3479/ind_2025551.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3479/ind_2025551.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO DO ATENDIMENTO ODONTOLÓGICO NA USF DO JARDIM BLUMENAU PARA TRÊS VEZES POR SEMANA</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3480/ind_2025552.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3480/ind_2025552.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MÉDICO CLÍNICO GERAL PARA A USF DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3481/ind_2025553.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3481/ind_2025553.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE UMA TÉCNICA DE ENFERMAGEM PARA A SALA DE VACINAS DA USF DO JARDIM BLUMENAU</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3482/ind_2025554.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3482/ind_2025554.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE CURSO GRATUITO DE LIBRAS À POPULAÇÃO</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/ind_2025555.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/ind_2025555.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE SISTEMA DE RASTREAMENTO E MONITORAMENTO PARA VEÍCULOS E MAQUINÁRIOS DE OBRAS PERTENCENTES AO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/ind_2025556.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/ind_2025556.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTITUIÇÃO DO PROGRAMA DE CAPACITAÇÃO SOBRE O TRANSTORNO DO ESPECTRO AUTISTA (TEA) PARA PROFESSORES E FUNCIONÁRIOS DA REDE MUNICIPAL DE ENSINO DE ARTUR NOGUEIRA E MOTORISTAS DE TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/ind_2025557.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/ind_2025557.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE PROGRAMA DE COLETA SELETIVA DE MATERIAIS RECICLÁVEIS NO MUNICÍPIO, PELO MENOS UMA VEZ A CADA 15 DIAS.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/ind_2025558.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/ind_2025558.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PROMOÇÃO DE UMA CAMPANHA EDUCATIVA SOBRE POLUIÇÃO SONORA, NOS TERMOS DO CÓDIGO DE POSTURAS MUNICIPAL</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/ind_2025559.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/ind_2025559.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DA MÁQUINA PATROL UTILIZADA NA MANUTENÇÃO DE VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/ind_2025560.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/ind_2025560.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DE DUAS MÁQUINAS ESCAVADEIRAS UTILIZADAS NA LIMPEZA E CONSERVAÇÃO DE VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/ind_2025561.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/ind_2025561.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO AO TELEFONE DO SETOR DE TRANSPORTE SANITÁRIO DA SAÚDE, QUE ESTÁ HÁ MAIS DE DUAS SEMANAS SEM FUNCIONAMENTO</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/ind_2025562.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/ind_2025562.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DE UMA SEDE PARA O AJA – ASSOCIAÇÃO JOVEM APRENDIZ</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/ind_2025563.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/ind_2025563.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A CONTRATAÇÃO DE FONOAUDIÓLOGOS PARA O CENTRO DE REFERÊNCIA DO AUTISMO DE ARTUR NOGUEIRA (CAARTU)</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/ind_2025564.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/ind_2025564.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE TOLDO DE COBERTURA NA ÁREA DE ENTRADA E SAÍDA DA CEMEI “PROF.ª DENISE DEL’ALAMO GUARDA”, JARDIM CAROLINA</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/ind_2025565.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/ind_2025565.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA EXTERNA, DE PAREDES E DO PISO DO PÁTIO DA CEMEI “PROFESSORA SUELI APARECIDA CARMONA CAETANO”, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/ind_2025566.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/ind_2025566.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DAS PORTAS DE ACESSO À ÁREA EXTERNA DA CEMEI “PROFESSORA SUELI APARECIDA CARMONA CAETANO”, NO BAIRRO PARQUE DAS FLORES</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_2025567.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_2025567.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA EXTERNA DA CEMEI ‘VEREADOR JOSÉ AMAZILIO TERESANI’, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/ind_2025568.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/ind_2025568.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO TELHADO DA CEMEI VEREADOR ‘JOSÉ AMAZILIO TERESANI’, NO BAIRRO BOM JARDIM</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/ind_2025569.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/ind_2025569.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE “TIPO LOMBADA” NA RUA JOSÉ SATURNO, EM FRENTE AO Nº 153, NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_2025570.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_2025570.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAMPE A CRATERA LOCALIZADA NA RUA VEREADOR ADELINO FRANCISCO GUIMARO, NO CRUZAMENTO COM A RUA DUQUE DE CAXIAS</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_2025571.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_2025571.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAMPE A CRATERA LOCALIZADA NA RUA DELEGADO HUMBERTO ALVES SANT’ANNA, PRÓXIMO AO Nº 471, NO JARDIM CONSERVANI</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_2025572.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_2025572.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECOMPOSIÇÃO URGENTE DA EQUIPE DO SERVIÇO 192 DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/ind_2025573.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/ind_2025573.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE DECORAÇÕES NATALINAS NOS PRINCIPAIS PONTOS COMERCIAIS DA CIDADE</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/ind__2025574.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/ind__2025574.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DA GRAMA SINTÉTICA DA QUADRA ESPORTIVA LOCALIZADA NA AVENIDA ANTÔNIO SIA, NO BAIRRO JARDIM CAROLINA</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/ind_2025575.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/ind_2025575.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE (LOMBADAS) E MELHORIAS NA SINALIZAÇÃO VIÁRIA NAS RUAS AMÉLIO TAGLIARI E LUIZ ORLANDINI</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/ind_2025576.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/ind_2025576.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA BELIZÁRIO FERREIRA DE OLIVEIRA, NO JARDIM BELA VISTA I, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_2025577.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_2025577.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA ANTÔNIO ARRIVABENE DE OLIVEIRA, NO JARDIM BELA VISTA I, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_2025578.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_2025578.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DA LEI ORDINÁRIA MUNICIPAL Nº 3.472/2020, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA INSERÇÃO DO SÍMBOLO MUNDIAL DO AUTISMO NAS PLACAS DE ATENDIMENTO PRIORITÁRIO NOS ESTABELECIMENTOS DE ATENDIMENTO AO PÚBLICO</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_2025579.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_2025579.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E ROÇAGEM DO MATO NO CANTEIRO CENTRAL DA RUA PRIMEIRO DE JANEIRO, NO TRECHO ENTRE AS RUAS JOSÉ AMARO RODRIGUES FILHO E SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/ind_2025580.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/ind_2025580.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E ROÇAGEM DO MATO NOS CANTEIROS DO CEMITÉRIO MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_2025581.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_2025581.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NA RUA PRIMEIRO DE MAIO</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_2025582.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_2025582.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS VISANDO À RETOMADA DO PROJETO GUARDA MIRIM NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/ind_2025583.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/ind_2025583.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO E DIVULGAÇÃO DE UM CRONOGRAMA DOS SERVIÇOS DE LIMPEZA PÚBLICA NOS BAIRROS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/ind_2025584.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/ind_2025584.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA CALÇADA NO ENTORNO DA PRAÇA NEUSA DEL BIANCO BARBOSA</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/ind_2025585.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/ind_2025585.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DA SUBVENÇÃO PARA A AJA</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/ind_2025586.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/ind_2025586.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO PARA ABERTURA DE VIA PÚBLICA — PROLONGAMENTO DA RUA CLÓVIS ROSSETTI, ENTRE A RUA ARNALDO CAETANO E A ESTRADA ATN-345, NAS PROXIMIDADES DO RESIDENCIAL DA TORRE</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/ind_2025587.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/ind_2025587.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO E INSTALAÇÃO DE BANCOS DO TIPO LONGARINA NA RECEPÇÃO DO CENTRO DE ESPECIALIDADES MÉDICAS</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/ind_2025588.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/ind_2025588.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E ROÇAGEM DA GRAMA NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/ind_2025589.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/ind_2025589.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO CAMINHÃO, DE PLACA FTT-1570, UTILIZADO NOS SERVIÇOS DE LIMPEZA PÚBLICA</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/ind_2025590.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/ind_2025590.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO CAMINHÃO IVECO, PLACA FXE-1620, UTILIZADO NO APOIO AOS SERVIÇOS DE OBRAS E MANUTENÇÃO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3537/ind_2025591.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3537/ind_2025591.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NA RUA JUVENAL SIMÕES, PRÓXIMO AO NÚMERO 63</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3538/ind_2025592.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3538/ind_2025592.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NA RUA CAMPOS SALLES</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3539/ind_2025593.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3539/ind_2025593.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NA RUA RICARDO DUZZI, PRÓXIMO AO NÚMERO 616</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3540/ind_2025594.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3540/ind_2025594.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA CAMPOS SALLES, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3541/ind_2025595.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3541/ind_2025595.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA RICARDO DUZZI, EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/ind_2025596.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/ind_2025596.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NA RUA JOSÉ AMARO RODRIGUES, NO CRUZAMENTO COM A RUA MARECHAL FLORIANO PEIXOTO</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/ind_2025597.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/ind_2025597.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DO PAVIMENTO ASFÁLTICO DA RUA JOÃO PULZ, NO TRECHO COMPREENDIDO ENTRE AS RUAS ERNESTO TAGLIARI E SETE DE SETEMBRO</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/ind_2025598.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/ind_2025598.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NA RUA RUA JOÃO PULZ</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3000/req_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3000/req_2025001.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O BAIRRO RESIDENCIAL DAS ORQUÍDEAS II</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3053/req_2025002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3053/req_2025002.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS AO SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA - SAEAN</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3161/req_2025003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3161/req_2025003.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RUA BRUNO CARLSTRON, NO TRECHO LOCALIZADO ENTRE OS BAIRROS RESIDENCIAL DO BOSQUE E JARDIM ARRIVABENE III"</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3182/req_2025004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3182/req_2025004.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS À CAPTAÇÃO DE ÁGUA NO BALNEÁRIO MUNICIPAL GUILHERME CARLINI</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, RICARDO RIELI DUZZI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3220/req_2025005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3220/req_2025005.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO EXECUTIVO MUNICIPAL, SOBRE A EXECUÇÃO DO ORÇAMENTO 2025, PREVISTO NA LEI MUNICIPAL Nº 3729/2024</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3266/req_2025006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3266/req_2025006.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS A OBRAS DA BARRAGEM DO CÓRREGO POQUINHA</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3290/req_2025007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3290/req_2025007.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS A RECURSOS FINANCEIROS RECEBIDOS ATRAVÉS DE EMENDA PARLAMENTAR</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3301/req_2025008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3301/req_2025008.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O AUMENTO DE 38% NAS CONTAS DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3327/req_2025009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3327/req_2025009.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO FUMPREMAN</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3328/req_2025010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3328/req_2025010.pdf</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3355/req_2025011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3355/req_2025011.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A UTILIZAÇÃO DE RECURSOS FINANCEIROS ORIUNDOS DE EMENDA PARLAMENTAR DO DEPUTADO FEDERAL BALEIA ROSSI</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, RICARDO RIELI DUZZI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/req_2025012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/req_2025012.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS ÀS FILAS DE ESPERA DE EXAMES, PEQUENAS CIRURGIAS, CIRURGIAS ELETIVAS E CONSULTAS NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, JOÃO BATISTA SANTOS DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/req_2025013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/req_2025013.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS ÀS CONDIÇÕES DAS ARQUIBANCADAS E DOS BANHEIROS PÚBLICOS DO ESTÁDIO MUNICIPAL FÁBIO FERRARI</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3001/moc_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3001/moc_2025001.pdf</t>
   </si>
   <si>
     <t>“MANIFESTA CONGRATULAÇÕES E APLAUSOS AO CABO PM GREGORY ANTÔNIO PEREIRA DELAGE PELA 2ª COLOCAÇÃO NO ESTÁGIO DE TÉCNICAS DE DIREÇÃO POLICIAL PREVENTIVA, REALIZADO NO BAEP - PIRACICABA</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3002/moc_2025002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3002/moc_2025002.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À GUARDA CIVIL MUNICIPAL E À SECRETARIA DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL PELA RÁPIDA RESOLUÇÃO DO CASO DO ÔNIBUS ESCOLAR INCENDIADO</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, GUILHERME JOSÉ CARLINI, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3077/moc_2025003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3077/moc_2025003.pdf</t>
   </si>
   <si>
     <t>MANIFESTA APELO AO GOVERNO DO ESTADO DE SÃO PAULO PELA NÃO INSTALAÇÃO DE PONTO DE COBRANÇA DE PEDÁGIO NA RODOVIA AZIZ LIAN (SP 107) NO TRECHO QUE LIGA ARTUR NOGUEIRA A HOLAMBRA</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3093/moc_2025004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3093/moc_2025004.pdf</t>
   </si>
   <si>
     <t>“MANIFESTA APOIO AO PROJETO DE DECRETO LEGISLATIVO Nº 03/2025, QUE SUSTA OS EFEITOS DA RESOLUÇÃO Nº 258, DE 23 DE DEZEMBRO DE 2024, DO CONANDA, E AO PL 1904/2024, QUE VISA IMPEDIR QUE O ABORTO SEJA RECONHECIDO COMO DIREITO, SEM PREVISÃO DE LIMITE DE TEMPO GESTACIONAL, DURANTE TODOS OS NOVE MESES DA GRAVIDEZ, ATÉ O MOMENTO DO PARTO.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3094/moc_2025005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3094/moc_2025005.pdf</t>
   </si>
   <si>
     <t>“MANIFESTA CONGRATULAÇÕES E APLAUSOS À COMISSÃO DE ACOMPANHAMENTO DE PARCELAMENTO IRREGULAR DE SOLO NO ÂMBITO MUNICIPAL</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3107/moc_2025006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3107/moc_2025006.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE DO SERVIÇO DE RESGATE DE URGÊNCIA E EMERGÊNCIA O 192, PELO PARTO DE UM BEBÊ REALIZADO DENTRO DA AMBULÂNCIA</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3115/moc_2025007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3115/moc_2025007.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A LARISSA HELENA FERNANDES, TERCEIRA COLOCADA NO CONCURSO MISS UNIVERSE SÃO PAULO 2025</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3139/moc_2025008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3139/moc_2025008.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS CIVIS MUNICIPAIS MAURO CÉSAR DIONÍSIO E ALEXANDRO MACHADO GREGÓRIO, À ENFERMEIRA KEMILY APARECIDA ARAÚJO MACEDO E AO DOUTOR ALAN BARRETO, PELO SALVAMENTO DA VIDA DE UM BEBÊ RECÉM NASCIDO</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3140/moc_2025009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3140/moc_2025009.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS SERVIDORES DA VIGILÂNCIA EM SAÚDE E SECRETARIA DE OBRAS PELA ATUAÇÃO EM FORÇA-TAREFA DE LIMPEZA DE IMÓVEL EM SITUAÇÃO CRÍTICA</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3148/moc_2025010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3148/moc_2025010.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS ORGANIZADORES DO 1º RED BUS FEST – ENCONTRO DE ÔNIBUS, REALIZADO NO BALNEÁRIO MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3158/moc_2025011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3158/moc_2025011.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES AO INSANOS MOTO CLUBE - DIVISÃO DE ARTUR NOGUEIRA, QUE REALIZOU UMA AÇÃO SOCIAL DE ARRECADAÇÃO DE RAÇÃO E PRODUTOS DE LIMPEZA PARA A ONG RPAA – REDE DE PROTEÇÃO ANIMAL AMBIENTAL</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3207/moc_2025012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3207/moc_2025012.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES AO CENTRO DE EQUITAÇÃO E EQUOTERAPIA LF, PELO BELO TRABALHO SOCIAL REALIZADO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3211/moc_2025013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3211/moc_2025013.pdf</t>
   </si>
   <si>
     <t>MANIFESTA REPÚDIO À REFORMA TRIBUTÁRIA SOBRE O CONSUMO (EC 132/2023 E LEIS DECORRENTES), EM RAZÃO DOS SEUS IMPACTOS NEGATIVOS SOBRE A AUTONOMIA FINANCEIRA, ADMINISTRATIVA E ARRECADATÓRIA DOS MUNICÍPIOS BRASILEIROS</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOÃO BATISTA SANTOS DIAS, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MILTON BARBOSA SANTOS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3214/moc_2025014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3214/moc_2025014.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À CORPORAÇÃO MUSICAL 24 DE JUNHO, PELA COMEMORAÇÃO DE 101 ANOS DE FUNDAÇÃO</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3226/moc_2025015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3226/moc_2025015.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE DO DENGÁRIO PELO TRABALHO REALIZADO NO COMBATE À DENGUE ENTRE ABRIL E MAIO DE 2025, NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3254/moc_2025016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3254/moc_2025016.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS CIVIS MUNICIPAIS ENVOLVIDOS NA AÇÃO DE IMPEDIMENTO DE TENTATIVA DE HOMICÍDIO CONTRA UMA MUNÍCIPE</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3255/moc_2025017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3255/moc_2025017.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS AGENTES MUNICIPAIS DE TRÂNSITO ENVOLVIDOS NA AÇÃO DE SOCORRO A UM MUNÍCIPE</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3256/moc_2025018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3256/moc_2025018.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS JUDOCAS NOGUEIRENSES KAUAN CABRINI E RODRIGO GOMES PELAS CONQUISTAS NO VII TORNEIO ACJ DE JUDÔ</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3261/moc_2025019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3261/moc_2025019.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS A ROGÉRIO VIEIRA MAIA, O “PROFESSOR BAIXINHO” E AOS ALUNOS DO PROJETO DE CAPOEIRA PELA PARTICIPAÇÃO NO FESTIVAL INTERNACIONAL LUANDÊ, EM GOIÂNIA</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3278/moc_2025020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3278/moc_2025020.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, TURISMO E JUVENTUDE DE ARTUR NOGUEIRA PELA PARTICIPAÇÃO DO MUNICÍPIO NO EVENTO CONEXIDADES</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3279/moc_2025021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3279/moc_2025021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS ORGANIZADORES DO EVENTO CONEXIDADES</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3299/moc_2025022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3299/moc_2025022.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SR. HENRIQUE BENEDITO MILLK (RIQUINHO), DIRETOR DE ILUMINAÇÃO PÚBLICA, PELO RELEVANTE TRABALHO PRESTADO AO MUNICÍPIO DE ARTUR NOGUEIRA”</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3317/moc_2025023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3317/moc_2025023.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS GUARDAS MUNICIPAIS E EDUCADORA ENVOLVIDOS NA CAMPANHA AGOSTO LILÁS EM ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3323/moc_2025024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3323/moc_2025024.pdf</t>
   </si>
   <si>
     <t>“MANIFESTA CONGRATULAÇÕES E APLAUSOS PELA REALIZAÇÃO DA 4ª FEIRA DO VERDE, PROMOVIDA PELA PREFEITURA MUNICIPAL E PELA SECRETARIA DE AGRICULTURA</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3332/moc_2025025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3332/moc_2025025.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE MÉDICA DO HOSPITAL MUNICIPAL DE ARTUR NOGUEIRA, PELO SALVAMENTO DO ADOLESCENTE VÍTIMA DE DESCARGA ELÉTRICA</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3344/moc_2025026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3344/moc_2025026.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SR. DONATO MARCELLO ROTONDO, PELOS 23 ANOS DE RELEVANTE TRABALHO PRESTADO AO SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA – SAEAN</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3359/moc_2025027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3359/moc_2025027.pdf</t>
   </si>
   <si>
     <t>MANIFESTA PROTESTO CONTRA A EDIÇÃO DO DECRETO Nº 12.574/2025, DO GOVERNO FEDERAL, QUE REVOGA DISPOSITIVOS QUE ASSEGURAVAM A PROTEÇÃO DA VIDA DESDE A CONCEPÇÃO.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3384/moc_2025028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3384/moc_2025028.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À JOVEM HELENA BATALHA DA SILVA SANTOS, PELO SEU EXEMPLO DE PARTICIPAÇÃO NAS AÇÕES SOCIAIS DO PROJETO GUARDA PET TERAPIA</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3403/moc_2025029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3403/moc_2025029.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES AO INSPETOR JOSÉ ALVES CARNEIRO DA GUARDA CIVIL MUNICIPAL DE ARTUR NOGUEIRA, PELO EXCELENTE DESEMPENHO NO 15º CAMPEONATO NACIONAL DE CÃES DE POLÍCIA DAS GUARDAS MUNICIPAIS</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3428/moc_2025030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3428/moc_2025030.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO ESTUDANTE FELIPE DE VICENTE MARTINS, DO POLO DA UNIVESP DE ARTUR NOGUEIRA, PELO RECONHECIMENTO COMO MELHOR ALUNO DO CURSO DE TECNOLOGIA EM PROCESSOS GERENCIAIS.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3454/moc_2025031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3454/moc_2025031.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AOS ORGANIZADORES DA EXPOARTUR 2025</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3455/moc_2025032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3455/moc_2025032.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SERVIDOR PÚBLICO TARIK FAISSAL ZAR, PELO EXCELENTE DESEMPENHO DE SUAS FUNÇÕES COMO ANALISTA EXECUTIVO DE GABINETE</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3456/moc_2025033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3456/moc_2025033.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE DA DEFESA CIVIL DE ARTUR NOGUEIRA, PELO DESTAQUE OBTIDO NO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/moc_2025034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/moc_2025034.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO JOVEM PILOTO NOGUEIRENSE CAUÃ SANTOS, PELA CAMPANHA INVICTA,TÍTULO E RECORDE NO BRASILEIRO DE MINIGP EM REGISTRO-SP</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/moc_2025035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/moc_2025035.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SR. ADILSON MÜLLER, CONHECIDO COMO ‘AMIGO’, PELO EXEMPLO DE PARTICIPAÇÃO POPULAR E CARINHO DEMONSTRADO À CIDADE DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/moc_2025036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/moc_2025036.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS ÀS SERVIDORAS DO CENTRO DE ESPECIALIDADES MÉDICAS, PELO EXCELENTE TRABALHO E DEDICAÇÃO NO ATENDIMENTO À POPULAÇÃO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/moc_2025037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/moc_2025037.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE DO SETOR DE REGULAÇÃO DA SAÚDE, PELO EXCELENTE DESEMPENHO, DEDICAÇÃO E COMPROMETIMENTO NO ATENDIMENTO À POPULAÇÃO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/moc_2025038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/moc_2025038.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE DA PROMOÇÃO SOCIAL, PELO RELEVANTE TRABALHO DE ACOLHIMENTO E ATENDIMENTO À POPULAÇÃO EM SITUAÇÃO DE VULNERABILIDADE EM ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/moc_2025039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/moc_2025039.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS AO SR. BRUNO SILVA MOREIRA, DIRETOR DE OBRAS DO MUNICÍPIO, PELO EXCELENTE TRABALHO À FRENTE DAS EQUIPES DE LIMPEZA URBANA E SUPORTE ÀS OBRAS PÚBLICAS</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/moc_2025040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/moc_2025040.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS SECRETARIA DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL DE ARTUR NOGUEIRA PELA MENÇÃO HONROSA CONCEDIDA PELA CRIM - CENTRAL REGIONAL DE INTELIGÊNCIA E MONITORAMENTO, EM RAZÃO DO 1º LUGAR CONQUISTADO ENTRE AS CIDADES INTEGRADAS NA REDUÇÃO DOS ÍNDICES CRIMINAIS EM 2025</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/moc_2025041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/moc_2025041.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À EQUIPE DA ALA PEDIÁTRICA DO PRONTO-SOCORRO MUNICIPAL DE ARTUR NOGUEIRA PELO ATENDIMENTO EXEMPLAR PRESTADO AO MENINO PIETRO, VÍTIMA DE GRAVE ACIDENTE, CUJA RÁPIDA ATUAÇÃO GARANTIU SUA RECUPERAÇÃO E PRESERVAÇÃO DA VIDA</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/moc_2025042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/moc_2025042.pdf</t>
   </si>
   <si>
     <t>MANIFESTA CONGRATULAÇÕES E APLAUSOS À SECRETÁRIA MUNICIPAL DE CULTURA, IEDA CAMPOS RIBEIRO, PELO EXCELENTE TRABALHO REALIZADO NA DECORAÇÃO NATALINA DA CIDADE</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>LUCAS SIA RISSATO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_2025001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS A SEREM ADOTADAS PELO MUNICÍPIO PARA FINS DE DISPENSA DA EXIGÊNCIA DO ALVARÁ DE LICENÇA PARA LOCALIZAÇÃO E DEMAIS LICENCIAMENTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/pl_2025002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/pl_2025002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÕES EM VALORES PECUNIÁRIOS A EVENTOS FESTIVOS E TRADICIONAIS NO EXERCÍCIO DE 2025 NA FORMA DESTA LEI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3023/pl_2025003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3023/pl_2025003.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À PRAÇA PÚBLICA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3039/pl_2025004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3039/pl_2025004.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE ARTUR NOGUEIRA O DIA DA AÇÃO AZUL A SER REALIZADO NO DIA 02 DE ABRIL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3080/pl_2025005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3080/pl_2025005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DE DENOMINAÇÕES OFICIAIS, DÁ DENOMINAÇÃO OFICIAL À VIAS PÚBLICAS DO JARDIM SACILOTTO E ESTABELECE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3081/pl_2025006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3081/pl_2025006.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "AEAN" - ASSOCIAÇÃO DE ARQUITETOS, ENGENHEIROS E AGRÔNOMOS DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3083/pl_2025007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3083/pl_2025007.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 3612, DE 09 DE SETEMBRO DE 2022, QUE AUTORIZA O PODER EXECUTIVO A PROMOVER O REPASSE DOS RECURSOS RECEBIDOS POE EMENDA PARLAMENTAR ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3087/pl_2025008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3087/pl_2025008.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE SAMU ANIMAL NO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3109/pl_2025009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3109/pl_2025009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROTEÇÃO AO DIREITO DE FORNECER ALIMENTO E ÁGUA A ANIMAIS DE RUA EM ESPAÇOS PÚBLICOS NO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3116/pl_2025010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3116/pl_2025010.pdf</t>
   </si>
   <si>
     <t>REVOGA ‘IN TOTUM’ A LEI MUNICIPAL Nº 3646/2023</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3117/pl_2025011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3117/pl_2025011.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 3.737, DE 20 DE MARÇO DE 2025</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3129/pl_2025012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3129/pl_2025012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER O REPASSE DOS RECURSOS RECEBIDOS POR EMENDA PARLAMENTAR À ORGANIZAÇÃO DA SOCIEDADE CIVIL E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3137/pl_2025013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3137/pl_2025013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FACULDADE DE ESTABELECER A PRÁTICA DA “HORA DO SILÊNCIO” EM ESTABELECIMENTOS COMERCIAIS BEM COMO A INCLUSÃO DO SÍMBOLO DO TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS PLACAS INDICATIVAS DE LUGARES E VAGAS PREFERENCIAIS COMO FORMA DE INCENTIVO À INCLUSÃO DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E TRANSTORNO DO DÉFICIT DE ATENÇÃO E HIPERATIVIDADE (TDAH)</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3149/pl_2025014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3149/pl_2025014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE ANIMAIS COMUNITÁRIOS NO MUNICÍPIO DE ARTUR NOGUEIRA, SEUS DIREITOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3150/pl_2025015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3150/pl_2025015.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARTUR NOGUEIRA O DIA DAS TRADIÇÕES NORDESTINAS A SER REALIZADO NO DIA 24 DE JUNHO (DIA DE SÃO JOÃO) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3159/pl_2025016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3159/pl_2025016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA USO DE DEPENDÊNCIAS MUNICIPAIS COM FINALIDADES CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3160/pl_2025017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3160/pl_2025017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº. 3627, NO ARTIGO 3º., INCISOS I, II, SUAS ALÍNEAS E NO § 3º.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3175/pl_2025018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3175/pl_2025018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL À RUA UM DO LOTEAMENTO RECANTO DO LAR</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3177/pl_2025019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3177/pl_2025019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER REALIZAÇÃO DE SROTEIOS DE PRÊMIOS, ANUALMENTE, EM FAVOR DE CONTRIBUINTES DO IMPOSTO PREDIAL E TERRITORIAL URBANO - "IPTU", DA TAXA DE COLETA E REMOÇÃO DE LIXO DOMICILIAR - "TLD" E DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - "CIP"</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3178/pl_2025020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3178/pl_2025020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 2º, DA LEI Nº 3.686, DE 28 DE DEZEMBRO DE 2023, QUE "AUTORIZA O MUNICÍPIO A DESAPROPRIAR AS PARTES DE IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3183/pl_2025021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3183/pl_2025021.pdf</t>
   </si>
   <si>
     <t>OBRIGA PETSHOPS, CLÍNICAS, HOSPITAIS VETERINÁRIOS E MÉDICOS VETERINÁRIOS A INFORMAR AO ÓRGÃO COMPETENTE QUANDO DETECTAREM INDÍCIOS DE MAUS TRATOS AOS ANIMAIS ATENDIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3199/pl_2025022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3199/pl_2025022.pdf</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3206/pl_2025023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3206/pl_2025023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E APOIO À MULHER QUE TENHA SIDO VÍTIMA DE ASSÉDIO OU IMPORTUNAÇÃO SEXUAL EM ACADEMIAS E ESTABELECIMENTOS AFINS</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3224/pl_2025024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3224/pl_2025024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETIVAR REPASSE DE RECURSOS FINANCEIROS DO TESOURO MUNICIPAL AO 'SAEAN' - SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA, DESTINADO À CONSTRUÇÃO DA REPRESA DE CAPTAÇÃO E ARMAZENAMENTO DE ÁGUA NO CÓRREGO RIBEIRÃO BOA VISTA (REPRESA DO POQUINHA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3229/pl_2025025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3229/pl_2025025.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL ÀS VIAS PÚBLICAS DO LOTEAMENTO ESTÂNCIA SOL NASCENTE</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3231/pl_2025026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3231/pl_2025026.pdf</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3232/pl_2025027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3232/pl_2025027.pdf</t>
   </si>
   <si>
     <t>DISPÕE A PRORROGAÇÃO DA VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3239/pl_2025028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3239/pl_2025028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DA EXECUÇÃO DOS SERVIÇOS DE COLETA E REMOÇÃO DO LIXO DOMICILIAR URBANO DO MUNICÍPIO PARA O 'SAEAN' - SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3245/pl_2025029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3245/pl_2025029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE CAPELANIA NO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3257/pl_2025030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3257/pl_2025030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE INVESTIMENTOS – PPA, DO PERÍODO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3258/pl_2025031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3258/pl_2025031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3260/pl_2025032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3260/pl_2025032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE ATENDIMENTO FÍSICO E SUPORTE OPERACIONAL NAS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO DE ARTUR NOGUEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3265/pl_2025033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3265/pl_2025033.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL A VIA PÚBLICA DO LOTEAMENTO CHÁCARA NASCENTE CRISTALINA</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3269/pl_2025034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3269/pl_2025034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS DO MUNICÍPIO COM O FUNPREMAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3270/pl_2025035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3270/pl_2025035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS DO SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA COM O FUNPREMAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3289/pl_2025036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3289/pl_2025036.pdf</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3302/pl_2025037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3302/pl_2025037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ARTIGO 2º, DA LEI Nº 3508 DE 01 DE JUNHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3304/pl_2025038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3304/pl_2025038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3320/pl_2025039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3320/pl_2025039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO PARA FORNECER CESTA DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3337/pl_2025040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3337/pl_2025040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ARTIGO 2º, DA LEI Nº. 3508 DE 01 DE JUNHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3339/pl_2025041.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3339/pl_2025041.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETIVAR REPASSE DE RECURSOS FINANCEIROS DO TESOURO MUNICIPAL AO SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA - 'SAEAN', DESTINADO À CONTRATAÇÃO DE EMPRESA PARA REALIZAR O GEORREFERENCIAMENTO DOS IMÓVEIS AO ENTORNO DA REPRESA NO CÓRREGO RIBEIRÃO BOA VISTA (REPRESA DO POQUINHA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3343/pl_2025042.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3343/pl_2025042.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARTUR NOGUEIRA PARA O EXERCÍCIO DE 2026, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3360/pl_2025043.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3360/pl_2025043.pdf</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3385/pl_2025044.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3385/pl_2025044.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO OFICIAL À RUA UM DO LOTEAMENTO JARDIM BELA VISTA II"</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3391/pl_2025045.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3391/pl_2025045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER O REPASSE DOS RECURSOS FINANCEIROS RECEBIDOS POR EMENDAS PARLAMENTARES ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3392/pl_2025046.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3392/pl_2025046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3396/pl_2025047.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3396/pl_2025047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE PARÁGRAFO ÚNICO AO ARTIGO 1º, DA LEI Nº 2.715 DE 23 DE OUTUBRO DE 2003, REVOGA A LEI Nº 3.608 DE 18 DE AGOSTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3404/pl_2025048.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3404/pl_2025048.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO OFICIAL À RUA PROJETADA DO JARDIM ESPERANÇA"</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3405/pl_2025049.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3405/pl_2025049.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO OFICIAL À VIA PÚBLICA LOCALIZADA NA MARGINAL À RODOVIA ESTADAUAL PROFESSOR ZEFERINO VAZ"</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3460/pl_2025050.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3460/pl_2025050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE E AUTORIZA O REPASSE DE RECURSOS À ASSOCIAÇÃO DE PAIS E MESTRES - 'APM' DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ELYSIÁRIO DEL' ALAMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, JOÃO BATISTA SANTOS DIAS, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3483/pl_2025051.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3483/pl_2025051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE NOTIFICAÇÃO PRÉVIA AO CONSUMIDOR ANTES DA SUSPENSÃO DO FORNECIMENTO DE ÁGUA POR INADIMPLÊNCIA PELO SAEAN – SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl_2025052.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl_2025052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL ÀS PESSOAS QUE UTILIZAM BOLSA DE COLOSTOMIA, ILEOSTOMIA, UROSTOMIA OU DISPOSITIVOS SIMILARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl_2025053.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl_2025053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COMERCIALIZAÇÃO, ARMAZENAMENTO E TRANSPORTE DE FOGOS DE ARTIFÍCIO DE ESTAMPIDO NO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/pl_2025054.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/pl_2025054.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO A CONCEDER PREMIAÇÕES EM VALORES PECUNIÁRIOS A EVENTOS FESTIVOS E TRADICIONAIS NO EXERCÍCIO DE 2026 NA FORMA DESTA LEI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/plc_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/plc_2025001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA "RGA", REVISÃO GERAL ANUAL DOS SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, ATIVOS, INATIVOS, APOSENTADOS E PENSIONISTAS, PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/plc_2025002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/plc_2025002.pdf</t>
   </si>
   <si>
     <t>ALTERA REFERÊNCIAS SALARIAIS DAS "ACS" E ACES" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/plc_2025003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/plc_2025003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2025 PERANTE AO MUNICÍPIO ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3007/plc_2025004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3007/plc_2025004.pdf</t>
   </si>
   <si>
     <t>FIXA ALÍQUOTA DE CONTRIBUIÇÃO PATRONAL, DE APORTE FINANCEIRO E DÉFCT ATUARIAL, DE CONTRIBUIÇÃO DOS PODERES; EXECUTIVO, LEGISLATIVO, AUTARQUIAS, PARA O FUNDO DE PREVIDÊNCIA E BENEFÍCIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA - "FUMPREMAN" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3008/plc_2025005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3008/plc_2025005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO MUNICÍPIO DE ARTUR NOGUEIRA PARA ALIENAR POR DOAÇÃO, SEM ENCARGOS, OS BENS MÓVEIS QUE ESPECIFICA AO "SAEAN" - SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3009/plc_2025006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3009/plc_2025006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E ESTABELECE NORMAS PARA A CONCESSÃO DE ÁREA PÚBLICA LOCALIZADA NO PAÇO MUNICIPAL PARA EXPLORAÇÃO DE SERVIÇOS DE ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3010/plc_2025007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3010/plc_2025007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR N.º 243/2001, INSTITUINDO A REFORMA ADMINISTRATIVA DO FUNDO DE PREVIDÊNCIA E BENEFÍCIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA - FUNPREMAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3011/plc_2025008.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3011/plc_2025008.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DE "JETON DE PRESENÇA" PELA PARTICIPAÇÃO EM ÓRGÃOS DE DELIBERAÇÃO COLEGIADA DO FUNDO DE PREVIDÊNCIA E BENEFÍCIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA - FUNPREMAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3012/plc_2025009.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3012/plc_2025009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE NOMENCLATURA DE CARGOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3013/plc_2025010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3013/plc_2025010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DO CARGO DE APOIO DOS DIREITOS DAS MULHERES, CRIA O CARGO DE DIRETOR (A) DE APOIO E DIREITOS DAS MULHERES E MINORIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3014/plc_2025011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3014/plc_2025011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE NOMENCLATURA DE CARGO E CRIAÇÃO DE CARGO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3045/plc_2025012.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3045/plc_2025012.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS II, IV, V E VII, DA LEI COMPLEMENTAR N.º 672/2022, QUE TRATA DO SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA - SAEAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3046/plc_2025013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3046/plc_2025013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR Nº 243/2001, INSTITUINDO A REFORMA ADMINISTRATIVA DO FUNDO DE PREVIDÊNCIA E BENEFÍCIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARTUR NOGUEIRA - FUNPREMAN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3049/plc_2025014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3049/plc_2025014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO E DE TAXAS DE ÁGUA E ESGOTO À ASSOCIAÇÕES E ASSEMELHADOS, SEM FINS LUCRATIVOS QUE PRESTEM SERVIÇO RELEVANTE DE ASSISTÊNCIA, ACOLHIMENTO E AMPARO À CRIANÇA, IDOSO E PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3119/plc_2025015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3119/plc_2025015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE NOMENCLATURA DE CARGOS DE SECRETÁRIOS QUE ESPECIFICA, CRIA CARGO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3128/plc_2025016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3128/plc_2025016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO ARTIGO 120, INCISO I, ALÍNEA "D", DA LEI COMPLEMENTAR Nº 18, DE 24 DE FEVEREIRO DE 1995</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3176/plc_2025017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3176/plc_2025017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N°. 531 DE 28 DE JANEIRO DE 2013, ALTERANDO NOMENCLATURA DE CARGO E REFERÊNCIA SALARIAL</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3179/plc_2025018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3179/plc_2025018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NOS ARTIGOS 5º. E 8º., DA LEI COMPLEMENTAR Nº. 741, DE 24 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3180/plc_2025019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3180/plc_2025019.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 714, DE 06 DE DEZEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3181/plc_2025020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3181/plc_2025020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NOS ARTIGOS 2º. E 5º. INCISO III, DA LEI COMPLEMENTAR Nº. 698, DE 28 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3210/plc_2025021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3210/plc_2025021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AJUSTE DO VALOR DO PISO SALARIAL NACIONAL DO MAGISTÉRIO DOS PROFESSORES AUXILIARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3222/plc_2025022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3222/plc_2025022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 4º, DA LEI COMPLEMENTAR Nº. 734 DE 20 DE MARÇO DE 2025</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3240/plc_2025023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3240/plc_2025023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO ARTIGO 2ºA E ALÍNEA"H" AO ARTIGO 5º DA LEI COMPLEMENTAR Nº 262 DE 22 DE MARÇO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3241/plc_2025024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3241/plc_2025024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO 'SAEAN' - SERVIÇO DE ÁGUA E ESGOTO DE ARTUR NOGUEIRA PARA ALIENAR BENS MÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3271/plc_2025025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3271/plc_2025025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO CAPUT DO ARTIGO 173 DA LEI COMPLEMENTAR N.º 18 DE 24 DE FEVEREIRO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3303/plc_2025026.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3303/plc_2025026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DOS ARTIGOS 6º; 7º E 8º, DA LEI COMPLEMENTAR Nº 692 DE 21 DE DEZEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3307/plc_2025027.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3307/plc_2025027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A URBANIZAÇÃO DE GLEBAS OU LOTES DE TERRENO, ASSOCIADA À IMPLANTAÇÃO DE CONDOMÍNIO RESIDENCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3334/plc_2025028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3334/plc_2025028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO § 2º. DO ARTIGO 1º. DA LEI COMPLEMENTAR Nº. 652 DE 10 DE JUNHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3335/plc_2025029.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3335/plc_2025029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PÁRAGRAFO ÚNICO, DO ARTIGO 2º., DA LEI COMPLEMENTAR Nº. 735 DE 20 DE MARÇO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3336/plc_2025030.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3336/plc_2025030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR Nº. 103 DE 24 DE JUNHO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3341/plc_2025031.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3341/plc_2025031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DOS ARTIGOS 117 E 118, DA LEI COMPLEMENTAR Nº. 18 DE 24 DE FEVEREIRO DE 1995, 'ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICIPIO' E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3362/plc_2025032.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3362/plc_2025032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO MUNICÍPIO PARA RECEBER EM DOAÇÃO, SEM ENCARGOS, ÁREA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3390/plc_2025033.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3390/plc_2025033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE USO DE BEM PÚBLICO MUNICIPAL AO TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3406/plc_2025034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3406/plc_2025034.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE BENS IMÓVEIS MEDIANTE PERMUTA, DESAFETAÇÃO DE ÁREA PÚBLICA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3427/plc_2025035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3427/plc_2025035.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 255 DE 28 DE DEZEMBRO DE 2001 - "CTM" - CÓDIGO TRIBUTÁRIO MUNICIPAL"</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3458/plc_2025036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3458/plc_2025036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PLANO DE CARREIRA, CARGOS, VENCIMENTOS, INSTITUIÇÃO DA GRATIFICAÇÃO FISCAL POR PRODUTIVIDADE AOS SERVIDORES OCUPANTES DA CARREIRA DE AUDITOR FISCAL TRIBUTÁRIO MUNICIPAL E MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/plc_2025037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/plc_2025037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO MUNICÍPIO PARA DESAPROPRIAR PARTE DE IMÓVEL QUE ESPECIFICA AUTORIZA RECEBIMENTO DE IMÓVEL EM DAÇÃO DE PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/plc_2025038.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/plc_2025038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DAS LEIS COMPLEMENTARES NÚMEROS 560, 13 DE DEZEMBRO DE 2013, 579, 10 DE DEZEMBRO DE 2014 E 587, 06 DE FEVEREIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/plc_2025039.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/plc_2025039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE CHEFE DE DIVISÃO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/plc_2025040.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/plc_2025040.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR Nº. 255, DE 28 DE DEZEMBRO DE 2001, CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/pr_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/pr_2025001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS REDES SOCIAIS DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3145/pr_2025002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3145/pr_2025002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE PARA HOMENAGEAR OS PROFISSIONAIS DA FISIOTERAPIA E TERAPIA OCUPACIONAL NO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3386/pr_2025003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3386/pr_2025003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DATA DE REALIZAÇÃO DE PAGAMENTO DE SALÁRIOS E SUBSÍDIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3387/pr_2025004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3387/pr_2025004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTA DE NATAL AOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3098/pdl_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3098/pdl_2025001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SENHOR HÉLIO JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3143/pdl_2025002_-_aprovacao_contas_2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3143/pdl_2025002_-_aprovacao_contas_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2021</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3144/pdl_2025003_-_aprovacao_contas_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3144/pdl_2025003_-_aprovacao_contas_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3082/pel_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3082/pel_2025001.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 77 DA "LOMAN" - LEI ORGÂNICA DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3120/pel_2025002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3120/pel_2025002.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 2º, E INCISOS, DO ARTIGO 186, DA "LOMAN" - LEI ORGÂNICA DO MUNICÍPIO DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3121/pel_2025003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3121/pel_2025003.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º, DO ARTIGO 255 DA "LOMAN" - LEI ORGÂNICA DO MUNICÍPIO DE ARTUR NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>DISP</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, GUILHERME JOSÉ CARLINI, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/dispensa_plc_001-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/dispensa_plc_001-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PLC 001/2025</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, GUILHERME JOSÉ CARLINI, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL 001/2025</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2996/dispensa_pareceres_pcl_002_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2996/dispensa_pareceres_pcl_002_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 002/2025</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2997/dispensa_pareceres_pcl_003_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2997/dispensa_pareceres_pcl_003_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 003/2025</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2998/dispensa_pareceres_pl_002_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2998/dispensa_pareceres_pl_002_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI 002/2025</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, RICARDO RIELI DUZZI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3048/dispensa_plc_2025-013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3048/dispensa_plc_2025-013.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI COMPLEMENTAR Nº 013/2025</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3070/dispensa_plc_005-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3070/dispensa_plc_005-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 005/2025</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, JOSÉ PEDRO DE JESUS PAES, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3071/dispensa_plc_012-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3071/dispensa_plc_012-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 012/2025</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, LUIZ FERNANDO DIAS, MILTON BARBOSA SANTOS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3072/dispensa_pl_004-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3072/dispensa_pl_004-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 004/2025</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, JOÃO BATISTA SANTOS DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3078/dispensa_plc_010-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3078/dispensa_plc_010-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PROJETO DE LEI COMPLEMENTAR Nº 010/2025</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3079/dispensa_plc_011-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3079/dispensa_plc_011-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PROJETO DE LEI COMPLEMENTAR Nº 011/2025</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, JOSÉ PEDRO DE JESUS PAES</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3122/dispensa_pl_2025011.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3122/dispensa_pl_2025011.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 011/2025</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, RICARDO RIELI DUZZI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3123/dispensa_plc_2025015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3123/dispensa_plc_2025015.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 015/2025</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3146/dispensa_pl_2025-12.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3146/dispensa_pl_2025-12.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PL 012/2025</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3166/dispensa_pl_2025015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3166/dispensa_pl_2025015.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 015/2025</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, JOÃO BATISTA SANTOS DIAS, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3198/dispensa_plc_020-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3198/dispensa_plc_020-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR Nº 020/2025</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3208/dispensa_pl_2025023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3208/dispensa_pl_2025023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 023/2025</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3221/dispensa_pareceres_ao_plc_021-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3221/dispensa_pareceres_ao_plc_021-2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 021/2025</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3227/dispensa_de_pareceres_ao_plc_2025022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3227/dispensa_de_pareceres_ao_plc_2025022.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR Nº 022/2025</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, JOÃO BATISTA SANTOS DIAS, LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3228/dispensa_de_pareceres_ao_pl_2025024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3228/dispensa_de_pareceres_ao_pl_2025024.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI Nº 024/2025</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3230/dispensa_pl_025-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3230/dispensa_pl_025-2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES E URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 025/2025</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3242/dispensa_de_pareceres_ao_plc_2025023.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3242/dispensa_de_pareceres_ao_plc_2025023.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 023/2025</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3243/dispensa_de_pareceres_ao_plc_2025024.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3243/dispensa_de_pareceres_ao_plc_2025024.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 024/2025</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3244/dispensa_de_pareceres_ao_pl_2025028.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3244/dispensa_de_pareceres_ao_pl_2025028.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI 028/2025</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3272/dispensa_pl_2025034.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3272/dispensa_pl_2025034.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PROJETO DE LEI Nº 034/2025</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3273/dispensa_pl_2025035.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3273/dispensa_pl_2025035.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PROJETO DE LEI Nº 035/2025</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>GUILHERME JOSÉ CARLINI, ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, DAILTON SILVA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3305/dispensa_pareceres_ao_pl_038-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3305/dispensa_pareceres_ao_pl_038-2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI 038/2025</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, LUIZ FERNANDO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3319/dispensa_dos_pareceres_ao_plc_026_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3319/dispensa_dos_pareceres_ao_plc_026_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 026/2025</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3322/dispensa_dos_pareceres_ao_pl_039_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3322/dispensa_dos_pareceres_ao_pl_039_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOPS PARECERES AO PROJETO DE LEI 039/2025</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, MILTON BARBOSA SANTOS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3342/dispensa_dos_pareceres_ao_pl_041_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3342/dispensa_dos_pareceres_ao_pl_041_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI 041/2025</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3354/dispensa_dos_pareceres_ao_plc_027_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3354/dispensa_dos_pareceres_ao_plc_027_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 027/2025</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3388/requerimento_de_dispensa_de_pareceres_ao_pr_2025-003.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3388/requerimento_de_dispensa_de_pareceres_ao_pr_2025-003.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE RESOLUÇÃO Nº 003/2025</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3389/requerimento_de_dispensa_de_pareceres_ao_pr_2025-004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3389/requerimento_de_dispensa_de_pareceres_ao_pr_2025-004.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE RESOLUÇÃO Nº 004/2025</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3394/dispensa_pareceres_ao_pl_045_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3394/dispensa_pareceres_ao_pl_045_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI 045/2025</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, IRINEIDE BARBOSA ARAGÃO, JOÃO BATISTA SANTOS DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3395/dispensa_pareceres_ao_pl_046_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3395/dispensa_pareceres_ao_pl_046_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI 046/2025</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, LUIZ FERNANDO DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3472/dispensa_pareceres_ao_pl_050_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3472/dispensa_pareceres_ao_pl_050_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI Nº 050/2025</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, JOÃO BATISTA SANTOS DIAS, JOSÉ PEDRO DE JESUS PAES, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/dispensa_pl_051-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/dispensa_pl_051-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PL Nº 051/2025</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/dispensa_dos_pareceres_ao_plc_038-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/dispensa_dos_pareceres_ao_plc_038-2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 038/2025</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_de_dispensa_de_pareceres_ao_plc_039-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_de_dispensa_de_pareceres_ao_plc_039-2025.pdf</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES AO PROJETO DE LEI COMPLEMENTAR 039/2025</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_de_dispensa_de_pareceres_ao_plc_040-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_de_dispensa_de_pareceres_ao_plc_040-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PROJETO DE LEI COMPLEMENTAR Nº 040/2025</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, GUILHERME JOSÉ CARLINI, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_de_dispensa_de_pareceres_ao_pl_054-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_de_dispensa_de_pareceres_ao_pl_054-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PARECERES AO PROJETO DE LEI Nº 054/2025</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>RET</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, JOÃO BATISTA SANTOS DIAS, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/retirada_emenda_001-plc_001-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/retirada_emenda_001-plc_001-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DA EMENDA Nº 001 AO PLC 001/2025</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3022/oficio_referente_retirada_projeto_de_lei_complementar_007_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3022/oficio_referente_retirada_projeto_de_lei_complementar_007_de_2025.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE LEI COMPLEMENTAR 007/2025</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3363/oficio_207-2025_-_requerimento_de_retirada_de__pl_40-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3363/oficio_207-2025_-_requerimento_de_retirada_de__pl_40-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI 040/2025</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3459/oficio_244-2025_-_retirada_plc_2025036.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3459/oficio_244-2025_-_retirada_plc_2025036.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR 036/2025</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, JOÃO BATISTA SANTOS DIAS, TIAGO FRONER VIGNA</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO REQUERIMENTO DE DISPENSA DE PARECERES AO PL 051-2025</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, JOSÉ PEDRO DE JESUS PAES, TIAGO FRONER VIGNA</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI Nº 051/2025</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/emenda_001_-_plc_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/emenda_001_-_plc_2025001.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PLC 001/2025</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE LEI COMPLEMENTAR Nº 013/2025</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>ANDERSON HENRIQUE TELES DOS REIS, CÍCERO FRANCISCO DE OLIVEIRA, CRISTINA ALVES FERREIRA CRUZ, DAILTON SILVA BARBOSA, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, JOSÉ PEDRO DE JESUS PAES, LUIZ FERNANDO DIAS, RICARDO RIELI DUZZI, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3055/emenda_001_-_plc_2025-006.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3055/emenda_001_-_plc_2025-006.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE LEI COMPLEMENTAR Nº 006/2025.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>CRISTINA ALVES FERREIRA CRUZ, GUILHERME JOSÉ CARLINI, IRINEIDE BARBOSA ARAGÃO, TIAGO FRONER VIGNA</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3108/emenda_pl_2025007.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3108/emenda_pl_2025007.pdf</t>
   </si>
   <si>
     <t>EMENDA 001 AO PROJETO DE LEI Nº 007/2025</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3156/emenda_01_ao_projeto_emenda_lei_organica_02-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3156/emenda_01_ao_projeto_emenda_lei_organica_02-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01, AO PROJETO DE EMENDA A LEI ORGÂNICA Nº 02/2025</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3331/emenda_01_ao_pl_037_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3331/emenda_01_ao_pl_037_de_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01, AO PROJETO DE LEI Nº 37/2025</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3514/emenda_001_plc_2025-037.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3514/emenda_001_plc_2025-037.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PLC Nº 037/2025</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>RRQ</t>
   </si>
   <si>
     <t>RESPOSTA A REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3042/resp_2025001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3042/resp_2025001.pdf</t>
   </si>
   <si>
     <t>ENVIA RESPOSTA AO REQUERIMENTO Nº 001/2025</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3118/resposta_ao_requerimento_002_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3118/resposta_ao_requerimento_002_de_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO DO SAEAN REFERENTE A RESPOSTA DO REQUERIMENTO 002/2025</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3197/resposta_ao_requerimento_003-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3197/resposta_ao_requerimento_003-2025.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 003/2025</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3288/resposta_ao_requerimento_006-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3288/resposta_ao_requerimento_006-2025.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A REQUERIMENTO Nº 006/2025</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3306/resposta_ao_requerimento_004-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3306/resposta_ao_requerimento_004-2025.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 004/2025</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3318/resposta_ao_requerimento_008-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3318/resposta_ao_requerimento_008-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 170/2025 DO SAEAN REFERENTE A RESPOSTA AO REQUERIMENTO 008/2025</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3321/resposta_ao_requerimento_005_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3321/resposta_ao_requerimento_005_de_2025.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESPOSTA AO REQUERIMENTO 005/2025</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3338/resposta_ao_requerimento_2025-010.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3338/resposta_ao_requerimento_2025-010.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 191/2025 DO EXECUTIVO REFERENTE A RESPOSTA AO REQUERIMENTO 010/2025</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3340/respoata_ao_requerimento_007_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3340/respoata_ao_requerimento_007_de_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO 193 DO EXECUTIVO REFERENTE A RESPOSTA AO REQUERIMENTO 007/025</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3393/oficio_211-2025_-_respreq_2025-11.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3393/oficio_211-2025_-_respreq_2025-11.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº. 211/2025 DO EXECUTIVO REFERENTE A RESPOSTA AO REQUERIMENTO 011/2025</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>FUNPREMAN - FPM</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/resposta_ao_requerimento_009_de_2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/resposta_ao_requerimento_009_de_2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 018/2025 DO FUNPREMAN REFERENTE A RESPOSTA AO REQUERIMENTO 009/2025</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/resposta_ao_requerimento_012-2025.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/resposta_ao_requerimento_012-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 256/2025 DO EXECUTIVO REFERENTE A RESPOSTA AO REQUERIMENTO Nº 012/2025 E PEDIDO DE PRORROGAÇÃO DE PRAZO DO REQUERIMENTO Nº 013/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9875,67 +9875,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/ind_2025001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/ind_2025002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/ind_2025003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/ind_2025004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/ind_2025005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/ind_2025006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/ind_2025007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/ind_2025008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/ind_2025009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/ind_2025010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/ind_2025011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/ind_2025012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/ind_2025013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/ind_2025014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/ind_2025015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/ind_2025016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/ind_2025017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/ind_2025018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/ind_2025019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/ind_2025020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/ind_2025021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/ind_2025022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/ind_2025023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/ind_2025024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/ind_2025025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/ind_2025026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/ind_2025027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/ind_2025028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/ind_2025029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/ind_2025030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/ind_2025031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/ind_2025032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/ind_2025033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/ind_2025034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/ind_2025035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/ind_2025036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/ind_2025037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/ind_2025038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/ind_2025039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/ind_2025040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/ind_2025041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/ind_2025042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/ind_2025043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/ind_2025044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/ind_2025045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/ind_2025046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/ind_2025047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/ind_2025048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/ind_2025049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/ind_2025050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/ind_2025051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/ind_2025052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/ind_2025053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/ind_2025054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/ind_2025055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/ind_2025056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/ind_2025057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/ind_2025058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/ind_2025059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/ind_2025060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/ind_2025061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/ind_2025062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/ind_2025063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/ind_2025064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/ind_2025065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/ind_2025066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/ind_2025067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/ind_2025068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/ind_2025069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/ind_2025070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/ind_2025071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/ind_2025072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/ind_2025073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/ind_2025074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/ind_2025075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/ind_2025076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/ind_2025077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/ind_2025078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/ind_2025079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/ind_2025080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/ind_2025081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/ind_2025082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/ind_2025083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/ind_2025084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/ind_2025085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/ind_2025086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/ind_2025087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/ind_2025088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/ind_2025089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/ind_2025090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/ind_2025091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/ind_2025092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_2025093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/ind_2025094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/ind_2025095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/ind_2025096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/ind_2025097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/ind_2025098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/ind_2025099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/ind_2025100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/ind_2025101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/ind_2025102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/ind_2025103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/ind_2025104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/ind_2025105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/ind_2025106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/ind_2025107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_2025108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/ind_2025109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/ind_2025110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/ind_2025111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/ind_2025112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/ind_2025113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/ind_2025114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/ind_2025115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/ind_2025116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/ind_2025117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/ind_2025118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/ind_2025119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/ind_2025120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/ind_2025121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/ind_2025122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/ind_2025123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/ind_2025124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/ind_2025125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/ind_2025126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/ind_2025127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/ind_2025128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/ind_2025129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/ind_2025130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/ind_2025131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/ind_2025132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/ind_2025133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/ind_2025134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/ind_2025135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/ind_2025136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/ind_2025137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/ind_2025138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/ind_2025139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/ind_2025140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/ind_2025141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/ind_2025142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/ind_2025143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2881/ind_2025144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/ind_2025145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/ind_2025146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/ind_2025147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/ind_2025148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/ind_2025149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_2025150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/ind_2025151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/ind_2025152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/ind_2025153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/ind_2025154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/ind_2025155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/ind_2025156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/ind_2025157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/ind_2025158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/ind_2025159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/ind_2025160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/ind_2025161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_2025162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/ind_2025163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/ind_2025164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/ind_2025165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/ind_2025166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/ind_2025167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/ind_2025168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_2025169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_2025170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_2025171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/ind_2025172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/ind_2025173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_2025174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/ind_2025175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_2025176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/ind_2025177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/ind_2025178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_2025179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/ind_2025180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/ind_2025181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/ind_2025182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/ind_2025183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/ind_2025184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_2025185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/ind_2025186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/ind_2025187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/ind_2025188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/ind_2025189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/ind_2025190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/ind_2025191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_2025192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/ind_2025193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/ind_2025194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/ind_2025195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/ind_2025196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/ind_2025197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/ind_2025198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/ind_2025199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/ind_2025200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/ind_2025201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/ind_2025202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_2025203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/ind_2025204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2946/ind_2025205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2947/ind_2025206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_2025207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_2025208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_2025209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_2025210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2952/ind_2025211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2953/ind_2025212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2954/ind_2025213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2955/ind_2025214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2956/ind_2025215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_2025216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2958/ind_2025217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2959/ind_2025218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2960/ind_2025219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2961/ind_2025220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2962/ind_2025221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2963/ind_2025222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2964/ind_2025223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_2025224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_2025225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2967/ind_2025226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2968/ind_2025227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_2025228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2970/ind_2025229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2971/ind_2025230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2972/ind_2025231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2973/ind_2025232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2974/ind_2025233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2975/ind_2025234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2976/ind_2025235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2977/ind_2025236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2978/ind_2025237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2979/ind_2025238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2980/ind_2025239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2981/ind_2025240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2982/ind_2025241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2983/ind_2025242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2984/ind_2025243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2985/ind_2025244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2986/ind_2025245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2987/ind_2025246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2988/ind_2025247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2989/ind_2025248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_2025249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2991/ind_2025250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2992/ind_2025251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2993/ind_2025252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2994/ind_2025253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2995/ind_2025254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2999/ind_2025255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3003/ind_2025256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3004/ind_2025257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3005/ind_2025258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3006/ind_2025259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3015/ind_2025260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3016/ind_2025261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3017/ind_2025262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3018/ind_2025263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3019/ind_2025264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3020/ind_2025265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3021/ind_2025266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3024/ind_2025267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3025/ind_2025268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3026/ind_2025269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3027/ind_2025270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3028/ind_2025271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3029/ind_2025272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3030/ind_2025273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3031/ind_2025274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3032/ind_2025275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3033/ind_2025276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3034/ind_2025277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3035/ind_2025278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3036/ind_2025279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3037/ind_2025280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3038/ind_2025281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3040/ind_2025282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3041/ind_2025283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3043/ind_2025284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3044/ind_2025285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3050/ind_2025286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3051/ind_2025287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3052/ind_2025288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3054/ind_2025289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3056/ind_2025290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3057/ind_2025291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3058/ind_2025292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3059/ind_2025293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3060/ind_2025294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3061/ind_2025295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3062/ind_2025296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3063/ind_2025297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3064/ind_2025298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3065/ind_2025299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3066/ind_2025300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3067/ind_2025301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_2025302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3069/ind_2025303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3073/ind_2025304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_2025305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_2025306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3076/ind_2025307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3084/ind_2025308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3085/ind_2025309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3086/ind_2025310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3088/ind_2025311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3089/ind_2025312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3090/ind_2025313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3091/ind_2025314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3092/ind_2025315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3095/ind_2025316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3096/ind_2025317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3097/ind_2025318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3099/ind_2025319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3100/ind_2025320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3101/ind_2025321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3102/ind_2025322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3103/ind_2025323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3104/ind_2025324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3105/ind_2025325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3106/ind_2025326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3110/ind_2025327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3111/ind_2025328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3112/ind_2025329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3113/ind_2025330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3114/ind_2025331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3124/ind_2025332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3125/ind_2025333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3126/ind_2025334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3127/ind_2025335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3130/ind_2025336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3131/ind_2025337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3132/ind_2025338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3133/ind_2025339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3134/ind_2025340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3135/ind_2025341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3136/ind_2025342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3138/ind_2025343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3141/ind_2025344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3142/ind_2025345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3147/ind_2025346.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3151/ind_2025347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3152/ind_2025348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3153/ind_2025349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3154/ind_2025350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3155/ind_2025351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3157/ind_2025352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3162/ind_2025353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3163/ind_2025354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3164/ind_2025355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3165/ind_2025356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3167/ind_2025357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3168/ind_2025358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3169/ind_2025359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3170/ind_2025360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3171/ind_2025361.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3172/ind_2025362.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3173/ind_2025363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3174/ind_2025364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3184/ind_2025365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3185/ind_2025366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3186/ind_2025367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3187/ind_2025368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3188/ind_2025369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3189/ind_2025370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3190/ind_2025371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3191/ind_2025372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3192/ind_2025373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3193/ind_2025374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3194/ind_2025375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3195/ind_2025376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3196/ind_2025377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3200/ind_2025378.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3201/ind_2025379.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3202/ind_2025380.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3203/ind_2025381.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3204/ind_2025382.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3205/ind_2025383.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3209/ind_2025384.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3212/ind_2025385.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3213/ind_2025386.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3215/ind_2025387.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3216/ind_2025388.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3217/ind_2025389.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3218/ind_2025390.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3219/ind_2025391.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3225/ind_2025392.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3233/ind_2025393.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3234/ind_2025394.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3235/ind_2025395.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3236/ind_2025396.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3237/ind_2025397.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3238/ind_2025398.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3246/ind_2025399.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3247/ind_2025400.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3248/ind_2025401.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3249/ind_2025402.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3250/ind_2025403.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3251/ind_2025404.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3252/ind_2025405.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3253/ind_2025406.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3259/ind_2025407.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3262/ind_2025408.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3263/ind_2025409.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3264/ind_2025410.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3267/ind_2025411.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3268/ind_2025412.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3274/ind_2025413.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3275/ind_2025414.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3276/ind_2025415.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3277/ind_2025416.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3280/ind_2025417.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3281/ind_2025418.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3282/ind_2025419.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3283/ind_2025420.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3284/ind_2025421.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3285/ind_2025422.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3286/ind_2025423.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3287/ind_2025424.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3291/ind_2025425.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3292/ind_2025426.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3293/ind_2025427.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3294/ind_2025428.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3295/ind_2025429.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3296/ind_2025430.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3297/ind_2025431.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3298/ind_2025432.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3300/ind_2025433.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3308/ind_2025434.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3309/ind_2025435.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3310/ind_2025436.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3311/ind_2025437.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3312/ind_2025438.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3313/ind_2025439.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3314/ind_2025440.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3315/ind_2025441.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3316/ind_2025442.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3324/ind_2025443.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3325/ind_2025444.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3326/ind_2025445.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3329/ind_2025446.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3330/ind_2025447.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3333/ind_2025448.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3345/ind_2025449.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3346/ind_2025450.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3347/ind_2025451.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3348/ind_2025452.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3349/ind_2025453.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3350/ind_2025454.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3351/ind_2025455.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3352/ind_2025456.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3353/ind_2025457.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3356/ind_2025458.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3357/ind_2025459.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3358/ind_2025460.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3361/ind_2025461.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3364/ind_2025462.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3365/ind_2025463.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3366/ind_2025464.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3367/ind_2025465.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3368/ind_2025466.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3369/ind_2025467.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3370/ind_2025468.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3371/ind_2025469.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3372/ind_2025470.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3373/ind_2025471.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3374/ind_2025472.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3375/ind_2025473.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3376/ind_2025474.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3377/ind_2025475.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3378/ind_2025476.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3379/ind_2025477.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3380/ind_2025478.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3381/ind_2025479.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3382/ind_2025480.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3383/ind_2025481.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3397/ind_2025482.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3398/ind_2025483.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3399/ind_2025484.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3400/ind_2025485.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3401/ind_2025486.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3402/ind_2025487.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3407/ind_2025488.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3408/ind_2025489.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3409/ind_2025490.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3410/ind_2025491.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3411/ind_2025492.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3412/ind_2025493.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3413/ind_2025494.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3414/ind_2025495.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3415/ind_2025496.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3416/ind_2025497.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3417/ind_2025498.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3418/ind_2025499.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3419/ind_2025500.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3420/ind_2025501.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3421/ind_2025502.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3422/ind_2025503.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3423/ind_2025504.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3424/ind_2025505.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3425/ind_2025506.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3426/ind_2025507.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3429/ind_2025508.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3430/ind_2025509.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3431/ind_2025510.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3432/ind_2025511.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3433/ind_2025512.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3434/ind_2025513.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3435/ind_2025514.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3436/ind_2025515.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3437/ind_2025516.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3438/ind_2025517.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3439/ind_2025518.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3440/ind_2025519.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3441/ind_2025520.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3442/ind_2025521.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3443/ind_2025522.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3444/ind_2025523.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3445/ind_2025524.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3446/ind_2025525.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3447/ind_2025526.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3448/ind_2025527.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3449/ind_2025528.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3450/ind_2025529.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3451/ind_2025530.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3452/ind_2025531.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3453/ind_2025532.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3457/ind_2025533.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3461/ind_2025534.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3462/ind_2025535.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3463/ind_2025536.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3464/ind_2025537.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3465/ind_2025538.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3466/ind_2025539.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3467/ind_2025540.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3468/ind_2025541.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3469/ind_2025542.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3470/ind_2025543.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3471/ind_2025544.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3473/ind_2025545.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3474/ind_2025546.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3475/ind_2025547.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3476/ind_2025548.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3477/ind_2025549.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3478/ind_2025550.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3479/ind_2025551.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3480/ind_2025552.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3481/ind_2025553.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3482/ind_2025554.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/ind_2025555.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/ind_2025556.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/ind_2025557.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/ind_2025558.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/ind_2025559.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/ind_2025560.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/ind_2025561.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/ind_2025562.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/ind_2025563.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/ind_2025564.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/ind_2025565.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/ind_2025566.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_2025567.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/ind_2025568.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/ind_2025569.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_2025570.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_2025571.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_2025572.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/ind_2025573.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/ind__2025574.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/ind_2025575.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/ind_2025576.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_2025577.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_2025578.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_2025579.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/ind_2025580.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_2025581.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_2025582.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/ind_2025583.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/ind_2025584.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/ind_2025585.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/ind_2025586.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/ind_2025587.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/ind_2025588.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/ind_2025589.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/ind_2025590.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3537/ind_2025591.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3538/ind_2025592.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3539/ind_2025593.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3540/ind_2025594.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3541/ind_2025595.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/ind_2025596.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/ind_2025597.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/ind_2025598.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3000/req_2025001.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3053/req_2025002.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3161/req_2025003.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3182/req_2025004.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3220/req_2025005.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3266/req_2025006.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3290/req_2025007.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3301/req_2025008.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3327/req_2025009.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3328/req_2025010.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3355/req_2025011.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/req_2025012.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/req_2025013.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3001/moc_2025001.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3002/moc_2025002.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3077/moc_2025003.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3093/moc_2025004.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3094/moc_2025005.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3107/moc_2025006.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3115/moc_2025007.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3139/moc_2025008.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3140/moc_2025009.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3148/moc_2025010.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3158/moc_2025011.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3207/moc_2025012.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3211/moc_2025013.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3214/moc_2025014.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3226/moc_2025015.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3254/moc_2025016.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3255/moc_2025017.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3256/moc_2025018.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3261/moc_2025019.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3278/moc_2025020.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3279/moc_2025021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3299/moc_2025022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3317/moc_2025023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3323/moc_2025024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3332/moc_2025025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3344/moc_2025026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3359/moc_2025027.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3384/moc_2025028.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3403/moc_2025029.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3428/moc_2025030.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3454/moc_2025031.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3455/moc_2025032.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3456/moc_2025033.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/moc_2025034.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/moc_2025035.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/moc_2025036.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/moc_2025037.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/moc_2025038.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/moc_2025039.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/moc_2025040.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/moc_2025041.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/moc_2025042.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_2025001.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/pl_2025002.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3023/pl_2025003.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3039/pl_2025004.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3080/pl_2025005.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3081/pl_2025006.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3083/pl_2025007.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3087/pl_2025008.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3109/pl_2025009.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3116/pl_2025010.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3117/pl_2025011.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3129/pl_2025012.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3137/pl_2025013.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3149/pl_2025014.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3150/pl_2025015.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3159/pl_2025016.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3160/pl_2025017.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3175/pl_2025018.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3177/pl_2025019.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3178/pl_2025020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3183/pl_2025021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3199/pl_2025022.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3206/pl_2025023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3224/pl_2025024.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3229/pl_2025025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3231/pl_2025026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3232/pl_2025027.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3239/pl_2025028.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3245/pl_2025029.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3257/pl_2025030.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3258/pl_2025031.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3260/pl_2025032.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3265/pl_2025033.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3269/pl_2025034.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3270/pl_2025035.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3289/pl_2025036.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3302/pl_2025037.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3304/pl_2025038.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3320/pl_2025039.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3337/pl_2025040.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3339/pl_2025041.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3343/pl_2025042.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3360/pl_2025043.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3385/pl_2025044.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3391/pl_2025045.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3392/pl_2025046.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3396/pl_2025047.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3404/pl_2025048.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3405/pl_2025049.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3460/pl_2025050.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3483/pl_2025051.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl_2025052.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl_2025053.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/pl_2025054.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/plc_2025001.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/plc_2025002.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/plc_2025003.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3007/plc_2025004.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3008/plc_2025005.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3009/plc_2025006.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3010/plc_2025007.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3011/plc_2025008.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3012/plc_2025009.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3013/plc_2025010.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3014/plc_2025011.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3045/plc_2025012.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3046/plc_2025013.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3049/plc_2025014.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3119/plc_2025015.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3128/plc_2025016.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3176/plc_2025017.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3179/plc_2025018.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3180/plc_2025019.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3181/plc_2025020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3210/plc_2025021.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3222/plc_2025022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3240/plc_2025023.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3241/plc_2025024.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3271/plc_2025025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3303/plc_2025026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3307/plc_2025027.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3334/plc_2025028.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3335/plc_2025029.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3336/plc_2025030.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3341/plc_2025031.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3362/plc_2025032.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3390/plc_2025033.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3406/plc_2025034.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3427/plc_2025035.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3458/plc_2025036.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/plc_2025037.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/plc_2025038.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/plc_2025039.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/plc_2025040.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/pr_2025001.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3145/pr_2025002.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3386/pr_2025003.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3387/pr_2025004.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3098/pdl_2025001.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3143/pdl_2025002_-_aprovacao_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3144/pdl_2025003_-_aprovacao_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3082/pel_2025001.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3120/pel_2025002.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3121/pel_2025003.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/dispensa_plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2996/dispensa_pareceres_pcl_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2997/dispensa_pareceres_pcl_003_de_2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2998/dispensa_pareceres_pl_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3048/dispensa_plc_2025-013.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3070/dispensa_plc_005-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3071/dispensa_plc_012-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3072/dispensa_pl_004-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3078/dispensa_plc_010-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3079/dispensa_plc_011-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3122/dispensa_pl_2025011.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3123/dispensa_plc_2025015.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3146/dispensa_pl_2025-12.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3166/dispensa_pl_2025015.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3198/dispensa_plc_020-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3208/dispensa_pl_2025023.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3221/dispensa_pareceres_ao_plc_021-2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3227/dispensa_de_pareceres_ao_plc_2025022.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3228/dispensa_de_pareceres_ao_pl_2025024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3230/dispensa_pl_025-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3242/dispensa_de_pareceres_ao_plc_2025023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3243/dispensa_de_pareceres_ao_plc_2025024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3244/dispensa_de_pareceres_ao_pl_2025028.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3272/dispensa_pl_2025034.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3273/dispensa_pl_2025035.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3305/dispensa_pareceres_ao_pl_038-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3319/dispensa_dos_pareceres_ao_plc_026_de_2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3322/dispensa_dos_pareceres_ao_pl_039_de_2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3342/dispensa_dos_pareceres_ao_pl_041_de_2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3354/dispensa_dos_pareceres_ao_plc_027_de_2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3388/requerimento_de_dispensa_de_pareceres_ao_pr_2025-003.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3389/requerimento_de_dispensa_de_pareceres_ao_pr_2025-004.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3394/dispensa_pareceres_ao_pl_045_de_2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3395/dispensa_pareceres_ao_pl_046_de_2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3472/dispensa_pareceres_ao_pl_050_de_2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/dispensa_pl_051-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/dispensa_dos_pareceres_ao_plc_038-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_de_dispensa_de_pareceres_ao_plc_039-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_de_dispensa_de_pareceres_ao_plc_040-2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_de_dispensa_de_pareceres_ao_pl_054-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/retirada_emenda_001-plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3022/oficio_referente_retirada_projeto_de_lei_complementar_007_de_2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3363/oficio_207-2025_-_requerimento_de_retirada_de__pl_40-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3459/oficio_244-2025_-_retirada_plc_2025036.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/emenda_001_-_plc_2025001.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3055/emenda_001_-_plc_2025-006.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3108/emenda_pl_2025007.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3156/emenda_01_ao_projeto_emenda_lei_organica_02-2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3331/emenda_01_ao_pl_037_de_2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3514/emenda_001_plc_2025-037.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3042/resp_2025001.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3118/resposta_ao_requerimento_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3197/resposta_ao_requerimento_003-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3288/resposta_ao_requerimento_006-2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3306/resposta_ao_requerimento_004-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3318/resposta_ao_requerimento_008-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3321/resposta_ao_requerimento_005_de_2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3338/resposta_ao_requerimento_2025-010.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3340/respoata_ao_requerimento_007_de_2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3393/oficio_211-2025_-_respreq_2025-11.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/resposta_ao_requerimento_009_de_2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/resposta_ao_requerimento_012-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/ind_2025001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/ind_2025002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/ind_2025003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/ind_2025004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/ind_2025005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/ind_2025006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/ind_2025007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/ind_2025008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/ind_2025009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/ind_2025010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/ind_2025011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/ind_2025012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/ind_2025013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/ind_2025014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/ind_2025015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/ind_2025016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/ind_2025017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/ind_2025018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/ind_2025019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/ind_2025020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/ind_2025021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/ind_2025022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/ind_2025023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/ind_2025024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/ind_2025025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/ind_2025026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/ind_2025027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/ind_2025028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/ind_2025029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/ind_2025030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/ind_2025031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/ind_2025032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/ind_2025033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/ind_2025034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/ind_2025035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/ind_2025036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/ind_2025037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/ind_2025038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/ind_2025039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/ind_2025040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/ind_2025041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/ind_2025042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/ind_2025043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/ind_2025044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/ind_2025045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/ind_2025046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/ind_2025047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/ind_2025048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/ind_2025049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/ind_2025050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/ind_2025051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/ind_2025052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/ind_2025053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/ind_2025054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/ind_2025055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/ind_2025056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/ind_2025057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/ind_2025058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/ind_2025059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/ind_2025060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/ind_2025061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/ind_2025062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/ind_2025063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/ind_2025064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/ind_2025065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/ind_2025066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/ind_2025067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/ind_2025068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/ind_2025069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/ind_2025070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/ind_2025071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/ind_2025072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/ind_2025073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/ind_2025074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/ind_2025075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/ind_2025076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/ind_2025077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/ind_2025078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/ind_2025079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/ind_2025080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/ind_2025081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/ind_2025082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/ind_2025083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/ind_2025084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/ind_2025085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/ind_2025086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/ind_2025087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/ind_2025088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/ind_2025089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/ind_2025090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/ind_2025091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/ind_2025092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_2025093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/ind_2025094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/ind_2025095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/ind_2025096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/ind_2025097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/ind_2025098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/ind_2025099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/ind_2025100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/ind_2025101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/ind_2025102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/ind_2025103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/ind_2025104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/ind_2025105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/ind_2025106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/ind_2025107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_2025108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/ind_2025109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/ind_2025110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/ind_2025111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/ind_2025112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/ind_2025113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/ind_2025114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/ind_2025115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/ind_2025116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/ind_2025117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/ind_2025118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/ind_2025119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/ind_2025120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/ind_2025121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/ind_2025122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/ind_2025123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/ind_2025124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/ind_2025125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/ind_2025126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/ind_2025127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/ind_2025128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/ind_2025129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/ind_2025130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/ind_2025131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/ind_2025132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/ind_2025133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/ind_2025134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/ind_2025135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/ind_2025136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/ind_2025137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/ind_2025138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/ind_2025139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/ind_2025140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/ind_2025141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/ind_2025142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/ind_2025143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2881/ind_2025144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/ind_2025145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/ind_2025146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/ind_2025147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/ind_2025148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/ind_2025149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_2025150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/ind_2025151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/ind_2025152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/ind_2025153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/ind_2025154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/ind_2025155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/ind_2025156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/ind_2025157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/ind_2025158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/ind_2025159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/ind_2025160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/ind_2025161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_2025162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/ind_2025163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/ind_2025164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/ind_2025165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/ind_2025166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/ind_2025167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/ind_2025168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_2025169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_2025170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_2025171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/ind_2025172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/ind_2025173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_2025174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/ind_2025175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_2025176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/ind_2025177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/ind_2025178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_2025179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/ind_2025180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/ind_2025181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/ind_2025182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/ind_2025183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/ind_2025184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_2025185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/ind_2025186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/ind_2025187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/ind_2025188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/ind_2025189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/ind_2025190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/ind_2025191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_2025192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/ind_2025193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/ind_2025194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/ind_2025195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/ind_2025196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/ind_2025197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/ind_2025198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/ind_2025199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/ind_2025200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/ind_2025201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/ind_2025202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_2025203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/ind_2025204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2946/ind_2025205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2947/ind_2025206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_2025207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_2025208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_2025209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_2025210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2952/ind_2025211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2953/ind_2025212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2954/ind_2025213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2955/ind_2025214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2956/ind_2025215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_2025216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2958/ind_2025217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2959/ind_2025218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2960/ind_2025219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2961/ind_2025220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2962/ind_2025221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2963/ind_2025222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2964/ind_2025223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_2025224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_2025225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2967/ind_2025226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2968/ind_2025227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_2025228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2970/ind_2025229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2971/ind_2025230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2972/ind_2025231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2973/ind_2025232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2974/ind_2025233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2975/ind_2025234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2976/ind_2025235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2977/ind_2025236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2978/ind_2025237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2979/ind_2025238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2980/ind_2025239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2981/ind_2025240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2982/ind_2025241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2983/ind_2025242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2984/ind_2025243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2985/ind_2025244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2986/ind_2025245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2987/ind_2025246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2988/ind_2025247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2989/ind_2025248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_2025249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2991/ind_2025250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2992/ind_2025251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2993/ind_2025252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2994/ind_2025253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2995/ind_2025254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2999/ind_2025255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3003/ind_2025256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3004/ind_2025257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3005/ind_2025258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3006/ind_2025259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3015/ind_2025260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3016/ind_2025261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3017/ind_2025262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3018/ind_2025263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3019/ind_2025264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3020/ind_2025265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3021/ind_2025266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3024/ind_2025267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3025/ind_2025268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3026/ind_2025269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3027/ind_2025270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3028/ind_2025271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3029/ind_2025272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3030/ind_2025273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3031/ind_2025274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3032/ind_2025275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3033/ind_2025276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3034/ind_2025277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3035/ind_2025278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3036/ind_2025279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3037/ind_2025280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3038/ind_2025281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3040/ind_2025282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3041/ind_2025283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3043/ind_2025284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3044/ind_2025285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3050/ind_2025286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3051/ind_2025287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3052/ind_2025288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3054/ind_2025289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3056/ind_2025290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3057/ind_2025291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3058/ind_2025292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3059/ind_2025293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3060/ind_2025294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3061/ind_2025295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3062/ind_2025296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3063/ind_2025297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3064/ind_2025298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3065/ind_2025299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3066/ind_2025300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3067/ind_2025301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3068/ind_2025302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3069/ind_2025303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3073/ind_2025304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_2025305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_2025306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3076/ind_2025307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3084/ind_2025308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3085/ind_2025309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3086/ind_2025310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3088/ind_2025311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3089/ind_2025312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3090/ind_2025313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3091/ind_2025314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3092/ind_2025315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3095/ind_2025316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3096/ind_2025317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3097/ind_2025318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3099/ind_2025319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3100/ind_2025320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3101/ind_2025321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3102/ind_2025322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3103/ind_2025323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3104/ind_2025324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3105/ind_2025325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3106/ind_2025326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3110/ind_2025327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3111/ind_2025328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3112/ind_2025329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3113/ind_2025330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3114/ind_2025331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3124/ind_2025332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3125/ind_2025333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3126/ind_2025334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3127/ind_2025335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3130/ind_2025336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3131/ind_2025337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3132/ind_2025338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3133/ind_2025339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3134/ind_2025340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3135/ind_2025341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3136/ind_2025342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3138/ind_2025343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3141/ind_2025344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3142/ind_2025345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3147/ind_2025346.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3151/ind_2025347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3152/ind_2025348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3153/ind_2025349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3154/ind_2025350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3155/ind_2025351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3157/ind_2025352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3162/ind_2025353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3163/ind_2025354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3164/ind_2025355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3165/ind_2025356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3167/ind_2025357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3168/ind_2025358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3169/ind_2025359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3170/ind_2025360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3171/ind_2025361.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3172/ind_2025362.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3173/ind_2025363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3174/ind_2025364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3184/ind_2025365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3185/ind_2025366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3186/ind_2025367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3187/ind_2025368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3188/ind_2025369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3189/ind_2025370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3190/ind_2025371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3191/ind_2025372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3192/ind_2025373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3193/ind_2025374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3194/ind_2025375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3195/ind_2025376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3196/ind_2025377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3200/ind_2025378.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3201/ind_2025379.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3202/ind_2025380.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3203/ind_2025381.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3204/ind_2025382.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3205/ind_2025383.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3209/ind_2025384.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3212/ind_2025385.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3213/ind_2025386.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3215/ind_2025387.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3216/ind_2025388.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3217/ind_2025389.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3218/ind_2025390.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3219/ind_2025391.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3225/ind_2025392.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3233/ind_2025393.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3234/ind_2025394.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3235/ind_2025395.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3236/ind_2025396.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3237/ind_2025397.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3238/ind_2025398.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3246/ind_2025399.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3247/ind_2025400.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3248/ind_2025401.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3249/ind_2025402.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3250/ind_2025403.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3251/ind_2025404.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3252/ind_2025405.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3253/ind_2025406.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3259/ind_2025407.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3262/ind_2025408.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3263/ind_2025409.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3264/ind_2025410.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3267/ind_2025411.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3268/ind_2025412.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3274/ind_2025413.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3275/ind_2025414.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3276/ind_2025415.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3277/ind_2025416.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3280/ind_2025417.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3281/ind_2025418.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3282/ind_2025419.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3283/ind_2025420.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3284/ind_2025421.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3285/ind_2025422.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3286/ind_2025423.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3287/ind_2025424.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3291/ind_2025425.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3292/ind_2025426.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3293/ind_2025427.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3294/ind_2025428.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3295/ind_2025429.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3296/ind_2025430.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3297/ind_2025431.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3298/ind_2025432.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3300/ind_2025433.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3308/ind_2025434.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3309/ind_2025435.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3310/ind_2025436.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3311/ind_2025437.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3312/ind_2025438.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3313/ind_2025439.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3314/ind_2025440.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3315/ind_2025441.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3316/ind_2025442.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3324/ind_2025443.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3325/ind_2025444.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3326/ind_2025445.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3329/ind_2025446.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3330/ind_2025447.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3333/ind_2025448.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3345/ind_2025449.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3346/ind_2025450.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3347/ind_2025451.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3348/ind_2025452.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3349/ind_2025453.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3350/ind_2025454.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3351/ind_2025455.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3352/ind_2025456.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3353/ind_2025457.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3356/ind_2025458.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3357/ind_2025459.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3358/ind_2025460.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3361/ind_2025461.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3364/ind_2025462.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3365/ind_2025463.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3366/ind_2025464.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3367/ind_2025465.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3368/ind_2025466.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3369/ind_2025467.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3370/ind_2025468.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3371/ind_2025469.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3372/ind_2025470.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3373/ind_2025471.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3374/ind_2025472.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3375/ind_2025473.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3376/ind_2025474.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3377/ind_2025475.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3378/ind_2025476.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3379/ind_2025477.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3380/ind_2025478.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3381/ind_2025479.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3382/ind_2025480.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3383/ind_2025481.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3397/ind_2025482.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3398/ind_2025483.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3399/ind_2025484.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3400/ind_2025485.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3401/ind_2025486.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3402/ind_2025487.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3407/ind_2025488.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3408/ind_2025489.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3409/ind_2025490.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3410/ind_2025491.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3411/ind_2025492.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3412/ind_2025493.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3413/ind_2025494.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3414/ind_2025495.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3415/ind_2025496.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3416/ind_2025497.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3417/ind_2025498.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3418/ind_2025499.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3419/ind_2025500.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3420/ind_2025501.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3421/ind_2025502.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3422/ind_2025503.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3423/ind_2025504.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3424/ind_2025505.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3425/ind_2025506.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3426/ind_2025507.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3429/ind_2025508.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3430/ind_2025509.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3431/ind_2025510.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3432/ind_2025511.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3433/ind_2025512.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3434/ind_2025513.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3435/ind_2025514.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3436/ind_2025515.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3437/ind_2025516.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3438/ind_2025517.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3439/ind_2025518.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3440/ind_2025519.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3441/ind_2025520.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3442/ind_2025521.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3443/ind_2025522.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3444/ind_2025523.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3445/ind_2025524.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3446/ind_2025525.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3447/ind_2025526.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3448/ind_2025527.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3449/ind_2025528.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3450/ind_2025529.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3451/ind_2025530.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3452/ind_2025531.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3453/ind_2025532.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3457/ind_2025533.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3461/ind_2025534.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3462/ind_2025535.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3463/ind_2025536.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3464/ind_2025537.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3465/ind_2025538.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3466/ind_2025539.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3467/ind_2025540.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3468/ind_2025541.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3469/ind_2025542.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3470/ind_2025543.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3471/ind_2025544.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3473/ind_2025545.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3474/ind_2025546.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3475/ind_2025547.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3476/ind_2025548.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3477/ind_2025549.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3478/ind_2025550.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3479/ind_2025551.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3480/ind_2025552.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3481/ind_2025553.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3482/ind_2025554.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/ind_2025555.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/ind_2025556.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/ind_2025557.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/ind_2025558.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/ind_2025559.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/ind_2025560.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/ind_2025561.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/ind_2025562.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/ind_2025563.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/ind_2025564.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/ind_2025565.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/ind_2025566.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_2025567.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/ind_2025568.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/ind_2025569.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_2025570.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_2025571.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_2025572.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/ind_2025573.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/ind__2025574.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/ind_2025575.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/ind_2025576.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_2025577.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_2025578.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_2025579.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/ind_2025580.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_2025581.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_2025582.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/ind_2025583.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/ind_2025584.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/ind_2025585.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/ind_2025586.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/ind_2025587.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/ind_2025588.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/ind_2025589.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/ind_2025590.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3537/ind_2025591.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3538/ind_2025592.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3539/ind_2025593.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3540/ind_2025594.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3541/ind_2025595.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/ind_2025596.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/ind_2025597.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/ind_2025598.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3000/req_2025001.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3053/req_2025002.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3161/req_2025003.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3182/req_2025004.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3220/req_2025005.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3266/req_2025006.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3290/req_2025007.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3301/req_2025008.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3327/req_2025009.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3328/req_2025010.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3355/req_2025011.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/req_2025012.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/req_2025013.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3001/moc_2025001.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3002/moc_2025002.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3077/moc_2025003.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3093/moc_2025004.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3094/moc_2025005.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3107/moc_2025006.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3115/moc_2025007.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3139/moc_2025008.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3140/moc_2025009.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3148/moc_2025010.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3158/moc_2025011.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3207/moc_2025012.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3211/moc_2025013.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3214/moc_2025014.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3226/moc_2025015.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3254/moc_2025016.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3255/moc_2025017.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3256/moc_2025018.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3261/moc_2025019.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3278/moc_2025020.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3279/moc_2025021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3299/moc_2025022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3317/moc_2025023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3323/moc_2025024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3332/moc_2025025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3344/moc_2025026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3359/moc_2025027.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3384/moc_2025028.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3403/moc_2025029.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3428/moc_2025030.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3454/moc_2025031.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3455/moc_2025032.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3456/moc_2025033.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/moc_2025034.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/moc_2025035.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/moc_2025036.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/moc_2025037.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/moc_2025038.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/moc_2025039.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/moc_2025040.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/moc_2025041.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/moc_2025042.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_2025001.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/pl_2025002.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3023/pl_2025003.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3039/pl_2025004.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3080/pl_2025005.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3081/pl_2025006.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3083/pl_2025007.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3087/pl_2025008.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3109/pl_2025009.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3116/pl_2025010.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3117/pl_2025011.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3129/pl_2025012.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3137/pl_2025013.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3149/pl_2025014.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3150/pl_2025015.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3159/pl_2025016.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3160/pl_2025017.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3175/pl_2025018.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3177/pl_2025019.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3178/pl_2025020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3183/pl_2025021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3199/pl_2025022.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3206/pl_2025023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3224/pl_2025024.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3229/pl_2025025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3231/pl_2025026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3232/pl_2025027.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3239/pl_2025028.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3245/pl_2025029.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3257/pl_2025030.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3258/pl_2025031.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3260/pl_2025032.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3265/pl_2025033.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3269/pl_2025034.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3270/pl_2025035.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3289/pl_2025036.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3302/pl_2025037.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3304/pl_2025038.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3320/pl_2025039.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3337/pl_2025040.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3339/pl_2025041.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3343/pl_2025042.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3360/pl_2025043.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3385/pl_2025044.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3391/pl_2025045.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3392/pl_2025046.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3396/pl_2025047.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3404/pl_2025048.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3405/pl_2025049.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3460/pl_2025050.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3483/pl_2025051.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl_2025052.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl_2025053.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/pl_2025054.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/plc_2025001.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/plc_2025002.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/plc_2025003.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3007/plc_2025004.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3008/plc_2025005.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3009/plc_2025006.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3010/plc_2025007.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3011/plc_2025008.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3012/plc_2025009.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3013/plc_2025010.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3014/plc_2025011.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3045/plc_2025012.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3046/plc_2025013.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3049/plc_2025014.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3119/plc_2025015.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3128/plc_2025016.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3176/plc_2025017.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3179/plc_2025018.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3180/plc_2025019.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3181/plc_2025020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3210/plc_2025021.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3222/plc_2025022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3240/plc_2025023.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3241/plc_2025024.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3271/plc_2025025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3303/plc_2025026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3307/plc_2025027.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3334/plc_2025028.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3335/plc_2025029.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3336/plc_2025030.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3341/plc_2025031.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3362/plc_2025032.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3390/plc_2025033.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3406/plc_2025034.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3427/plc_2025035.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3458/plc_2025036.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/plc_2025037.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/plc_2025038.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/plc_2025039.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/plc_2025040.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/pr_2025001.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3145/pr_2025002.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3386/pr_2025003.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3387/pr_2025004.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3098/pdl_2025001.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3143/pdl_2025002_-_aprovacao_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3144/pdl_2025003_-_aprovacao_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3082/pel_2025001.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3120/pel_2025002.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3121/pel_2025003.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/dispensa_plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2996/dispensa_pareceres_pcl_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2997/dispensa_pareceres_pcl_003_de_2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2998/dispensa_pareceres_pl_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3048/dispensa_plc_2025-013.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3070/dispensa_plc_005-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3071/dispensa_plc_012-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3072/dispensa_pl_004-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3078/dispensa_plc_010-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3079/dispensa_plc_011-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3122/dispensa_pl_2025011.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3123/dispensa_plc_2025015.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3146/dispensa_pl_2025-12.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3166/dispensa_pl_2025015.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3198/dispensa_plc_020-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3208/dispensa_pl_2025023.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3221/dispensa_pareceres_ao_plc_021-2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3227/dispensa_de_pareceres_ao_plc_2025022.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3228/dispensa_de_pareceres_ao_pl_2025024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3230/dispensa_pl_025-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3242/dispensa_de_pareceres_ao_plc_2025023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3243/dispensa_de_pareceres_ao_plc_2025024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3244/dispensa_de_pareceres_ao_pl_2025028.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3272/dispensa_pl_2025034.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3273/dispensa_pl_2025035.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3305/dispensa_pareceres_ao_pl_038-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3319/dispensa_dos_pareceres_ao_plc_026_de_2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3322/dispensa_dos_pareceres_ao_pl_039_de_2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3342/dispensa_dos_pareceres_ao_pl_041_de_2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3354/dispensa_dos_pareceres_ao_plc_027_de_2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3388/requerimento_de_dispensa_de_pareceres_ao_pr_2025-003.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3389/requerimento_de_dispensa_de_pareceres_ao_pr_2025-004.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3394/dispensa_pareceres_ao_pl_045_de_2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3395/dispensa_pareceres_ao_pl_046_de_2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3472/dispensa_pareceres_ao_pl_050_de_2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/dispensa_pl_051-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/dispensa_dos_pareceres_ao_plc_038-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_de_dispensa_de_pareceres_ao_plc_039-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_de_dispensa_de_pareceres_ao_plc_040-2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_de_dispensa_de_pareceres_ao_pl_054-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/retirada_emenda_001-plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3022/oficio_referente_retirada_projeto_de_lei_complementar_007_de_2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3363/oficio_207-2025_-_requerimento_de_retirada_de__pl_40-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3459/oficio_244-2025_-_retirada_plc_2025036.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/emenda_001_-_plc_2025001.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3055/emenda_001_-_plc_2025-006.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3108/emenda_pl_2025007.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3156/emenda_01_ao_projeto_emenda_lei_organica_02-2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3331/emenda_01_ao_pl_037_de_2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3514/emenda_001_plc_2025-037.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3042/resp_2025001.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3118/resposta_ao_requerimento_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3197/resposta_ao_requerimento_003-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3288/resposta_ao_requerimento_006-2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3306/resposta_ao_requerimento_004-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3318/resposta_ao_requerimento_008-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3321/resposta_ao_requerimento_005_de_2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3338/resposta_ao_requerimento_2025-010.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3340/respoata_ao_requerimento_007_de_2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3393/oficio_211-2025_-_respreq_2025-11.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/resposta_ao_requerimento_009_de_2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/resposta_ao_requerimento_012-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H824"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>