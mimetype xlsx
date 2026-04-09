--- v0 (2025-10-07)
+++ v1 (2026-04-09)
@@ -48,393 +48,393 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DLG</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4890/decreto_legislativo_2025-003_-_contas_2022.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4890/decreto_legislativo_2025-003_-_contas_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4889/decreto_legislativo_2025-002_-_contas_2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4889/decreto_legislativo_2025-002_-_contas_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2021</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4880/decreto_legislativo_2025-001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4880/decreto_legislativo_2025-001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SENHOR HÉLIO JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2024/4525/decreto_legislativo_2024-001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2024/4525/decreto_legislativo_2024-001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERDA TEMPORÁRIA DO MANDATO DO VEREADOR JOSÉ SEBASTIÃO BARBOSA, PELO PRAZO DE 120 (CENTO E VINTE) DIAS, COM PERDA DA REMUNERAÇÃO</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3687/decreto_legislativo_2023-005.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3687/decreto_legislativo_2023-005.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SENHOR ALCIDES JOSÉ BALARIN</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3470/decreto_legislativo_2023-004.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3470/decreto_legislativo_2023-004.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SENHOR RAIMUNDO CAMILO MARTINS NETO</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3238/decreto_legislativo_2023-003_-_rejeicao_contas_2019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3238/decreto_legislativo_2023-003_-_rejeicao_contas_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3237/decreto_legislativo_2023-002_-_rejeicao_contas_2020.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3237/decreto_legislativo_2023-002_-_rejeicao_contas_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REJEIÇÃO das CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, correspondentes ao EXERCÍCIO DE 2020</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/1552/decreto_legislativo_2023-001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/1552/decreto_legislativo_2023-001.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO PARA AFASTAMENTO DO CARGO DE PREFEITO</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2022/1509/decreto_legislativo_2022002.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2022/1509/decreto_legislativo_2022002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2022/1078/decreto_legislativo_2022001.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2022/1078/decreto_legislativo_2022001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ NOGUEIRENSE À SRA. DAMARIS DIAS MOURA KUO</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2021/37/decreto_legislativo_001-2021.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2021/37/decreto_legislativo_001-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/267/decreto_legislativo_004-2019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/267/decreto_legislativo_004-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. MARCOS PEREIRA</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/266/decreto_legislativo_003-2019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/266/decreto_legislativo_003-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. JOÃO FREDERICO SCIOTTI, CONHECIDO COMO "DERICO"</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/265/decreto_legislativo_002-2019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/265/decreto_legislativo_002-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. JOÃO LUÍZ RISSATO</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/264/decreto_legislativo_001-2019.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/264/decreto_legislativo_001-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2018/263/decreto_legislativo_002-2018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2018/263/decreto_legislativo_002-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2018/262/decreto_legislativo_001-2018.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2018/262/decreto_legislativo_001-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2017/261/decreto_legislativo_001-2017.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2017/261/decreto_legislativo_001-2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCESSÃO DO TÍTULO "POLICIAL PADRÃO" E OUTORGA DE MEDALHA CONDECORATIVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2016/260/decreto_legislativo_002-2016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2016/260/decreto_legislativo_002-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2016/259/decreto_legislativo_001-2016.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2016/259/decreto_legislativo_001-2016.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. LEVY FERREIRA DE SOUZA JUNIOR</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/258/decreto_legislativo_005-2015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/258/decreto_legislativo_005-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. MARCOS LOPES MARTINS</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/257/decreto_legislativo_004-2015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/257/decreto_legislativo_004-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. RICARDO MICHELINO</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/256/decreto_legislativo_003-2015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/256/decreto_legislativo_003-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. ROGÉRIO NOGUEIRA LOPES CRUZ</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/255/decreto_legislativo_002-2015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/255/decreto_legislativo_002-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. REINALDO NOGUEIRA LOPES CRUZ</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/254/decreto_legislativo_001-2015.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/254/decreto_legislativo_001-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/253/decreto_legislativo_003-2014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/253/decreto_legislativo_003-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. LUIZ FERNANDO LANDGRAF DOMINGOS</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/252/decreto_legislativo_002-2014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/252/decreto_legislativo_002-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. CAUÊ MACRIS</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/251/decreto_legislativo_001-2014.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/251/decreto_legislativo_001-2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO NOGUEIRENSE AO SR. VANDERLEI MACRIS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/250/decreto_legislativo_005-2013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/250/decreto_legislativo_005-2013.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO 'VEREADOR JOSÉ AMAZÍLIO TERESANI' A SALA DE REUNIÕES SITUADA NO 1º ANDAR DO PRÉDIO DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/249/decreto_legislativo_004-2013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/249/decreto_legislativo_004-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2011</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/248/decreto_legislativo_003-2013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/248/decreto_legislativo_003-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAPROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2010</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/247/decreto_legislativo_002-2013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/247/decreto_legislativo_002-2013.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO 'VEREADOR OSVALDO SIA' O SALÃO NOBRE SITUADO NO 2º ANDAR DO PRÉDIO DA CÂMARA MUNICIPAL DE ARTUR NOGUEIRA</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/246/decreto_legislativo_001-2013.pdf</t>
+    <t>http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/246/decreto_legislativo_001-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ARTUR NOGUEIRA, CORRESPONDENTES AO EXERCÍCIO DE 2009</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -741,66 +741,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4890/decreto_legislativo_2025-003_-_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4889/decreto_legislativo_2025-002_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4880/decreto_legislativo_2025-001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2024/4525/decreto_legislativo_2024-001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3687/decreto_legislativo_2023-005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3470/decreto_legislativo_2023-004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3238/decreto_legislativo_2023-003_-_rejeicao_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3237/decreto_legislativo_2023-002_-_rejeicao_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/1552/decreto_legislativo_2023-001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2022/1509/decreto_legislativo_2022002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2022/1078/decreto_legislativo_2022001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2021/37/decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/267/decreto_legislativo_004-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/266/decreto_legislativo_003-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/265/decreto_legislativo_002-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/264/decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2018/263/decreto_legislativo_002-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2018/262/decreto_legislativo_001-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2017/261/decreto_legislativo_001-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2016/260/decreto_legislativo_002-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2016/259/decreto_legislativo_001-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/258/decreto_legislativo_005-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/257/decreto_legislativo_004-2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/256/decreto_legislativo_003-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/255/decreto_legislativo_002-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/254/decreto_legislativo_001-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/253/decreto_legislativo_003-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/252/decreto_legislativo_002-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/251/decreto_legislativo_001-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/250/decreto_legislativo_005-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/249/decreto_legislativo_004-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/248/decreto_legislativo_003-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/247/decreto_legislativo_002-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/246/decreto_legislativo_001-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4890/decreto_legislativo_2025-003_-_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4889/decreto_legislativo_2025-002_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2025/4880/decreto_legislativo_2025-001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2024/4525/decreto_legislativo_2024-001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3687/decreto_legislativo_2023-005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3470/decreto_legislativo_2023-004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3238/decreto_legislativo_2023-003_-_rejeicao_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/3237/decreto_legislativo_2023-002_-_rejeicao_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2023/1552/decreto_legislativo_2023-001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2022/1509/decreto_legislativo_2022002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2022/1078/decreto_legislativo_2022001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2021/37/decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/267/decreto_legislativo_004-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/266/decreto_legislativo_003-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/265/decreto_legislativo_002-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2019/264/decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2018/263/decreto_legislativo_002-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2018/262/decreto_legislativo_001-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2017/261/decreto_legislativo_001-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2016/260/decreto_legislativo_002-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2016/259/decreto_legislativo_001-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/258/decreto_legislativo_005-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/257/decreto_legislativo_004-2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/256/decreto_legislativo_003-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/255/decreto_legislativo_002-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2015/254/decreto_legislativo_001-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/253/decreto_legislativo_003-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/252/decreto_legislativo_002-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2014/251/decreto_legislativo_001-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/250/decreto_legislativo_005-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/249/decreto_legislativo_004-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/248/decreto_legislativo_003-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/247/decreto_legislativo_002-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arturnogueira.sp.leg.br/media/sapl/public/normajuridica/2013/246/decreto_legislativo_001-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="124.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="149.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>